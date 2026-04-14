--- v0 (2026-03-20)
+++ v1 (2026-04-14)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:157.37704918033px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe PALANQUE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (288)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automation Design and Engineering in the Age of AI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-Computer Interaction – INTERACT 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP TC 13, Sep 2025, Belo Horizonte (Minas Gerais), Brazil. pp.26-31, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-05008-3_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Methods for HCI and UX in AI-Driven Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucio Davide Spano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Creissac Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albrecht Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-Computer Interaction – INTERACT 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP TC 13, Sep 2025, Bello Horizonte, Brazil. pp.351-357, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-05008-3_66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Variant UCD - A Process for the Design of Interactive System Variants: Application to Launch Vehicles Flight Safety Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rodriguez-Hernando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Steere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-Computer Interaction – INTERACT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Belo Horizonte, Minas Gerais, France. pp.371-396, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-05002-1_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05261385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting Both Safety and Performance for Goal-Directed Training and Rehabilitation: A Generic Tool-Supported Multimodal Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Carayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tortel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesc Xavier Gaya Morey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-Computer Interaction – INTERACT 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Belo Horizonte, Minas Gerais, Brazil. pp.177-201, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-05005-2_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Methods for HCI and UX in AI-Driven Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucio Davide Spano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Creissac Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albrecht Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-Computer Interaction – INTERACT 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Belo Horizonte, MG, France. pp.351-357, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-05008-3_66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05264740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Automation Experiences – Communication, Coordination, and Collaboration within Human-AI Teams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Spitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Baldauf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virpi Roto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katelyn Morrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI EA '25: Extended Abstracts of the CHI Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Automation, user experience, AI technologies, Apr 2025, Yokohama Japan, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3706599.3706738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking Monitoring Activities of Operators to Ensure Operations Safety: Application to Monitoring &amp; Control of Launcher Tracking Activities at Europe's Spaceport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rodriguez-Hernando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Saubanère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Steere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPACEOPS 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Interactive Systems Embedding AI Technologies (3rd workshop on)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Rita Barricelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Creissac Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Luyten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EICS '25: The 17th ACM SIGCHI Symposium on Engineering Interactive Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Trier Germany, France. pp.71-75, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3731406.3735965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refining a Task Description Notation to Cover Perceptive, Cognitive, and Motor aspects of the HCI loop: Application to Post-stroke Rehabilitation Exercises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Carayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmeline Montane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Castel-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE 2025: 36th Annual Conference of the European Association of Cognitive Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Tallinn Estonia, France. pp.1-11, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3746175.3746186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding a Non-dependable AI Component to Increase Dependability of an Interactive Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Carayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fayollas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Interactive Computer Systems. EICS 2024 International Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Cagliari, Italy. pp.27-42, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-91760-8_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05268550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Visualization for Supporting Short-term and Long-term Situation Awareness in Ground Segments Monitoring: Application to SWOT Command and Control Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Carayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fayollas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Hubin-Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tortel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">75th International Astronautical Congress (IAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Milan (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking into Account Human Error when Assessing the Impact of Dependability on Usability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fayollas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE 35th International Symposium on Software Reliability Engineering Workshops (ISSREW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Tsukuba, France. pp.271-278, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISSREW63542.2024.00090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05268514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering AI-Similar Designs: Should I Engineer My Interactive System with AI Technologies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EICS 2023 International Workshops on Engineering Interactive Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Swansea, United Kingdom. pp.72--89, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-59235-5_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">50 years of Research in Engineering Interactive Computing Systems: the CCL 1974 to EICS 2024 journey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Creissac Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Luyten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Nigay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Paternò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EICS '24: The 16th ACM SIGCHI Symposium on Engineering Interactive Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Cagliari, Italy. pp.92-96, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3660515.3663603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04726218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUMR-MIODMIT: A Generic Architecture Extending Standard Interactive Systems Architecture to Address Engineering Issues for Rehabilitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Carayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EICS 2023 International Workshops on Engineering Interactive Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Swansea, United Kingdom. pp.28--40, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-59235-5_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From One to Many, from Onsite to Remote: Control Rooms as Diverse Contexts of Use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Mentler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof van Laerhoven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Holtensdotter Lützhöft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Flegel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IFIP Conference on Human-Computer Interaction (INTERACT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, York, United Kingdom. pp.273-278, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-61688-4_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second Workshop on Engineering Interactive Systems Embedding AI Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Dix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Luyten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Panizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EICS '24: The 16th ACM SIGCHI Symposium on Engineering Interactive Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Cagliari Italy, Italy. pp.103-107, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3660515.3662837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Systematic Task and Knowledge-Based Process to Tune Cybersecurity Training to User Learning Groups: Application to Email Phishing Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Monsoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Saubanère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Symposium on Human Aspects of Information Security and Assurance (HAISA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP Work Group 11.12, Jul 2024, Skövde, Sweden. pp.165-179, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-72559-3_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADL Monitoring of Elderly People in Smart Homes Based on Task Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Negrete Ramírez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yudith Cardinale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop @ 19th International Conference on Intelligent Environments (IE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Mauritius, Mauritius. pp.216 - 225, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/AISE230034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Going Beyond Usability and UX: Adding Dependability, Safety and Security to Interactive Systems and Interactive Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI Conference on Human Factors in Computing Systems (CHI 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Hamburg, Germany. pp.1--3, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3544549.3574186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Task Models as a Mean to Identify and Justify Automations in Development Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Carayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Model Driven Engineering Languages and Systems Companion (MODELS-C 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM; IEEE, Oct 2023, Västerås, Sweden. pp.757-764, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MODELS-C59198.2023.00122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Intrusive Annotation-Based Domain-Specific Analysis to Certify Event-B Models Behaviours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Mendil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamine Aït-Ameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neeraj Kumar Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Méry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Asia-Pacific Software Engineering Conference (APSEC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Virtual conference, Japan. pp.129-138, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APSEC57359.2022.00025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04095980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-perspective Panel on User-Centred Transparency, Explainability, and Controllability in Automations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Paternò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virpi Roto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albrecht Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Stumpf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IFIP TC13 International Conference on Human-Computer Interaction (INTERACT 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Federation for Information Processing (IFIP) Technical Committee on Human–Computer Interaction (IFIP TC13), Aug 2023, York (Great Britain), United Kingdom. pp.349-353, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-42293-5_34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMAN Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Creissac Campos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Rigorous State-Based Methods (ABZ 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Nancy, France. pp.265-283, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-33163-3_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Perform My Work with My Body Too: Integrating Body Representations in and with Task Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Carayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IFIP TC13 International Conference on Human-Computer Interaction (INTERACT 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Federation for Information Processing (IFIP) Technical Committee on Human–Computer Interaction (IFIP TC13), Aug 2023, York, United Kingdom. pp.482-503, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-42283-6_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Human Factors in Modeling / Modeling of Human Factors (HuFaMo 2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Abrahão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bran Selic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 ACM/IEEE International Conference on Model Driven Engineering Languages and Systems Companion (MODELS-C)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Västerås, France. pp.726-728, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MODELS-C59198.2023.00118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Interactive Systems Embedding AI Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Dix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Panizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucio Davide Spano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th ACM SIGCHI Symposium on Engineering Interactive Computing Systems (EICS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM Special Interest Group on Computer-Human Interaction (SIGCHI), Jun 2023, Swansea, United Kingdom. pp.90--92, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3596454.3597195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervening, Teaming, Delegating: Creating Engaging Automation Experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Fröhlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Baldauf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virpi Roto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Paternò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI Conference on Human Factors in Computing Systems (CHI 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Hamburg, Germany. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3544549.3573799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Land, at Sea, and in the Air: Human-Computer Interaction in Safety-Critical Spaces of Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Mentler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof van Laerhoven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Holtensdotter Lützhöft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Flegel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IFIP TC13 International Conference on Human-Computer Interaction (INTERACT 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Federation for Information Processing (IFIP) Technical Committee on Human–Computer Interaction (IFIP TC13), Aug 2023, York (GB), United Kingdom. pp.657-661, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-42293-5_89⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining human factors general trends from +100k UML class diagrams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Savary-Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Human Factors in Modeling / Modeling of Human Factors (HuFaMo'22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UX for Some and Usability for Others: Issues of Blending Multi-user and Multi-property in Control Centers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Bouzekri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Poupart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Steere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP WG 13.5 Workshop on Control Rooms in Safety Critical Contexts: Design, Engineering and Evaluation Issues (WS07) @ INTERACT 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP TC 13; ACM, Aug 2021, Bari, Italy. pp.357-367, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-98388-8_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control Rooms from a Human-Computer Interaction Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Mentler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Harrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Van Laerhoven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Masci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP TC 13 Workshops (INTERACT 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Federation for Information Processing (IFIP) Technical Committee on Human–Computer Interaction (IFIP TC13), Aug 2021, Bari, Italy. pp.281-289, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-98388-8_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operator-centered and model-based design for critical HMIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Steere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Ground-Based Space Facilities Symposium (GBSF 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Marseille, France. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Awareness in Interfaces: Focus on Automation and Visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Enrique Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Quigley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th ACM SIGCHI Symposium on Engineering Interactive Computing Systems (EICS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM SIGCHI: Special Interest Group on Computer-Human Interaction, Jun 2022, Sophia Antipolis, France. pp.54-58, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3531706.3536453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A task-model based approach for detecting ADL-related anomalies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Negrete Ramírez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yudith Cardinale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Workshop on e-Health Pervasive Wireless Applications and Service @ WiMob 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE ComSoc, Oct 2022, Thessaloniki, Greece. pp.57-62, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiMob55322.2022.9941688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-envisioning Interaction in the (General) Aviation Cockpit through Tangibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian S. Feger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Katins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kosch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Tangible Interaction Studio (ETIS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Curriculum for Education in Engineering Interactive Systems at the Master in HCI of the University Toulouse III - Paul Sabatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP WG 2.7/13.4 and WG 13.1 joint workshops on HCI Engineering Education – for developers, designers and more (WS12. HCI-E^2) @ INTERACT 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP TC 13; ACM, Aug 2021, Bari, Italy. pp.211-220, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-98388-8_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The RCRAFT Framework as a Mean to Structure Requirements for Trustable Automation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EICS workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining human factors general trends from +100k UML class diagrams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Savary-Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Model Driven Engineering Languages and Systems (MODELS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM SIGSOFT: Special Interest Group on Software Engineering; IEEE, Sep 2022, Montréal, Québec, Canada. pp.913-922, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3550356.3559098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models-Based Analysis of Both User and Attacker Tasks: Application to EEVEHAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Nikula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Hekkala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outi-Marja Latvala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFIP WG 13.2 International Working Conference on Human-Centered Software Engineering (HCSE 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Eindhoven, Netherlands. pp.70-89, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-14785-2_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engaging with Automation: Understanding and Designing for Operation, Appropriation, and Behaviour Change (Extended Abstract)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Baldauf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Fröhlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virpi Roto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siân E. Lindley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Human Factors in Computing Systems (CHI 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM SIGCHI: Special Interest Group on Computer-Human Interaction, Apr 2022, New Orleans, LA, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3491101.3503735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Systems: a Unique Place for Human‐Hardware‐Software Integration and their Vulnerability to Human‐Made and Natural Faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Human System Integration (INCOSE 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Council on Systems Engineering (INCOSE), Nov 2021, San Diego (Virtual), United States. pp.224-233, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/iis2.12889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03612380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usability and User Experience are not Enough: Gaps to Fill to Design for and Assess Well-Being and Engagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIII Iberoamerican Conference on Human-Computer Interaction 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, La Havane, Cuba. pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HCI and worker well-being in manufacturing industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Geurts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Rovelo Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Luyten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Houben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Weyers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Visual Interfaces (AVI 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sapienza Università di Roma, Jun 2022, Frascati, Italy. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3531073.3535257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Framework for Structuring Configuration Management for Socio-technical System: Application to Control Rooms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Steere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barboni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP WG 13.5 Workshop: Control Rooms in Safety Critical Contexts: Design, Engineering and Evaluation Issues (WS07) @ INTERACT 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP (International Federation for Information Processing) Technical Committee 13 on Human–Computer Interaction; ACM, Aug 2021, Bari, Italy. pp.290-301, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-98388-8_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching HCI Engineering: Four Case Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sybille Caffiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Nigay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP WG 2.7/13.4 and WG 13.1 joint workshop on HCI Engineering Education – for developers, designers and more (HCI-E2) @ INTERACT 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP (International Federation for Information Processing) Technical Committee 13 on Human–Computer Interaction; ACM, Aug 2021, Bari, Italy. pp.195-210, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-98388-8_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Design and Assess Automation for Interactive Applications and Interaction Techniques (Extended Abstract)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Conference on Human Factors in Computing Systems (CHI 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, May 2022, New Orleans, LA, United States. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3491101.3503769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Task Models Based Gameful Design as a Mean to Increase Engagement with Automation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Engaging with Automation (AutomationXP 2022) co-located CHI 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control Rooms in Safety Critical Contexts: Design, Engineering and Evaluation Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Mentler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Boll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof van Laerhoven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP WG 13.5 Workshop @18th IFIP TC 13 International Conference on Human-Computer-Interaction (INTERACT 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP: International Federation for Information Processing, Aug 2021, Bari, Italy. pp.542-547, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85607-6_72⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introductory Course on Automation and its Use for Interactive Systems Design and Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Human Factors in Computing Systems (CHI 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Yokohama (virtual), Japan. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3411763.3445003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Event-B Theories for Handling Domain Knowledge in Design Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Mendil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamine Aït-Ameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neeraj Kumar Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Méry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Dependable Software Engineering. Theories, Tools, and Applications (SETTA 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Beijing, China. pp.40-58, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-91265-9_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857803v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependability and Safety: Two Clouds in the Blue Sky of Multimodal Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd ACM International Conference on Multimodal Interaction (ICMI 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM SIGCHI: Special Interest Group on Computer-Human Interaction, Nov 2021, Montréal, QC, Canada. pp.781-787, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3462244.3479881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HCI-E²: HCI Engineering Education: For Developers, Designers and More</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konrad Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Creissac Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Dix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Nigay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFIP TC 13 International Conference on Human-Computer-Interaction (INTERACT 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP: International Federation for Information Processing, Aug 2021, Bary, Italy. pp.542-547, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85607-6_74⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automation Experience at the Workplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Baldauf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Fröhlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadan Sadeghian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virpi Roto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Human Factors in Computing Systems (CHI 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Yokohama, Japan. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3411763.3441332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Human-Human Computer Mediated Communication to Human-Automation Collaboration in the light of Large Civil Aircraft Workplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Bouzekri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Automation Experience at the Workplace, AutomationXP 2021, co-located with the ACM Conference on Human Factors in Computing Systems (CHI 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POISE: A Framework for Designing Perfect Interactive Systems with and for Imperfect People</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFIP Conference on Human-Computer Interaction (INTERACT 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Bari, Italy. pp.39-59, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85623-6_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Should I Add Recommendations to My Warning System? The RCRAFT Framework Can Answer This and Other Questions About Supporting the Assessment of Automation Designs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Bouzekri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrina Atwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Gris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFIP Conference on Human-Computer Interaction (INTERACT 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP Technical Committee 13 on Human–Computer Interaction, Aug 2021, Bari, Italy. pp.405-429, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85610-6_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standard Conformance-by-Construction with Event-B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Mendil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamine Aït-Ameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neeraj Kumar Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Méry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FMICS 2021 - 26th International Conference on Formal Methods for Industrial Critical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Paris, France. pp.126-146, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85248-1_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03487118v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Visualization Approach Supporting Task-Based Evaluation of Usability and User Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Bernhaupt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günter Wallner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Human-Centered Software Engineering - IFIP WG 13.2 International Working Conference, HCSE 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Eindhoven, Netherlands. pp.24-44, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-64266-2_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Based Testing of Post-WIMP Interactions Using Object Oriented Petri-nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Canny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Creissac Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Formal Methods for Interactive Systems (FMIS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Porto, Portugal. pp.486-502, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-54994-7_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fortune Nets for Fortunettes: Formal, Petri Nets-Based, Engineering of Feedforward for GUI Widgets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Coppers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Luyten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Vanacken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Formal Methods for Interactive Systems Workshop (FMIS 2019) co-located with Formal Methods 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Porto, Portugal. pp.503-519, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-54994-7_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Task models based engineering of interactive systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th ACM SIGCHI Symposium on Engineering Interactive Computing Systems (EICS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Virtual, Netherlands. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3393672.3398647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Multimodels-Based Approach for the Analysis of Usability and Security of Authentication Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Broders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimmo Halunen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCSE 2020 - 8th International Conference on Human-Centered Software Engineering - IFIP WG 13.2 International Working Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Eindhoven/ Online, Netherlands. pp.61-83, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-64266-2_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Safety Critical Interactions: Hunting Down Human Error</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Boll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Mirnig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica R. Cauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Holtensdotter Lützhöft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI Conference on Human Factors in Computing Systems (CHI 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Honolulu HI, United States. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3334480.3375148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Development of Multi-Purpose Interactive Application (MPIA) for ARINC 661</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neeraj Kumar Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamine Aït-Ameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Méry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Formal Techniques for Safety-Critical Systems (FTSCS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Shenzhen, China. pp.21-39, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-46902-3_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User Tasks Description: a Retrospective, Recent Contributions and some Research Challenges @ RoCHI 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Human–Computer Interaction (RoCHI 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Sibiu, Romania. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37789/rochi.2020.1.1.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ten Objectives and Ten Rules for Designing Automations in Interaction Techniques, User Interfaces and Interactive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Visual Interfaces (AVI 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Salerno, Italy. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3399715.3400872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing Sets of Systems: Representation and Analysis of Across-Systems Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Bouzekri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Canny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFIP Conference on Human-Computer Interaction (INTERACT 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paphos, Cyprus. pp.84-96, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-46540-7_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-RCRAFT: a Generic Framework for Automation Analysis and Design: Application to Automotive, Tactile in vehicle Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong-Bach Vo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen A. Brewster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Bouzekri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Automation Experience across Domains co-located with the ACM Conference on Human Factors in Computing Systems 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integrated Framework for the Formal Analysis of Critical Interactive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Mendil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neeraj Kumar Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamine Aït-Ameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Méry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 27th Asia-Pacific Software Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun Sun, Dec 2020, Singapour, Singapore. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Based Testing of GUI Applications Featuring Dynamic Instanciation of Widgets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Canny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Software Testing, Verification and Validation Workshops (ICSTW 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Porto (virtual), Portugal. pp.95-104, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSTW50294.2020.00029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automation Experience across Domains: Designing for Intelligibility, Interventions, Interplay and Integrity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Fröhlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Baldauf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virpi Roto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Meneweger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI Conference on Human Factors in Computing Systems (CHI 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Honolulu HI, United States. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3334480.3375178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Task Descriptions with Explicit Representation of Allocation of Functions, Authority and Responsibility to Design and Assess Automation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Bouzekri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Canny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Gris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IFIP Working Conference on Human Work Interaction Design (HWID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Espoo, Finland. pp.36-56, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-05297-3_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep System Knowledge Required: Revisiting UCD Contribution in the Design of Complex Command and Control Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Bouzekri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Canny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Gris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFIP Conference on Human-Computer Interaction (INTERACT 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paphos, Cyprus. pp.699-720, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-29381-9_42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Testbed Tool for Comparing Usability and Security of Mobile Authentication Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zauwali S Paki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on ADVANCEs in ICT Infrastructures and Services (ADVANCE 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Prof. Claudino Mendes, Jan 2019, Praia, Cape Verde. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engaging Automation at Work – A Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virpi Roto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannu Karvonen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IFIP Working Conference on Human Work Interaction Design (HWID 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Espoo, Finland. pp.158-172, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-05297-3_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trends on engineering interactive systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damiano Distante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Bernhaupt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judy Bowen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Creissac Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th ACM Symposium on Engineering Interactive Computing Systems (EICS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM SIGCHI: Special Interest Group on Computer-Human Interaction, Jun 2019, Valencia, Spain. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3319499.3335655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Importance of Supporting Multiple Stakeholders Points of View for the Testing of Interactive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Canny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Bouzekri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Workshop on Research and Practice Challenges for Engineering Interactive Systems while Integrating Multiple Stakeholders Viewpoints (EISM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM SIGCHI, Jun 2019, Valencia, Spain. pp.113--121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIODMIT: A Generic Architecture for Dynamic Multimodal Interactive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Canny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cronel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Human-Centred Software Engineering (HCSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Sophia Antipolis, France. pp.109-129, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-05909-5_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enriching Task Models with Usability and User Experience Evaluation Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Bernhaupt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Human-Centred Software Engineering (HCSE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Sophia Antipolis, France. pp.146-163, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-05909-5_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brace Touch: a Dependable, Turbulence-Tolerant, Multi-Touch Interaction Technique for Interactive Cockpits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Cockburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léopold Desert-Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Gutwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Deleris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th International Conference on Computer Safety, Reliability and Security - SafeComp 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Turku, Finland. pp.53--68, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-26601-1_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divide to Conquer: Functional Decomposition to Support Model-Based Engineering of Command and Control of Cyber-Physical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Canny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fayollas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IEEE International Conference on Cyber Physical and Social Computing (CPSCom 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Atlanta, United States. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/iThings/GreenCom/CPSCom/SmartData.2019.00132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling Security, Usability, User Experience and Reliability in User-Centered Development Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmelo Ardito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Bernhaupt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Sauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFIP Conference on Human-Computer Interaction (INTERACT 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paphos, Cyprus. pp.759-762, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-29390-1_76⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Attempt to Fathom the Role of Annotations in User-Centered Design Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Hak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Workshop on Research and Practice Challenges for Engineering Interactive Systems (EISMS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Valencia, Spain. pp.113-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engaging Automation at Work - A Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virpi Roto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannu Karvonen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP WG 13.6 Working Conference Human Work Interaction Design (HWID 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Espoo, Finland. pp.158-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02494116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rationalizing the Need of Architecture-Driven Testing of Interactive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Canny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Bouzekri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Working Conference on Human-Centered Software Engineering (HCSE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Sophia Antipolis, France. pp.164-186, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-05909-5_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User Experience in an Automated World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro F. Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Abdelnour Nocera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torkil Clemmensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virpi Roto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFIP Conference on Human-Computer Interaction (INTERACT 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paphos, Cyprus. pp.706-710, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-29390-1_67⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting system's pages in engine indication and alerting system for flight crew using the DSCU architecture and the OQCR system generic state description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Bouzekri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Canny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOSE International Conference on Human System Integration (INCOSE HSI 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Biarritz, France. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02450862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to Automation and to Its Potential for Interactive Systems Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Bouzekri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFIP Conference on Human-Computer Interaction (INTERACT 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paphos, Cyprus. pp.523-526, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-29390-1_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Roadmap and Some Directions Towards the Engineering of Interactive Systems Deployable in Safety Critical Contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop on Charting the Way towards Methods and Tools for Advanced Interactive Systems @ ACM EICS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP Working Group 2.7/13.4, Jun 2019, Valencia, Spain. pp.39-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific Task Modeling for Cyber Physical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Bouzekri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Canny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Heterogeneous Models and Modeling Approaches for Engineering of Interactive Systems,in conjunction with the 10th ACM SIGCHI Symposium on Engineering Interactive Computing Systems (EICS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automation: Danger or Opportunity? Designing and Assessing Automation for Interactive Systems (CHI 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fayollas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Conference on Human Factors in Computing Systems (CHI 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM SIGCHI : Special Interest Group on Computer-Human Interaction, Apr 2018, Montréal, Canada. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3170427.3170652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QBP Notation for Explicit Representation of Properties, Their Refinement and Their Potential Conflicts: Application to Interactive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fayollas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamine Aït-Ameur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IFIP Conference on Human-Computer Interaction (INTERACT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bombay, India. pp.91-105, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-92081-8_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interacting with Autonomous Vehicles: Learning from other Domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Meschtscherjakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Tscheligi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastian Pfleging</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadan Sadeghian Borojeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Ju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International Conference on Human Factors in Computing Systems (ACM CHI 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Montreal, Canada. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explicit representation of function allocation and authority sharing (initiative and responsibility)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Interacting with Autonomous Vehicles: Learning from other Domains" - ACM CHI Conference on Human Factors in Computing Systems - CHI 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Montréal, Canada. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Automations: From a Human Factor Perspective to Design, Implementation and Validation Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGCHI conference Engineering Interactive Computing Systems (EICS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similarity as a Design Driver for User Interfaces of Dependable Critical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Della Pasqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IFIP Conference on Human-Computer Interaction (INTERACT 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bombay, India. pp.114-122, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-92081-8_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOUCAN: An IDE Supporting the Development of Effective Interactive Java Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Canny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGCHI conference Engineering Interactive Computing Systems (EICS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3220134.3220136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03623020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Software and Hardware Architecture for Hybrid Interactive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Bouzekri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Canny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Heterogeneous Models and Modeling Approaches for Engineering of Interactive Systems @ EICS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fighting for better interactive systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dupire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Rauterberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Petrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Federation for Information Processing (IFIP) TC13 &amp; TC14 Open Symposium 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP Technical Committee TC13 on Human-Computer Interaction; IFIP Technical Committee TC 14 on Entertainment Computing, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A List of Pre-Requisites to Make Recommender Systems Deployable in Critical Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Bouzekri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Canny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fayollas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop on Engineering Computer-Human Interaction in Recommender Systems, co-located with the 9th ACM SIGCHI Symposium on Engineering Interactive Computing Systems (EnCHIReS @ EICS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lisbonne, Portugal. pp.42-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulent Touch: Touchscreen Input for Cockpit Flight Displays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Cockburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Gutwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Deleris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Trask</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference for Human-Computer Interaction (CHI 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Denver, Colorado, United States. pp.6742-6753</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automation: danger or opportunity? Designing and assessing automation for interactive systems (CHI 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fayollas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI Conference on Human Factors in Computing Systems (CHI 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM SIGCHI: ACM Special Interest Group on Computer-Human Interaction, May 2017, Denver, Colorado, United States. pp.1257-1260, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3027063.3027115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Formal IDEs for Human-Machine Interface Design and Analysis: The Case of CIRCUS and PVSio-web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fayollas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Masci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Harrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop on Formal Integrated Development Environment (F-IDE 2016), co-located with FM 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Limassol, Cyprus. pp.1-19, </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4204/EPTCS.240.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing and Assessing Interactive Systems Using Task Models (2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IFIP Conference on Human-Computer Interaction (INTERACT 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bombay, India. pp.383-386, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-68059-0_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748859v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile interaction with and in autonomous vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Meschtscherjakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Tscheligi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Frölich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rod Mccall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Riener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Human-Computer Interaction with Mobile Devices and Services (MobileHCI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Vienna, Austria. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3098279.3119837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safety-Critical Automation : Aircrafts, Autonomous Vehicles, Air Traffic Management and Satellite Ground Segments Perspectives (HUDEP 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Human Dependability Workshop: "Towards Human Centered Design in the whole system lifecycle" (HUDEP 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP : European Association for Aviation Psychology, Nov 2017, Noordwijk, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealing with Conflicting User Interface Properties in User-Centered Development Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Larusdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kati Kuusinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Bogdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IFIP Conference on Human-Computer Interaction (INTERACT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bombay, India. pp.521-523</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-Test Results Injection into Task-Based Design Process for the Assessment and Improvement of Both Usability and User Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Bernhaupt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Manciet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Human-Centred Software Engineering (HCSE 2016) / 8th International Conference on Human Error, Safety, and System Development (HESSD 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Stockholm, Sweden. pp.56-72, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-44902-9_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01647709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Aircrafts Interactive Cockpits to Autonomous Vehicles: Are Design Principles Transferable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th Conference on Human Factors in Computing Systems Workshop: HCI and Autonomous Vehicles (CHI 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, May 2016, San Jose, United States. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic automation of scenario-based testing of user interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Creissac Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fayollas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th ACM SIGCHI conference Engineering Interactive Computing Systems (EICS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Bruxelles, Belgium. pp.138-148, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2933242.2948735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04109595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Views on Safety-Critical Automation: Aircrafts, Autonomous Vehicles, Air Traffic Management and Satellite Ground Segments Perspectives (CHI 2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Feary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Tscheligi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th annual CHI Conference on Human Factors in Computing Systems (CHI 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, San José, CA, United States. pp.1069-1072</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing and Assessing Interactive Systems Using Task Models (2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGCHI Conference on Human Factors in Computing Systems (CHI 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM SIGCHI, May 2016, San José, CA, United States. pp.976-979, </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2851581.2856686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementary Tools and Techniques for Supporting Fitness-for-Purpose of Interactive Critical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorrit Billman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fayollas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Feary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Human-Centred Software Engineering (HCSE 2016) / 8th International Conference on Human Error, Safety (HESSD 2016) and System Development (HESSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Stockholm, Sweden. pp.181-202, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-44902-9_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603527v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedding explicit representation of cyber-physical elements in task models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racim Fahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Systems, Man and Cybernetics (SMC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Budapest, Hungary. pp. 1969-1974</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering mixed-criticality interactive applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fayollas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th ACM SIGCHI conference Engineering Interactive Computing Systems (EICS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Bruxelles, Belgium. pp.108-119, </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2933242.2933258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04109570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Can Be Learnt from Engineering Safety Critical Partly-Autonomous Systems when Engineering Recommender Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fayollas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Deleris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Engineering Computer-Human Interaction in Recommender Systems (EnCHIReS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Bruxelles, Belgium. pp.14-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Three-fold Approach towards Increased Assurance Levels for Interactive Systems: A Flight Control Unit Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fayollas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cronel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Human-Computer Interaction in Aeronautics (HCI'Aero 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paris, France. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Task Models for Supporting Function Allocation between Operators and Autonomous Systems: Application to Collision Avoidance Operations for Spacecraft (2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racim Fahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Spring Symposium on Intelligent systems for supporting distributed human teamwork (AAAI-SS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AAAI : Association for the Advancement of Artificial Intelligence, Mar 2016, Stanford, CA, United States. pp.85-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04109418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Task Modelling for Systematic Identification and Explicit Representation of Human Errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racim Fahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Human-Computer Interaction (INTERACT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bamberg, Germany. pp.192-212, </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-22723-8_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept Maps as for Integrating Modeling Techniques for the Analysis and Re-Design of Partly-Autonomous Interactive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Ragosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark-Alexander Sujan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Application and Theory of Automation in Command and Control Systems (ATACCS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Toulouse, France. pp.41-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing and Assessing Interactive Systems Using Task Models (2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd Annual ACM Conference Extended Abstracts on Human Factors in Computing Systems (CHI EA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Seoul, South Korea. pp.2465-2466, </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2702613.2706684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d'expérience sur l'enseignement de la modélisation des taches au Master Interaction Homme-Machine de Toulouse (GT Modèles de Tâches - IHM 2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racim Fahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Galindo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème Conférence Francophone sur l’interaction Homme-Machine (IHM 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Francophone d'Interaction Homme-Machine (AFIHM); GT Modèles de Tâches, Oct 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Analysis of Human Error Based on Tasks Descriptions: Connecting Research Knowledge with Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Dependability Workshop (HUDEP 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Darmstadt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IFIP WG 13.5 Workshop on Resilience, Reliability, Safety and Human Error in System Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Feary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Peldszus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Human-Computer Interaction (INTERACT 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bamberg, Germany. pp.663-664, </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-22723-8_91⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usability aspects of the inside-in approach for ancillary search tasks on the web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Cava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Freitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Human-Computer Interaction (INTERACT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bamberg, Germany. pp.211-230, </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-22668-2_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Conferences in Shaping the Field of HCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Gulliksen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anirudha Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaun Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Human-Computer Interaction (INTERACT 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bamberg, Germany. pp.637-639, </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-22723-8_81⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workshop on formal methods in human computer interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Weyers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judy Bowen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Dix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on formal methods in human computer interaction @ 7th ACM SIGCHI Symposium on Engineering Interactive Computing Systems (EICS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM SIGCHI : ACM Special Interest Group on Computer-Human Interaction, Jun 2015, Duisburg, Germany. pp.294--295, </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2774225.2777460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AUTOM AT ICS: Research activities on Automation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Bernhaupt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Application and Theory of Automation in Command and Control Systems (ATACCS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Toulouse, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A User-Centered View on Formal Methods: Interactive Support for Validation and Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Formal Methods in Human Computer Interaction (FoMHCI 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Duisburg, Germany. pp. 24-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Formal Methods for Critical Interactive Systems: Dealing with Faults at Runtime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fayollas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Deleris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Formal Methods in Human Computer Interaction (FoMHCI 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Duisburg, Germany. pp. 19-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Tool-Supported Framework for Coupling Task Models and Interactive Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fayollas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th ACM SIGCHI Symposium on Engineering Interactive Computing Systems (EICS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM SIGCHI: Special Interest Group on Computer-Human Interaction, Jun 2015, Duisburg, Germany. pp.244-253, </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2774225.2774845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04079370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for Organisational faults in Task Model Based Systematic Analysis of System Failures and Human Errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fayollas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racim Fahssi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP WG 13.5 Workshop on Resilience, Reliability, Safety and Human Error in System Development @ INTERACT 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP : International Federation for Information Processing, Sep 2015, Bamberg, Germany. pp.101--116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, Development and Evaluation Challenges for Future Mobile User Interfaces in Safety-Critical Contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Future Mobile User Interfaces in : 13th International Conference on Mobile Systems, Applications and Services (MobiSys 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Florence, Italy. pp.5-7, </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2754633.2754635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04079374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependable multi-touch interactions in safety critical industrial contexts: Application to aeronautics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cronel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 13th International Conference on Industrial Informatics (INDIN 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2015, Cambridge, United Kingdom. pp.980--987, </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INDIN.2015.7281868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Interaction Techniques in the Context of Critical Systems: are Usability and User Experience more important than Dependability and Safety as claimed by the HCI community? (INDIA HCI 2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Indian Conference on Human-Computer Interaction (INDIA HCI 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Mumbay, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault-Tolerant User Interfaces for Critical Systems: Duplication, Redundancy and Diversity as New Dimensions of Distributed User Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fayollas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racim Fahssi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Workshop on Distributed User Interfaces and Multimodal Interaction (DIU 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Toulouse, France. pp.27-30, </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2677356.2677662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Modelling of Dynamic Instantiation of Input Devices and Interaction Techniques: Application to Multi-Touch Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cronel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th ACM SIGCHI Symposium on Engineering Interactive Computing Systems - EICS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM SIGCHI: Special Interest Group on Computer-Human Interaction, Jun 2014, Roma, Italy. pp.173-178, </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2607023.2610286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Software-Implemented Fault-Tolerance Approach for Control and Display Systems in Avionics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fayollas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cronel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Pacific Rim International Symposium on Dependable Computing (2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Singapour, Singapore. pp.21--30, </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PRDC.2014.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03263715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid Task-Models Development Using Sub-models, Sub-routines and Generic Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Forbrig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racim Fahssi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IFIP WG 13.2 International Conference on Human-Centered Software Engineering (HCSE 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Paderborn, Germany. pp.144-163, </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44811-3_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Notation and a Layered Architecture to Model Dynamic Instantiation of Input Devices and Interaction Techniques: Application to Multi-Touch Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Engineering Gestures for Multimodal Interfaces (EGMI 2014), co-located with the 6th ACM SIGCHI - ICS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03252263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid Task-Models Development Using Sub-models, Sub-routines and Generic Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Forbrig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racim Fahssi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Human-Centred Software Engineering (HCSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Paderborn, Germany. pp.144-163, </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44811-3_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résilience des systèmes interactifs: contribution par une architecture tolérante aux fautes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fayollas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Conférence francophone sur l'Interaction Homme-Machine (IHM 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIA : Association Francophone d'Interaction Homme-Machine; Université Lille 1; INRIA Lille - Nord Europe, Oct 2014, Lille, France. pp.80-90, </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2670444.2670462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine Grain Modeling of Task Deviations for Assessing Qualitatively the Impact of Both System Failures and Human Error on Operator Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI 2014 Symposium on Formal Verification on Human-Machine Systems - 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Palo Alto, United States. pp. 27-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Models-Based Engineering of Collaborative Systems: Application to Collision Avoidance Operations for Spacecrafts (2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racim Fahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGCHI conference Engineering Interactive Computing Systems (EICS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM Special Interest Group on Computer-Human Interaction, Jun 2014, Rome, Italy. pp.95-94, </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2607023.2607031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fault-Tolerant Software Architecture and its Formal Specification for Embedded, Real-Time Interactive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fayollas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Charles Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Deleris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Embedded Real Time Software and Systems (ERTS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3AF Midi-Pyrénées: the French Society of Aeronautic and Aerospace; SEE: the French Society for Electricity, Electronics, and Information &amp; Communication Technologies., Feb 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach for assessing the impact of dependability on usability: application to interactive cockpits.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fayollas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Deleris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Dependable Computing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Newcastle upon Tyne, United Kingdom. pp.198--209, </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EDCC.2014.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inside-In Search: An Alternative for Performing Ancillary Search Tasks on the Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Cava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Latin American Web Congress (LA-Web 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Ouro Preto, Brazil. pp.91--99, </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LAWeb.2014.21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03263710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending Procedural Task Models by Explicit and Systematic Integration of Objects, Knowledge and Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Ragosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racim Fahssi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st European Conference on Cognitive Ergonomics (ECCE 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM Special Interest Group on Computer-Human Interaction, Aug 2013, Toulouse, France. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2501907.2501954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PetriNect: A tool for executable modeling of gestural interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Visual Languages and Human-Centric Computing (VL/HCC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, San Jose, CA, United States. pp.197-198, </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VLHCC.2013.6645266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of WIMP and Post WIMP Interactive Systems based on Formal Specification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Luis Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fayollas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on Formal Methods for Interactive Systems (FMIS 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Steve Reeves, University of Waikato; Judy Bowen, University of Waikato, Jun 2013, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14279/tuj.eceasst.69.967.947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposta de um Framework para Visualização de Dados Agregados por Similaridade para Auxiliar Consultas durante a Navegação na Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caio Stein d'Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Cava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carina Dorneles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Firmenich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Brazilian Symposium on Human Factors in Computing Systems (IHC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Manaus, Brazil. pp.148-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études de cas et benchmarks pour la modélisation des tâches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème conférence francophone sur l'Interaction Homme-Machine, IHM'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workshop on engaging the human-computer interaction community with public policymaking internationally</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Gulliksen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Mcewan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Martinez Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM CHI International Conference on Human Factors in Computing Systems (CHI 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Apr 2013, Paris, France. pp.3279-3282, </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2468356.2479666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal description of multi-touch interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Deleris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Luis Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGCHI conference Engineering Interactive Computing Systems - EICS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM Special Interest Group on Computer-Human Interaction, Jun 2013, Londres, United Kingdom. pp.207-216, </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2494603.2480311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supportive User Interfaces and Task Migratability in Smart Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Forbrig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Zaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop on Distributed User Interfaces: Models, Methods and Tools DUI @ EICS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, London, United Kingdom. pp.42-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V&V of Lexical, Syntactic and Semantic Properties for Interactive Systems Through Model Checking of Formal Description of Dialog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Brat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Human-Computer Interaction (HCI 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Las Vegas, Nevada, United States. pp.290-299, </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-39232-0_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based dynamic distribution of user interfaces of critical interactive systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Pasquini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Ragosta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Application and Theory of Automation in Command and Control Systems (ATACCS 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Naples, Italy. pp.66-75, </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2494493.2494502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting and Mitigating Human Error Through Detailed Descriptions of Operators' Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Human Dependability Workshop (HUDEP 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Oberpfaffenhofen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning an HCI Curriculum for Master Students to Address Interactive Critical Systems Aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Forbrig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Human-Computer Interaction (HCI 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Las Vegas, NV, United States. pp. 51-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding functional resonance through a federation of models : preliminary findings of an avionics case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Ragosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark-Alexander Sujan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Conference on Computer Safety, Reliability and Security (SAFECOMP 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Toulouse, France. pp.216-227, </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-40793-2_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic framework for executable gestural interaction models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on Visual Languages and Human-Centric Computing (VL/HCC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, San Jose, CA, United States. pp. 35-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System Level Integrated Failure Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Blanquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Human Dependability Workshop (HUDEP 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Oberpfaffenhofen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Need for Synchronous Communication to Enhance Collaboration and Cooperation between Industry and Academia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Education and Training of Engineers and Researchers in Aeronautics : Bridging the gap between policy, industry and academia (2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Cockpits Applications: Specification, Prototyping and Validation using a Petri-nets based Formalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress on Embedded Real Time Software and Systems (ERTS 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3AF Midi-Pyrénées: the French Society of Aeronautic and Aerospace; SEE: the French Society for Electricity, Electronics, and Information &amp; Communication Technologies, Feb 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Development Process for Usable Large Scale Interactive Critical Systems: Application to Satellite Ground Segments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barboni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Human-Centered Software Engineering (HCSE 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Toulouse, France. pp.72-93, </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-34347-6_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tool-supported Development Process for Bringing Touch Interactions into Interactive Cockpits for Controlling Embedded Critical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Deleris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barboni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Human-Computer Interaction in Aeronautics (HCI'Aero 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un processus de développement outillé pour l'exploitation systématique des bénéfices offerts par une conception des systèmes interactifs centrée tâches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Ergonomie et Interaction homme-machine (Ergo'IHM 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Biarritz, France. pp.81-88, </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2652574.2653413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Systematic Approach to Training for Ground Segment using Tasks and Scenarios: Application to PICARD satellite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Poupart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barboni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Space Operations (SpaceOps 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Stockholm, Sweden. pp.(electronic medium), </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2012-1275518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic Approaches to Training Encompassing Operators’ mission and Interaction Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Poupart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Human-Computer Interaction in Aerospace (HCI-Aero 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM-SIGCHI : Special Interest Group on Computer-Human Interaction; IEA : International Energy Agency; Air and Space Academy, Sep 2012, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for modeling the consequences of the propagation of automation degradation: application to air traffic control systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Hollnagel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Pasquini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Second SESAR Innovation Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Braunschweig, Germany. 8 p. - ISBN 978-2-87497-068-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault-Tolerant Interactive Cockpits for Critical Applications: Overall Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fayollas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Deleris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop on Software Engineering for Resilient Systems (SERENE 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Pisa, Italy. pp.32-46, </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33176-3_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model-Based Approach Centred on Operational Procedures for the Development of Reliable and Usable Ground Segment Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Basnyat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Poupart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA International Conference on Space Operations (SpaceOps 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Institute of Aeronautics and Astronautics (AIAA), May 2008, Heidelberg, Germany. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2008-3337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges for Master Programs on Human-Computer Interaction (HCI): experience report of the M2IHM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on HCI: Web and Graphics Curricula (HWG 2012) @ WWW 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tool-Supported Training Framework for Improving Operators: Dependability Confronted with Faults and Errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barboni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual European Safety and Reliability Conference (ESREL 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Helsinki, Finland. pp.25-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System Performances under Automation Degradation (SPAD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Hollnagel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Pasquini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Ragosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First SESAR Innovation Days 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automation in command and control systems: what should be remembered and what should be forgotten when designing Safe, Usable, Reliable and Enjoyable intelligent vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Workshop on Human Factors in Intelligent Vehicles (HFIV 2021) @ IEEE IV’12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE ITS Society’s Artificial Transportation Systems and Simulation (ATSS) Technical Activities Sub-Committee, Jun 2012, Madrid, Spain. pp.(electronic medium)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Position Paper: Modelling Interactive Critical Systems using Interactive Cooperative Objects Formalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Formal Methods in Human-Machine Interaction ((FoMHCI 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, London, United Kingdom. pp.(electronic medium)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Cockpits Applications: Modelling and Validation using a Petri-net based Formalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne Tankeu Choitat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress on Embedded Real-Time Software (ERTS² 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3AF Midi-Pyrénées: the French Society of Aeronautic and Aerospace; SEE: the French Society for Electricity, Electronics, and Information &amp; Communication Technologies, Feb 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Animations in User Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mirlacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Bernhaupt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Conference Engineering Interactive Computing Systems (EICS 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM Special Interest Group on Computer-Human Interaction, Jun 2012, Copenhagen, Denmark. pp.111-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi et comment exploiter la modélisation des tâches opérateurs dans les systèmes critiques : Application à la déclaration d’incidents et à l’opération des systèmes de commande et contrôles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique RTRA - FHAE : Facteurs Humains pour la Sécurité Aéronautique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISAE, Toulouse; UT2J, Toulouse, Mar 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Complementary Models-Based Approaches for Representing and Analysing ATM Systems' Variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Pasquini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Ragosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Application and Theory of Automation in Command and Control Systems (ATACCS 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, London, United Kingdom. pp.146-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Issues with Interaction Design and Implementation in the Context of Autonomous Interactive Critical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Ragosta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on End-user Interactions with Intelligent and Autonomous Systems @ CHI 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM SIGCHI, May 2012, Austin, Texas, United States. pp.25-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Design Process for Exhibiting Design Choices and Trade-Offs in (Potentially) Conflicting User Interface Guidelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llúcia Masip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toni Granollers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Human-Centered Software Engineering (HCSE 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Toulouse, France. pp.53-71, </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-34347-6_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Task Models as a Central Artifact for Designing, Building and Operating Safe, Usable and Reliable Interactive and (partly-)Autonomous Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th annual conference of the European Association of Cognitive Ergonomics (ECCE 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Edinbugrh, Scotland, United Kingdom. pp.(electronic medium)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIG: Engineering Automation in Interactive Critical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Bernhaupt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Feary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 2011 annual conference extended abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Vancouver, United States. pp.69, </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1979742.1979524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuring and Composition Mechanisms to Address Scalability Issues in Task Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Human-Computer Interaction (INTERACT 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Lisbon, Portugal. pp.589-609, </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23765-2_40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UsiXML Concrete Behaviour with a Formal Description Technique for Interactive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP WG 2.7/13.4 Workshop on User Interface Description Languages (UIDL 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP: International Federation for Information Processing, Sep 2011, Lisbonne, Portugal. pp.(electronic medium)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Based Training: An Approach Supporting Operability of Critical Interactive Systems: Application to Satellite Ground Segments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Poupart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Conference Engineering Interactive Computing Systems (EICS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM Special Interest Group on Computer-Human Interaction, Jun 2011, Pise, Italy. pp.589-609, </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1996461.1996495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextual Help for Supporting Critical Systems' Operators: Application to Space Ground Segments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Activity Context Representation: Techniques and Languages @ AAAI 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AAAI : Association for the Advancement of Artificial Intelligence, Aug 2011, San Francisco, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usability Evaluation: Commonalities and Discrepancies in Games and Safety Critical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Bernhaupt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on HCI Design and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Limassol, Cyprus. pp.45--53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Task-Model Based Assessment of Automation Levels: Application to Space Ground Segments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Ragosta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Systems, Man and Cybernetics (SMC 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Anchorage, AK, United States. pp.3267-3273, </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSMC.2011.6084173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Gaming Research and Practice in the Design of User Interface of (partly)-Autonomous Safety-Critical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Bernhaupt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Montesano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Application and Theory of Automation in Command and Control Systems (ATACCS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Barcelona, Spain. pp.41-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tool Supported Model-based Approach for Engineering Usability Evaluation of Interaction Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd ACM SIGCHI Conference Engineering Interactive Computing Systems (EICS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM SIGCHI (Special Interest Group on Computer-Human Interaction); IFIP WG 2.7/13.4 (International Federation for Information Processing), Jun 2011, Pise, Italy. pp.21-30, </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1996461.1996490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Checking Widgets for Interactive Cockpits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne Tankeu Choitat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Deleris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Workshop on Dependable Computing (EWDC 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Pisa, Italy. pp.34-42, </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1978582.1978592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Tasks and Systems Models as a Tool for Specifying and Assessing Automation Designs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Ragosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Application and Theory of Automation in Command and Control Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Barcelone, Spain. pp.50-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System Performance under Automation Degradation (WP-E project SPAD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Hollnagel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Pasquini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Ragosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First SESAR Innovation Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Checking Components for Dependable Interactive Cockpits Using Formal Description Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne Tankeu Choitat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Deleris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Pacific Rim International Symposium on Dependable Computing (PRDC 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Pasadena, California, United States. pp.164-173, </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PRDC.2011.28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Models Based Development Process for Critical Interactive Systems Integrating Formal and Informal Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP WG 2.7/13.4 Workshop on Combining Models and Design for interactive systems (ComDeisMoto 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Automation in Interactive Critical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Bernhaupt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Faery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Human-Computer Interaction (CHI 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Vancouver, BC, Canada. pp.1345-1349, </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1979742.1979524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défis pour les Approches Formelles pour l’Ingénierie des Systèmes Interactifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées Francophones Modèles Formels de l'Interaction (MFI 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Lannion, France. pp.293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedding Requirements in Design Rationale to Deal Explicitely with User eXperience and Usability in an “intensive” Model-Based Development Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ladry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Model Driven Development of Advanced User Interfaces 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Atlanta, Georgia, United States. pp.29-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche à base de modèles pour l'ingénierie logicielle de techniques d'interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ladry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Conference on l'Interaction Homme-Machine (IHM 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SIGCHI, Sep 2010, Luxembourg, Luxembourg. pp.81-88, </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1941007.1941019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DREAMER : a Design Rationale Environment for Argumentation, Modeling and Engineering Requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Conversy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th ACM international conference on Design of Communication (SIGDOC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SIGDOC, Sep 2010, São Carlos / São Paulo, Brazil. pp.73-80, </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1878450.1878463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Modelling: An Integrated Environment Supporting Co-Execution of Tasks and Systems Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ladry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd ACM SIGCHI symposium on Engineering interactive computing systems (EICS 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM SIGCHI : Special Interest Group on Computer-Human Interaction, Jun 2010, Berlin, Germany. pp.165-174, </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1822018.1822043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Approach for Assessing both Usability and Dependability of Interactive Systems: Application to Interactive Cockpits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne Tankeu Choitat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Human-Computer Interaction in Aeronautics (HCI'Aero 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Floride, France. pp.120-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Interactive Systems neither Interaction nor Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI Congreso Internacional de Interacción Persona-Ordenador (CEDI 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Asociación Interacción Persona-Ordenador (AIPO); Centro de Investigación en Métodos de Producción de Software (ProS), Universidad Politécnica de Valencia; Grupo de Investigación en Especificación, Desarrollo y Evolución del Software (GEDES), Universidad de Granada, Sep 2010, Valencia, Spain. pp.5-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desafios para Programas de Mestrado em Interação Humano-Computador (IHC): a experiência do M2IHM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simpósio de Fatores Humanos em Sistemas Computacionais (IHC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Belo Horizonte, Brazil. pp.71-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A formal approach supporting effective and efficient training program for improving operators reliability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Safety and Reliability for managing Risk (ESREL 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESRA : European Safety and Reliability Association, Sep 2010, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Based Usability Evaluation and Analysis of Interactive Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ladry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Model Driven Development of Advanced User Interfaces (MDDAUI 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Atlanta, Georgia, France. pp.21-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Formal Approach Supporting the Comparative Predictive Assessment of the Interruption-Tolerance of Interactive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ladry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice H. ter Beek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Faconti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st ACM SIGCHI symposium on Engineering interactive computing systems (EICS 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM Special Interest Group on Computer-Human Interaction, Jul 2009, Pittsburgh, France. pp.211-220, </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1570433.1570473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An operator-centered, model-based framework for ground segment design, supporting training and operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Steere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Poupart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ground System Architectures Workshop (GSAW 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Torrance, California, France. pp.(electronic medium)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond bi-polinisation: embedding Safety Engineering and Reliability Engineering along with Usability and Software Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Workshop on Software and Usability Engineering Cross-Pollination: Usability Evaluation of Advanced Interfaces @ INTERACT (EVAL 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP WG 13.2, Aug 2009, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion Engines for Input Multimodal Interfaces: a Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Nigay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vanderdonckt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMI '09: Proceedings of the 11th international conference on Multimodal interfaces, November 2-6, Cambridge, MA, USA. ACM.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Cambridge, United States. pp.153-160, </w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1647314.1647343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Modelling of Incidents and Accidents as a Means for Enriching Training Material for Satellite Control Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Basnyat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Bernhaupt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Poupart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety and Reliability for managing Risk Conference (ESREL 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Valencia, Spain. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Description Techniques to Support the Design, Construction and Evaluation of Fusion Engines for SURE (Safe Usable, Reliable and Evolvable) Multimodal Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ladry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Multimodal Interfaces - Workshop on Machine Learning for Multi-modal Interaction (ICMI-MLMI 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SIGCHI : ACM Special Interest Group on Computer-Human Interaction, Nov 2009, Cambridge, Massachusetts, France. pp.135-142, </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1647314.1647347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience of Interaction Techniques to Interrupts: A Formal Model-based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice H. ter Beek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Faconti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieke Massink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFIP TC 13 International Conference on Human-Computer Interaction (INTERACT 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP: International Federation for Information Processing, Aug 2009, Uppsala, Sweden. pp.494-509, </w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-03655-2_56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion Engines for Multimodal Interfaces: a survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Nigay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vanderdonckt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Multimodal Interfaces- Workshop on Machine Learning for Multi-modal Interaction (ICMI-MLMI 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Cambridge, Massachusetts, France. pp.111-118, </w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1647314.1647343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the usability of open verifiable e-voting systems: a trial with the system Prêt à Voter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Bernhaupt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lundin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kieran Leach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on eGovernment and eGovernance (IceGov 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Interantional Satellite and Cable Opertor (TURKSAT); Social Sciences Research Society (SoSReS), Mar 2009, Ankara, Turkey. pp.281-296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaining assurance in a voter-verifiable voting system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenio Alberdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Strigini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kieran Leach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Dependability (DEPEND 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Athens Vouliagmeni, Greece. pp.99-104, </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DEPEND.2009.21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Fidelity Prototyping of Interactive Systems can be Formal too</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ladry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barboni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Human-Computer Interaction. New Trends (HCI 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, San Diego, CA, France. pp.21-30, </w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02574-7_75⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une Approche Formelle pour l'Evaluation de la Tolérance aux Interruptions des Système Interactifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ladry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Conférence Francophone sur l'Interaction Homme-Machine: L'interaction au sommet (IHM 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM : Association Francophone d'Interaction Humain-Machine, Oct 2009, Grenoble, France. pp.141-150, </w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1629826.1629848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Offline interoperability, cost reduction and reliability for operational procedure using meta-modeling technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Poupart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Percebois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bazex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Space Operations (SpaceOps 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Heidelberg, Germany. pp.(electronic medium), </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2008-3267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Architecture and a Formal Description Technique for User Interaction Reconfiguration of Safety Critical Interactive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ladry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Basnyat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Design, Specification, and Verification of Interactive Systems (DSV-IS 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Kingston, Ontario, Canada. pp.208-224, </w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-70569-7_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond usability for safety critical systems: How to be SURE (safe, usable, reliable, and evolvable)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Basnyat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Bernhaupt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Laurids Boring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris W. Jonhson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International Conference on Human Factors in Computing Systems (CHI 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, San Jose, California, France. pp.2133-2136, </w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1240866.1240966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Formal Approach for User Interaction Reconfiguration of Safety Critical Interactive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Basnyat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Computer Safety, Reliability and Security (SAFECOMP 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Newscastle, United Kingdom. pp.373-386, </w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-87698-4_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The FAERUS Project: Formal Analysis of Evolving Resilient Usable Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Faconti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Harrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieke Massink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Dependable Computing Conference (EDCC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Kaunaas, Lithuania. pp.11-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AROVE-v: Assessing the resilience of open verifiable E-voting systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Bernhaupt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenio Alberdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Strigini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Dependable Computing Conference (EDCC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Kaunas, Lithuania. pp.(electronic medium)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealing with Reliability and Evolvability in Description Techniques for Next Generation User Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ladry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Basnyat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on User Interface Description Languages for Next Generation User Interfaces @ CHI 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DREAM & TEAM: A Tool and a Notation Supporting Exploration of Options and Traceability of Choices for Safety Critical Interactive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFIP TC 13 International Conference on Human-Computer Interaction (INTERACT 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP Technical Committee 13 on Huma-Computer Interaction; IFIP International Federation for Information Processing, Sep 2007, Rio de Janeiro, Brazil. pp.525-540, </w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-74800-7_48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Formal Description Technique for the Behavioural Description of Interactive Applications Compliant with ARINC Specification 661</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Basnyat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Industrial Embedded Systems 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Lisbon, Portugal. pp.250-257, </w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SIES.2007.4297342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based Framework for Addressing Diversity, Usability and Reliability for Safety Critical Interactive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ladry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IET International Conference on System Safety 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IET: Institution of Engineering and Technology, Oct 2008, London, United Kingdom. pp.38-43, </w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/cp:20070438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usability Study of Multi-Modal Interfaces using Eye-Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Bernhaupt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFIP TC 13 International Conference on Human-Computer Interaction (INTERACT 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP International Federation for Information Processing, Sep 2007, Rio de Janeiro, Brazil. pp.412-424, </w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-74800-7_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving modularity of interactive software with the MDPC Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Conversy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Working Conference on Engineering Interactive Systems (EIS 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Salamanca, Spain. pp.321-338, </w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-92698-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Benefit of Synergistic Model-based Approach for Safety Critical Interactive System Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Mistrzyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Task Models and Diagrams for User Interface Design (TAMODIA 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Toulouse, France. pp.140-154, </w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-77222-4_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Interactive Systems Usability using Formal Description Techniques: Application to HealthCare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Basnyat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Symposium of the Workgroup Human-Computer Interaction and Usability Engineering of the Austrian Computer Society (USAB 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Austrian Computer Society, Nov 2007, Graz, Austria. pp.21-40, </w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-76805-0_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based engineering of widgets, user applications and servers compliant with ARINC 661 specification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Conversy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th conference on Design Specification and Verification of Interactive Systems (DSVIS 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Dublin, Ireland. pp.25-38, </w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-69554-7_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Barrier-Approach to Inform Model-Based Design of Safety-Critical Interactive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastiaan Schupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Basnyat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wright</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of the ISSA Research Section Design process and human factors integration: Optimising company performances 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Social Security Association (ISSA), Mar 2006, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Communication Breakdowns for eHealth Systems Design (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlena Tavena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Basnyat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effie Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Nordic Conference on eHealth and Telemedicine 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Helsinki, Finland. pp.212-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing Interactive Software: a Challenge for Usability and Reliability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Bernhaupt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ron Boring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Johnson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Conference on Human Factors in Computing Systems (CHI 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM Special Interest Group on Testing Interactive Software, Apr 2006, Montréal, Canada. pp.748-751, </w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1125451.1189335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Usability Evaluation of Multimodal Man-Machine Interfaces for Space Ground Segment Applications Using Petri net Based Formal Specification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Bernhaupt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Ould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Space Operations (SpaceOps 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Institute of Aeronautics and Astronautics (AIAA), Jun 2006, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2006-5657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing Issues Raised by the Exploitation of Formal Specification Techniques for Interactive Cockpit Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Basnyat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Human-Computer Interaction in Aeronautics (HCI-Aero 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Seattle, USA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software hazards and barriers for informing the design of safety-critical interactive systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Basnyat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Safety and Reliability for managing Risk (ESREL 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Estoril, Portugal. pp.257-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redesigning an Interactive Safety-Critical System to Prevent an Accident from Reoccurring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Basnyat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Chozos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th European Annual Conference on Human Decision Making and Manual Control (EAM 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Task Pattern Approach to Incorporate User Deviation in Task Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Basnyat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st ADVISES Young Researchers Workshop (Advises 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Liege, Belgium. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03664725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What User Interface Tools are needed for Safety Critical Interactive Systems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bastide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2005 Workshop : The Future of User Interface Design Tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Portland, Oregon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending the Boundaries of Model-Based Development to Account for Errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Basnyat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bastide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Model Driven Development of Advanced User Interfaces (MDDAUI 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM; IEEE, Oct 2005, Montego bay, Jamaica. </w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.4181.6007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we Rationalise the Design and Construction of Air Traffic Management Systems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bastide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Human-Computer Interaction (HCI 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Las Vegas, France. pp.CDRom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the Maturation of IT Usability Evaluation (MAUSE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effie L-C. Law</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ebba Hvannberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Cockton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique L. Scapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFIP TC13 International Conference on Human-Computer Interaction (INTERACT 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP: International Federation for Information Processing, Sep 2005, Roma, Italy. pp.1134-1137, </w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11555261_122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Formal Description of Multimodal Interaction Techniques for Immersive Virtual Reality Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bastide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Schyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP TC 13 International Conference on Human-Computer Interaction (INTERACT 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP TC 13, Sep 2005, Rome, Italy. pp.170-183, </w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11555261_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Intuition through Formal Specification of the User Interface for Military Aircraft Cockpit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bastide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Human-Computer Interaction (HCI 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Las Vegas, Nevada, France. pp.CDRom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incident and Accident Investigation Techniques to Inform Model-Based Design of Safety-Critical Interactive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Basnyat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Chozos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Workshop on Design, Specification and Verification of Interactive Systems (DSVIS 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Newcastle upon Tyne, United Kingdom. pp.51-66, </w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11752707_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity of Design in Safety Critical Interactive Systems:Gathering, Refining, Formalizing Multi-Type and Multi-Source Information while Ensuring Consistency, Reliability, Efficiency and Error-Tolerance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Basnyat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop on Complexity in Design and Engineering 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Glasgow, United Kingdom. pp.56-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Kind of Verification of Formal Navigation Modelling for Reliable and Usable Web Applications?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Farenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Research Network (IRN Neutrino 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Neutrino (CNRS et CEA), Mar 2005, Valencia, Spain. pp.33-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SWCEditor: A Model-based Tool for interactive Modelling of Web Navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Farenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Computer-Aided Design of User Interfaces (CADUI 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Madeira Island, Portugal. pp.55-56, </w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/1-4020-3304-4_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03664728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal and 3D Graphic Man Machine Interfaces to improve Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Ould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Schyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bastide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space OPS 2004 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AAAI : American Institute of Aeronautics and Astronautics, May 2004, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2004-727-500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03664734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tasks and Scenario-based Evaluation of Information Visualization Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Dal Sasso Freitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd annual conference on Task models and diagrams (TAMODIA 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Prague, Czech Republic. pp.165-172, </w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1045446.1045475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03664729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Task Patterns For Taking Into Account In An Efficient And Systematic Way Both Standard And Erroneous User Behaviours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Basnyat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Working Conference on Human Error, Safety and Systems Development (2004) @ IFIP 18th World Computer Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Federation for Information Processing (IFIP) - Technical Committee on Human–Computer Interaction (IFIP TC13) / Working Group 13.5, Aug 2004, Toulouse, France. pp.109-130, </w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/1-4020-8153-7_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03664727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive Handling of Temporal Issues in Tasks Models: What is needed and How to Support it?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop of The Temporal Aspects Of Work For HCI @ CHI 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Vienna, Austria. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03664726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model-Based Approach for Real-Time Embedded Multimodal Systems in Military Aircrafts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bastide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Schyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dragicevic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th international conference on Multimodal interfaces (ICMI 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, State College, Pen, USA, France. pp.243-250, </w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1027933.1027974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03664733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Very-High-Fidelity Prototyping for both Presentation and Dialogue Parts of Multimodal Interactive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dragicevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Schyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bastide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP Working Conference on Engineering for Human-Computer Interaction (EHCI 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Federation for Information Processing (IFIP), Jul 2004, Hamburg, Germany. pp.179-199, </w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11431879_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03664732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Formal Description Technique for the Behavioural Description of Interactive Applications Compliant with ARINC 661 Specification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bastide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Human-Computer Interaction in Aeronautics (HCI Aéro 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Toulouse, France. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03664731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petri Net Centered versus User Centered Petri Nets Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bastide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Workshop on Algorithms and Tools for. Petri Nets (AWPN 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Eichstätt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03664736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usando Modelagem Formal para Especificar Interação em Ambientes Virtuais: Por que?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Porcher Nedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Dal Sasso Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Schyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Virtual and Augmented Reality (SVR 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SBC (The Brazilian Computing Society), Oct 2003, Ribeirão Preto, Brazil. pp.81-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03664741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model-Based Approach for Engineering Multimodal Interactive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Schyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP TC13 International Conference on Human-Computer Interaction (INTERACT 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP TC13, Sep 2003, Zurich, Switzerland. pp.543-550</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03664744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UML for Interactive Systems: What is Missing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bastide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Software Engineering and Human-Computer Interaction (WSEH 2003) @ INTERACT 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Zürich, Switzerland. pp.96-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03664742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">StateWebCharts: A Formal Description Technique Dedicated to Navigation Modelling of Web Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Workshop on Interactive Systems. Design, Specification, and Verification (DSV-IS 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Funchal, Portugal. pp.61-76, </w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-39929-2_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03664737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Generation of Interactive Systems: Why A Task Model is not Enough</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bastide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Human-Computer (HCI 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Creta, Greece. pp.198-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03664738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description Formelle d'une Technique d'Interaction Multimodale dans une Application de Réalité Virtuelle Immersive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Schyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Porcher Nedel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Conference on l'Interaction Homme-Machine (IHM 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM: Association Francophone d'Interaction Humain-Machine, Nov 2003, Caen, France. pp.150-157, </w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1063669.1063690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03664743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic Use of Visualisation Technique and Web Navigation Model for Information Space Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Dal Sasso Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Cava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Human-Computer (HCI 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Creta, Greece. pp.1091-1095</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03664739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Formal Description Technique for Fusion Mechanisms of Multimodal Interactive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Schyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Multimodal Resources and Multimodal Systems (2002) In association with LEREC 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELRA, Jun 2002, Las Palmas, Spain. pp.63-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de performance et modéles de Tâches comme support à la conception rationnelle des systèmes interactifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème conférence francophone en Interaction Homme Machine (IHM 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Poitiers, France. pp.17-24, </w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/777005.777009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Evaluation for the Web: How Improve Navigation Guidelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Farenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Automated Testing in ACM Conference on Computer-Human Interaction (CHI 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, Minneapolis, USA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconciling Safety and Usability Concerns through Formal Specification-based Development Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bastide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Human-Computer Interaction in Aeronautics 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Cambridge, Massachussets, France. pp.23-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Based Interactive Prototyping of Highly Interactive Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bastide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Computer-Aided Design of User Interfaces (CADUI 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Valenciennes, France. pp.205-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Evaluation as a Tool for Quantitative Assessment of Complexity of Interactive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bastide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshop on Interactive Systems: Design, Specification, and Verification (DSV-IS 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Rostock, Germany. pp.208-222, </w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-36235-5_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une démarche structurée pour la conception et l'évaluation d'applications Web par l'exploitation synergique des modèles de tâche et de navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Farenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Conférence Francophone sur l'Interaction Homme-Machine (IHM 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Poitiers, France. pp.153-160, </w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/777005.777026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model-Based Tool for Interactive Prototyping of Highly Interactive Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bastide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference International on Human Factors in Computing Systems (CHI 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, Minneapolis, Minnesota, France. pp.516-517, </w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/506443.506457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Task-Based Assessment of Web Navigation Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Farenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Pimenta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Task Models and Diagrams for User Interface Design (TAMODIA 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM SIGCHI, Jul 2002, Bucarest, Romania. pp.161-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Navigation for Web Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Farenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bastide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the BCS-HCI Group jointly with Annual Conference of AFIHM 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BCS-HCI Group, Sep 2001, Lille, France. pp.43-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avaliação da Navegação de Interfaces Web a partir de Modelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Farenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Pimenta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Workshop on Human Factors in Computer Systems (IHC 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade Federal de Santa Catarina (UFSC), Oct 2001, Florianopolis, SC, Brazil. pp.48-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a General Guidance and Support Tool for Usability Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Farenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique L. Scapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on on Human-Computer Interaction (HCI 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, New Orleans, USA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tool Suite for Integrating Task and System Models Through Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Paternò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Santoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bastide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Interactive Systems: Design, Specification, and Verification (DSV-IS 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Glasgow, Scotland, United Kingdom. pp.88-113, </w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-45522-1_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usability Evaluation Methods: What is still missing for the Web?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Pimenta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Farenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on on Human-Computer Interaction (HCI 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, New Orleans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Prototyping and Formal Methods as a means for Reconciling Usability and Safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bastide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Sy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Safety and Usability Concerns in Aeronautics (SUCA 2000) @ HCI-Aero 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP WG 13.5, Sep 2000, Toulouse, France. pp.41--47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework for Organizing Web Usability Guidelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Scapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Leulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vanderdonckt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mariage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Conference on Human Factors and the Web (HF Web 2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation des notations de Design Rationale pour une conception justifiée des applications interactives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Farenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Conférence Francophone sur l'Interaction Homme-Machine (IHM 1999)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1999, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'applications ergonomiques : une méthode pour informaticiens et une méthode pour ergonomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Barthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Colloque Ergonomie et informatique avancée (ERGO IA 1994)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1994, Biarritz, France. pp.394-405</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information visualization for supporting short-term and long-term situation awareness in ground segments monitoring: application to SWOT command and control operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Carayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fayollas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Hubin-Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tortel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Astronautica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actaastro.2025.09.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05261344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Systematic Process to Engineer Dependable Integration of Frame-based Input Devices in a Multimodal Input Chain: Application to Rehabilitation in Healthcare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Carayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Steere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Human-Computer Interaction </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Proceedings of the ACM on Human-Computer Interaction, 8 - EICS (article 259), pp.1--31. </w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3664633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards MBSE engineering dedicated to socio-technical interactive systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barboni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEAS Space Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16, pp.Pages 183-202. </w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12567-024-00536-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04480199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing engagement and well-being of operators working with automation by integrating task models and gameful design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barboni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personal and Ubiquitous Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1--28. </w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00779-023-01783-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F3FLUID: A formal framework for developing safety‐critical interactive systems in FLUID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neeraj Kumar Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamine Aït-Ameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Mendil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Méry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Software: Evolution and Process</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 35 (7), pp.e2439. </w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smr.2439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Rehabilitation: Blending Two Tool-supported Approaches to Close the Loop from Tasks-based Rehabilitation to Exercises and Back Again</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carayon Axel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Human-Computer Interaction </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7: EICS (Article 177), pp.1-23. </w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3593229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal domain-driven system development in Event-B: Application to interactive critical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Mendil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamine Aït-Ameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neeraj Kumar Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Méry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 135, pp.102798. </w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysarc.2022.102798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche à base de modèles pour l’ingénierie des systèmes interactifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Techniques de l'Ingenieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-h3290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Interactive Computing Systems 2022: Editorial Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Luyten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron John Quigley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Human-Computer Interaction </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, EICS, 6 (EICS), pp.1-3. </w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3532089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Operations-based Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Steere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Human-Computer Interaction </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, ACM Journals, 6 : EICS (Article 164), pp.1-25. </w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3534518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HCI for general aviation: current state and research challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian S. Feger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Ehrentraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Katins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kosch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 (6), pp.60-65. </w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3564040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Annotations: A Generic Framework For Gluing Design Artefacts in Models of Interactive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Hak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Human-Computer Interaction </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, Journal PACM EICS series, 6 (174), pp.Pages 1-36. </w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3535063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Model-Based Software Testing of WIMP Interactive Applications: A Process based on Formal Models and the SQUAMATA Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Canny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Human-Computer Interaction </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (EICS, article 207), pp.1-30. </w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3461729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based Engineering of Feedforward Usability Function for GUI Widgets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Coppers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Luyten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Vanacken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interacting with Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (1), pp.73-91. </w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/iwcomp/iwab014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing and Engineering Interactive Computing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Funk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rong-Hao Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panos Markopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Human-Computer Interaction </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (EICS, article 193), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3457140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous Models and Modelling Approaches for Engineering of Interactive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamine Aït-Ameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judy Bowen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Weyers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interacting with Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Special Issue: Heterogeneous Models and Modelling Approaches for Engineering of Interactive Systems, 33 (1), pp.1-2. </w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/iwc/iwab005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Benefits of Using MVC Pattern for Structuring Event-B Models of WIMP Interactive Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neeraj Kumar Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamine Aït-Ameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Geniet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Méry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interacting with Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (1), pp.Pages 92-114. </w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/iwcomp/iwab016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Task-based Augmented Reality Guidance: Application to the Training of Aircraft Flight Procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Lallai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Loi Zedda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interacting with Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (1), pp.Pages 17-39. </w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/iwcomp/iwab007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting the Analysis of Safety Critical User Interfaces: An Exploration of Three Formal Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Creissac Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fayollas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Harrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Masci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Computer-Human Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (5), pp.1-48. </w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3404199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Issues Related to the Development of a Recommender System in a Critical Context: Application to Interactive Cockpits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Bouzekri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Canny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fayollas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 121, pp.122-141. </w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhcs.2018.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The new SIGCHI EC's values and strategic initiatives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Mentis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cliff Lampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Bernhaupt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anirudha Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan R. Fussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26 (1), pp.84-85. </w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3292013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03498675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing and Demonstrating Tool-Supported Customizable Task Notations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Bouzekri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Cockburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Canny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Human-Computer Interaction </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (12), pp.1-26. </w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3331154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02451043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fortunettes: Feedforward about the Future State of GUI Widgets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Coppers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Luyten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Vanacken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Human-Computer Interaction </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (EICS), pp.article20. </w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3331162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02450988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and evaluation of braced touch for touchscreen input stabilisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy J. G. Cockburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Gutwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Goguey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 122, pp.21-37. </w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhcs.2018.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Evolution of SIGCHI conferences and the future of CHI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loren G. Terveen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Mentis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Quigley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (5), pp.84-85. </w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3264436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolution of SIGCHI conferences and the future of CHI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loren Terveen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Mentis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Quigley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (5), pp.84-85. </w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3264436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A more intelligent test case generation approach through task models manipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Creissac Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fayollas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Human-Computer Interaction </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (EICS, article 9), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3095811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making the field of computing more inclusive.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth F. Churchill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tovi Grossman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerrit van Der Veer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications of the ACM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, vol. 60 (n° 3), pp. 50-59. </w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2993420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Task Model-Based Systematic Analysis of Both System Failures and Human Errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racim Fahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Blanquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fayollas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Human-Machine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 46 (2), pp.243-254. </w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/THMS.2014.2365956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Approach for Assessing Compatibility Between Task Descriptions and Interactive Systems: Application to the Effectiveness of a Flight Control Unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fayollas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">i-com</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (3), </w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/icom-2015-0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-formalism approach for model-based dynamic distribution of user interfaces of critical interactive systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 72 (1), pp.77-99. </w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhcs.2013.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach for supporting distributed user interface orchestration over the Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Firmenich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 72 (n° 1), pp. 53-76. </w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhcs.2013.08.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the Gap between a Behavioural Formal Description Technique and User Interface description language: Enhancing ICO with a Graphical User Interface markup language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Computer Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Special issue on Software Support for User Interface Description Languages (UIDL 2011), 86, Suppl C, pp.3-29. </w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2013.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Cockpits as Critical Applications: a Model-Based and a Fault-Tolerant Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fayollas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Critical Computer-Based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Special Issue on Fault-Tolerant Computer Systems, 4 (3), pp.202-226. </w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJCCBS.2013.058407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing for resilience to hardware failures in interactive systems: A model and simulation-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ladry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Special Issue on Safecomp 2008, 96 (1), pp.38-52. </w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2010.06.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICOs: A model-based user interface description technique dedicated to interactive systems addressing usability, reliability and scalability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Ladry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barboni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Computer-Human Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16 (4), pp.1-56. </w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1614390.1614393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal socio-technical barrier modelling for safety-critical interactive systems design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Basnyat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastiaan Schupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wright</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Special Issue safety in design: Papers selected from the 9th International Conference of French National Research and Safety Institute (INRS), 1-3 March 2006, Nice, France, 45 (2007) (5), pp.545-565. </w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssci.2007.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Approach Integrating two Complementary Model-based Environments for the Construction of Multimodal Interactive Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dragicevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bastide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interacting with Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 18 (5), pp.910-941. </w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.intcom.2006.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Kind of Verification of Formal Navigation Modelling for Reliable and Usable Web Applications?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Farenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Notes in Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Special issue: Proceedings of the International Workshop on Automated Specification and Verification of Web Sites (WWV 2005), 157 (2006) (2), pp.207-211. </w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.entcs.2005.12.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary perspective on accident investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Basnyat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Chozos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Special issue: Complexity in Design and Engineering, 91 (2006) (12), pp.1502-1520. </w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2006.01.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tool-supported design framework for safety critical interactive systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bastide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interacting with Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 15 (3), pp.309-328. </w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0953-5438(03)00011-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03664740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Interactive Computer Systems. EICS 2023 International Workshops and Doctoral Consortium : Swansea, UK, June 26-27, 2023, Selected Papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Harrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Micallef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albrecht Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EICS 2023 - 15th ACM SIGCHI Symposium on Engineering Interactive Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LNCS-14517, Springer Nature Switzerland, pp.I--XIV, 1--224, 2024, Lecture Notes in Computer Science, 978-3-031-59234-8. </w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-59235-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigorous State-Based Methods - 9th International Conference, ABZ 2023, Nancy, France, May 30 - June 2, 2023, Proceedings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Glässer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Creissac Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Méry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14010, Springer Nature Switzerland, 2023, 978-3-031-33162-6. </w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-33163-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AutomationXP 2023: Intervening, Teaming, Delegating - Creating Engaging Automation Experiences, Proceedings of the Workshop on Intervening, Teaming, Delegating, co-located with the ACM CHI 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Fröhlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Baldauf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virpi Roto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Paternò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3394, ceur-ws.org, 2023, CEUR Workshop Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EICS '21: Companion of the 2021 ACM SIGCHI Symposium on Engineering Interactive Computing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGCHI Symposium on Engineering Interactive Computing Systems (EICS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eindhoven (virtual), Netherlands. </w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACM: Association for Computing Machinery, New York</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-1-4503-8449-0. </w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3459926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the Workshop on Automation Experience across Domains co-located with the ACM Conference on Human Factors in Computing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Fröhlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Baldauf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virpi Roto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Meneweger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Fröhlich; Matthias Baldauf; Philippe Palanque; Virpi Roto; Thomas Meneweger; Manfred Tscheligi; Zoe Becerra; Fabio Paternó. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Automation Experience across Domains co-located with the ACM Conference on Human Factors in Computing Systems (CHI 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Honolulu, Hawaii, United States. 2700, </w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CEUR Workshop Proceedings: Free Open-Access Proceedings for Scientific Conferences and Workshops, RWTH Aachen University</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of 15th International Conference on Human Computer Interaction, Cluj-Napoca, 26/09/18 - 26/09/19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Sabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sabou, Adrian; Palanque, Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Human Computer Interaction - RoCHI 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Cluj-Napoca, Romania. </w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrix Rom, Bucharest, Romania; ACM SIGCHI (Special Interest Group for Human Computer Interaction) Romania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATACCS '15: Proceedings of the 5th International Conference on Application and Theory of Automation in Command and Control Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Feary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Feuerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Gonzalez Rechea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Javier Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Application and Theory of Automation in Command and Control Systems (ATACCS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM : Association for Computing Machinery, New York, 2015, 978-1-4503-3562-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATACCS '13: Proceedings of the 3rd International Conference on Application and Theory of Automation in Command and Control Systems, Naples, Italy, 28-30 may 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Brat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Moccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Pasquini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brat, Guillaume; Garcia, Eduardo; Moccia, Antonio; Palanque, Philippe; Pasquini, Alberto; Saez, Francisco; Winckler, Marco Antonio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Application and Theory of Automation in Command and Control Systems (ATACCS 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Naples, Italy. </w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACM: Association for Computing Machinery, New York</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 978-1-4503-2249-2. </w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2494493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATACCS '12: 2nd International Conference on Application and Theory of Automation in Command and Control Systems, London, UK, May 29-31 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Washington Yotto Ochieng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Javier Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Garcia, Eduardo; Johnson, Chris; Ochieng, Washington Yotto; Palanque, Philippe; Saez, Francisco; Vilaplana Miguel Angel; Winckler, Marco Antonio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Application and Theory of Automation in Command and Control Systems (ATACCS 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRIT : Institut en Recherche Informatique de Toulouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 978-2-917490-20-4. </w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5555/2325676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 1st International Conference on Application and Theory of Automation in Command and Control Systems (ATACCS 2011) May 26-27, 2011, Barcelona, Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnab Majumdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Pasquini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Garcia, Eduardo; Majumdar, Arnab; Palanque, Philippe; Pasquini, Alberto; Saez, Francisco; Winckler, Marco Antonio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Application and Theory of Automation in Command and Control Systems (ATACCS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Barcelone, Spain. </w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRIT Press, Toulouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 188 p., 2011, 978-1-4503-1506-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Computer Interaction - INTERACT 2011: 13th IFIP TC 13 International Conference, Lisbon, Portugal, September 5-9, 2011, Proceedings, 4 vol. : Part I à IV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquim Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Jardim Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Campos, Pedro; Graham, Nicholas; Jorge, Joaquim; Nuno, Nunes; Palanque, Philippe; Winckler, Marco Antonio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IFIP TC13 International Conference on Human-Computer Interaction (INTERACT 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Lisbon, Portugal. 6946 à 6949 (Part 1 à 4), </w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Lecture Notes in Computer Science (LNCS), ‎978-3642237737 ; 978-3642237706 ; 978-3642237645 ; 978-3642237676</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Computer Interaction – INTERACT 2011: 13th IFIP TC 13 International Conference, Lisbon, Portugal, September 5-9, 2011, Proceedings, Part IV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquim Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nunes Nuno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Campos, Pedro; Graham, Nicholas; Jorge, Joaquim; Nuno, Nunes; Palanque, Philippe; Winckler, Marco Antonio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IFIP TC13 International Conference on Human-Computer Interaction (INTERACT 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Lisbon, Portugal. 6949, </w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.Part 4, 2011, Lecture Notes in Computer Science book series (LNCS), </w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23768-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Error, Safety and Systems Development: 7th IFIP WG 13.5 Working Conference, HESSD 2009, Brussels, Belgium, September 23-25, 2009, Revised Selected Papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vanderdonckt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Palanque, Philippe; Vanderdonckt, Jean; Winckler, Marco Antonio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IFIP WG 13.5 Working Conference on Human Error, Safety and Systems Development (HESSD 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Brussels, Belgium. 5962, </w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer-Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Lecture Notes in Computer Science book series (LNCS), 978-3-642-11749-7. </w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-11750-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Task Models and Diagrams for User Interface Design: 8th International Workshop, TAMODIA 2009, Brussels, Belgium, September 23-25, 2009, Revised Selected Papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David England</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vanderdonckt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wilde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">England, David; Palanque, Philippe; Vanderdonckt, Jean; Wilde, Peter. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Task Models and Diagrams for User Interface Design (TAMODIA 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Brussels, Belgium. 5963, </w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer-Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Lecture Notes in Computer Science book series (LNCS), 978-3-642-11796-1. </w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-11797-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Computer Interaction – INTERACT 2009: 12th IFIP TC 13 International Conference, Uppsala, Sweden, August 24-28, 2009, Proceedings, Part I and Part 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Gulliksen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Kotzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Oestreicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gross, Tom; Gulliksen, Jan; Kotze, Paula; Oestreicher, Lars; Palanque, Philippe; Prates, Raquel Oliveira; Winckler, Marco Antonio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th TC13 IFIP Conference on Human-Computer Interaction (INTERACT 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Uppsala, Sweden. 5726 et 5727, </w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Lecture Notes in Computer Science book series (LNCS), 978-3-642-03654-5 et 978-3-642-03657-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Systems. Design, Specification, and Verification: 15th International Workshop, DSV-IS 2008 Kingston, Canada, July 16-18, 2008 Revised Papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.C. Nicholas Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Graham, T.C. Nicholas; Palanque, Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Workshop on Interactive Systems: Design, Specification, and Verification (DSV-IS 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Kingston, Canada. </w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer-Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 978-3-540-70568-0. </w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-70569-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Interactive Systems: EIS 2007 Joint Working Conferences EHCI 2007, DSV-IS 2007, HCSE 2007, Salamanca, Spain, March 22-24, 2007. Selected Papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Gulliksen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morton Borup Harning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerrit van Der Veer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Wesson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gulliksen, Jan; Harning, Morten; Palanque, Philippe; Van Der Veer, Gerrit; Wesson, Janet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International conference DSV-IS 2007 and EIS 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Salamanca, Spain. 4940, </w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer-Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Lecture Notes in Computer Science book series (LNCS), 978-3-540-92697-9. </w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-92698-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Computer Interaction – INTERACT 2007: 11th IFIP TC 13 International Conference, Rio de Janeiro, Brazil, September 10-14, 2007, Proceedings, Part II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Baranauskas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Abascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone D. J. Barbosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baranauskas, Cecilia; Palanque, Philippe; Abascal, Julio; Barbosa, Simone D. J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFIP TC 13 International Conference on Human-Computer Interaction (INTERACT 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Rio de Janeiro, Brazil. 4662, </w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer-Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Lecture Notes in Computer Science (LNCS), 978-3-540-74799-4. </w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-74800-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Computer Interaction - INTERACT 2007: 11th IFIP TC 13 International Conference, Rio de Janeiro, Brazil, September 10-14, 2007, Proceedings, Part I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Baranauskas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Abascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone D. J. Barbosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baranauskas, Cecilia; Palanque, Philippe; Abascal, Julio; Barbosa, Simone D. J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFIP TC 13 International Conference on Human-Computer Interaction (INTERACT 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Rio de Janeiro, Brazil. 4662 (Part 1), </w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer-Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Lecture Notes in Computer Science book series (LNCS), 978-3540747949. </w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-74796-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Task Models and Diagrams for User Interface Design: 6th International Workshop, TAMODIA 2007, Toulouse, France, November 7-9, 2007 Proceedings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Winckler, Marco Antonio; Johnson, Hilary; Palanque, Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Task Models and Diagrams for User Interface Design (TAMODIA 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Toulouse, France. 4849, </w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer-Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Lecture Notes in Computer Science book series (LNCS), 978-3-540-77222-4. </w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-77222-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Human Computer Interaction and Interactive Systems : Joint Working Conferences EHCI-DSVIS 2004 Hamburg, Germany, July 11-13, 2004, Revised Selected Papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bastide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Roth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bastide, Rémi; Palanque, Philippe; Roth, Jörg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFIP Working Conference on Engineering for Human-Computer Interaction, Jointly with The 11th International Workshop on Design, Specification and Verification of Interactive Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Hamburg, Germany. 3425, </w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Lecture Notes in Computer Science (LNCS), 978-3-540-26097-4. </w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/b136790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TAMODIA '04: Proceedings of the 3rd annual conference on Task models and diagrams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Slavik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Slavik, Pavel; Palanque, Philippe; Winckler, Marco Antonio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Task Models and Diagrams for User Interface Design (TAMODIA 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACM : Association for Computing Machinery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 978-1-59593-000-2. </w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1045446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03664730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Error, Safety and Systems Development: IFIP 18th World Computer Congress TC13 / WG13.5 7th Working Conference on Human Error, Safety and Systems Development 22–27 August 2004 Toulouse, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Palanque, Philippe; Johnson, Chris. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP 18th World Computer Congress TC13 / WG13.5 and 7th Working Conference on Human Error, Safety and Systems Development (HESSD 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 152, </w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer New York, NY</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, XVIII, 322 p., 2004, IFIP Advances in Information and Communication Technology book series, 978-1-4419-5487-9. </w:t></w:r><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/b98984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03664735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">People and Computers XVII - Designing for Society: Proceedings of HCI 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eamonn O'Neill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Johnson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">O'Neill, Eamonn; Palanque, Philippe; Johnson, Peter. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th annual Human Computer Interaction Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Bath, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 978-1-85233-766-7. </w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4471-3754-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principles of Task Analysis and Modeling: Understanding Activity, Modeling Tasks, and Analyzing Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barboni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Vanderdonckt; Philippe Palanque; Marco Winckler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Human Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-40, 2022, 978-3-319-27648-9. </w:t></w:r><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-27648-9_57-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Classification of Faults Covering the Human-Computer Interaction Loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Cockburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Gutwin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Safety, Reliability, and Security 39th International Conference, SAFECOMP 2020, Lisbon, Portugal, September 16–18, 2020, Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12234, , pp.434-448, 2020, Lecture Notes in Computer Science book series (LNCS), </w:t></w:r><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-54549-9_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-RCRAFT Framework for Analysing Automation: Application to SAE J3016 Levels of Driving Automation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Bouzekri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cristina Olaverri-Monreal, Fernando García-Fernández, Rosaldo J. F. Rossetti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Factors in Intelligent Vehicles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, River Publishers, 2020, 9788770222037</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Evaluation of Interactive Systems with Interactive Cooperative Objects Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fayollas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antti Oulasvirta, Per Ola Kristensson, Xiaojun Bi, Andrew Howes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, 2018, 9780198799610</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of the Art on Formal Methods for Interactive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Araujo Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Weyers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judy Bowen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Dix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Weyers, Benjamin; Bowen, Judy; Dix, Alan; Palanque, Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Handbook of Formal Methods in Human-Computer Interaction.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.3--55, 2017, Human–Computer Interaction Series book series (HCIS), 978-3-319-51837-4. </w:t></w:r><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-51838-1_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03120285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topics of Formal Methods in HCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judy Bowen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Dix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Weyers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Weyers, Benjamin; Bowen, Judy; Dix, Alan; Palanque, Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Formal Methods in Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.57--64, 2017, Human–Computer Interaction Series book series (HCIS), 978-3-319-51837-4. </w:t></w:r><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-51838-1_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealing with Faults During Operations: Beyond Classical Use of Formal Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fayollas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Deleris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Weyers, Benjamin; Bowen, Judy; Dix, Alan; Palanque, Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Handbook of Formal Methods in Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.549--575, 2017, Human–Computer Interaction Series book series (HCIS), 978-3-319-51837-4. </w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-51838-1_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Weyers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Harrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judy Bowen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Dix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Weyers, Benjamin; Bowen, Judy; Dix, Alan; Palanque, Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Formal Methods in Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.89--121, 2017, 978-3319518374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trends and Gaps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Dix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Weyers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judy Bowen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Weyers, Benjamin; Bowen, Judy; Dix, Alan; Palanque, Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Formal Methods in Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.65--88, 2017, Human–Computer Interaction Series, 978-3319518374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web Augmentation as a Promising Technology for End User Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñigo Aldalur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabio Paternò; Volker Wulf. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Perspectives in End-User Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.433-459, 2017, 978-3-319-60290-5. </w:t></w:r><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-60291-2_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting Action Theory as a Framework for Analysis and Design of Formal Methods Approaches: Application to the CIRCUS Integrated Development Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fayollas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racim Fahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Weyers, Benjamin; Bowen, Judy; Dix, Alan; Palanque, Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Handbook of Formal Methods in Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.465--504, 2017, Human–Computer Interaction Series book series (HCIS), 978-3-319-51837-4. </w:t></w:r><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-51838-1_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing and Assessing Interactive Systems Using Task Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kronbauer, Arthur; Mattos, Ecivaldo; Sampaio, Andreia Libório; Boscarioli, Clodis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Book of Tutorials of the 14th Brazilian Symposium on Human Factors in Computing Systems (IHC 2015), Salvador Brazil, November 3-6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Brazilian Computing Society, pp.29--58, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models as Representations for Supporting the Development of e-Procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Usability in Government Systems: User Experience Design for Citizens and Public Servants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3 (1 : Chapter 19 : Models as Abstract Representations for supporting the development of e-Procedures), </w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MDPI AG, Switzerland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-3, 2012, 978-0-12-391063-9. </w:t></w:r><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/admsci3010001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Formal Model-Based Approach for Designing Interruptions-Tolerant Advanced User Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hussmann, Heinrich; Meixner, Gerrit; Zuehlke, Detlef. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model-Driven Development of Advanced User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 340, </w:t></w:r><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.143-170, 2011, Studies in Computational Intelligence book series (SCI), 978-3-642-14561-2. </w:t></w:r><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-14562-9_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Description Techniques for Human-Machine Interfaces - Model-Based Approaches for the Design and Evaluation of Dependable Usable Interactive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Steere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guy A. Boy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Handbook of Human-Machine Interaction : A Human-Centered Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 978-1315557380. </w:t></w:r><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781315557380-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Task Models and System Models as a Bridge between HCI and Sofware Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Seffah, Ahmed; Vanderdonckt, Jean; Desmarais, Michel C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-Centered Software Engineering Software Engineering Models, Patterns and Architectures for HCI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 17, </w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.357-385, 2009, Human-Computer Interaction Series book series (HCIS), 978-1-84800-907-3. </w:t></w:r><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-84800-907-3_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Based Evaluation: A New Way to Support Usability Evaluation of Multimodal Interactive Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Bernhaupt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Law, Effie; Hvannberg Ebba; Cockton Gilbert; Vanderdonckt, Jean. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maturing Usability: Quality in Software, Interaction and Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.96-122, 2008, Human-Computer Interaction Series book series (HCIS), </w:t></w:r><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-84628-941-5_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From DREAM to Realitiy: Specificities of Interactive Systems Development with respect to Rationale Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bastide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Allen H. Dutoit; Raymond McCall; Ivan Mistrík; Barbara Paech. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rationale Management in Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer-Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.155-172, 2007, 978-3-540-30998-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Rationale for Increasing Profitability of Interactive Systems Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ghaoui, Claude. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Human Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idea Group Reference</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-6, 2006, 978-1591405627</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tool Support for Interactive Prototyping of Safety Critical Interactive Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bastide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude Ghaoui. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Human Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Idea Group Reference Pub, pp.603-608, 2005, 1-59140-562-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notations en IHM pour une modélisation synergique des tâches et du système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bastide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boy, Guy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie cognitive - IHM et cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2ème partie : Développement centré sur l'homme., </w:t></w:r><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Traité des sciences cognitives, 978-2746205710</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AutomationXP 2021: Automation Experience at the Workplace 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Baldauf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Fröhlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadan Sadeghian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virpi Roto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Automation Experience at the Workplace, co-located with the ACM Conference on Human Factors in Computing Systems (CHI 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Yokohama (virtual), Japan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEUR Workshop Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2905, pp.1-180, 2021, ISSN: 1613-0073</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Centered Software Engineering - 7th IFIP WG 13.2 International Working Conference, HCSE 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Bogdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kati Kuusinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Larusdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bogdan, Cristian; Kuusinen, Kati; Larusdottir, Marta; Palanque, Philippe; Winckler, Marco Antonio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IFIP WG 13.2 International Working Conference - HCSE 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Nice Sophia Antipolis, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11262, 2019, Human-Centered Software Engineering, 978-3030059088</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Computer Interaction - INTERACT 2015 - 15th IFIP TC 13 International Conference, Bamberg, Germany, September 14-18, 2015, Proceedings, Part I à IV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Abascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone D. J. Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko Fetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abascal, Julio; Barbosa, Simone D. J.; Fetter, Mirko; Gross, Tom; Palanque, Philippe; Winckler, Marco Antonio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IFIP TC.13 International Conference on Human-Computer Interaction (INTERACT 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bamberg, Germany. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9297 à 9299, 2015, Lecture Notes in Computer Science book series (LNCS) - IFIP-LNCS Volumes, </w:t></w:r><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-22701-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Centered Software Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Bogdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kati Kuusinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Larusdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, LNCS-11262, 2019, Lecture Notes in Computer Science, 978-3-030-05908-8. </w:t></w:r><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-05909-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Handbook of Formal Methods in Human-Computer Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Weyers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judy Bowen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Dix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Weyers, Benjamin; Bowen, Judy; Dix, Alan; Palanque, Philippe. </w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Human–Computer Interaction Series, 978-3319518374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Centered and Error-Resilient Systems Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Bogdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Gulliksen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Sauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Forbrig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, LNCS-9856, 2016, Lecture Notes in Computer Science (LNCS), 978-3-319-44901-2. </w:t></w:r><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-44902-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01647710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Computer Interaction – INTERACT 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Abascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko Fetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LNCS-9297, 2015, Lecture Notes in Computer Science, 978-3-319-22667-5. </w:t></w:r><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-22668-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Computer Interaction – INTERACT 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Abascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko Fetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LNCS-9299, 2015, Lecture Notes in Computer Science, 978-3-319-22722-1. </w:t></w:r><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-22723-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Computer Interaction – INTERACT 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Abascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko Fetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LNCS-9298, 2015, Lecture Notes in Computer Science, 978-3-319-22697-2. </w:t></w:r><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-22698-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Computer Interaction – INTERACT 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Abascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko Fetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LNCS-9296, 2015, Lecture Notes in Computer Science, 978-3-319-22700-9. </w:t></w:r><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-22701-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Computer Interaction – INTERACT 2011, Part III: 13th IFIP TC 13 International Conference, Lisbon, Portugal, September 5-9, 2011, Proceedings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquim Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pedro Campos; Nicholas Graham; Joaquim Jorge; Nuno Nunes; Philippe Palanque; Marco Antonio Winckler. </w:t></w:r><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, LNCS-6948, 2011, Lecture Notes in Computer Science book series (LNCS), 978-3-642-23773-7. </w:t></w:r><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23765-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Computer Interaction – INTERACT 2011, Part I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquim Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, LNCS-6946, 2011, Lecture Notes in Computer Science book series (LNCS), 978-3-642-23773-7. </w:t></w:r><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23774-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Computer Interaction – INTERACT 2011, Part II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquim Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, LNCS-6947, 2011, Lecture Notes in Computer Science, 978-3-642-23770-6. </w:t></w:r><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23771-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Computer Interaction – INTERACT 2011, Part IV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquim Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, LNCS-6949, 2011, Lecture Notes in Computer Science book series (LNCS), 978-3-642-23767-6. </w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23768-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile Context-Aware Applications for Ubiquitous Computing (J.UCS Special Issue)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María D. Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose A. Gallud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lozano, María D.; Gallud, Jose A.; Palanque, Philippe. </w:t></w:r><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Wiley and Sons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 16 (15), pp.1927-2139, 2010, Journal of Universal Computer Science, Special Issue, 978-3-85125-159-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting Tasks Descriptions to Assess and Ensure Effectiveness during the programming of interactive Java software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tutoriels of 10th ACM SIGCHI Symposium on Engineering Interactive Computing Systems (EICS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HAMSTERS : un environnement d’édition et de simulation de modèles de tâches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racim Fahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racim Mehdi Fahssi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Conférence francophone sur l'Interaction Homme-Machine (IHM 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Lille, France. pp.5-6, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical Application Design: Task Modeling with Failure in Mind (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlena Tavena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Basnyat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effie Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress on Internet in Medicine (MedNet 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Toronto, Canada. </w:t></w:r><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eHealthNews.eu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.(electronic medium), 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAUSE: Network of Usability Excellence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effie Law</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ebba Hvannberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vanderdonckt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique L. Scapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baltic Conference Series HCI 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Edinburgh, Scotland, United Kingdom. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the requirements for careers kits identifying the content of the Kits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Rapport de recherche D3.2, IRIT : Institut de Recherche Informatique de Toulouse. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on skills, knowledge and background of Career Advisors and counsellors in most European countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Maroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Rapport de recherche D3.1, IRIT : Institut de Recherche Informatique de Toulouse. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId979"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:157.37704918033px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe PALANQUE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (288)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automation Design and Engineering in the Age of AI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-Computer Interaction – INTERACT 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP TC 13, Sep 2025, Belo Horizonte (Minas Gerais), Brazil. pp.26-31, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-05008-3_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Methods for HCI and UX in AI-Driven Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucio Davide Spano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Creissac Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albrecht Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-Computer Interaction – INTERACT 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP TC 13, Sep 2025, Bello Horizonte, Brazil. pp.351-357, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-05008-3_66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting Both Safety and Performance for Goal-Directed Training and Rehabilitation: A Generic Tool-Supported Multimodal Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Carayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tortel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesc Xavier Gaya Morey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-Computer Interaction – INTERACT 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Belo Horizonte, Minas Gerais, Brazil. pp.177-201, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-05005-2_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Variant UCD - A Process for the Design of Interactive System Variants: Application to Launch Vehicles Flight Safety Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rodriguez-Hernando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Steere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-Computer Interaction – INTERACT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Belo Horizonte, Brazil. pp.371-396, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-05002-1_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05261385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Methods for HCI and UX in AI-Driven Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucio Davide Spano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Creissac Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albrecht Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-Computer Interaction – INTERACT 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Belo Horizonte, MG, France. pp.351-357, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-05008-3_66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05264740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding a Non-dependable AI Component to Increase Dependability of an Interactive Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Carayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fayollas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Interactive Computer Systems. EICS 2024 International Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Cagliari, Italy. pp.27-42, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-91760-8_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05268550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refining a Task Description Notation to Cover Perceptive, Cognitive, and Motor aspects of the HCI loop: Application to Post-stroke Rehabilitation Exercises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Carayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmeline Montane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Castel-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE 2025: 36th Annual Conference of the European Association of Cognitive Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Tallinn Estonia, France. pp.1-11, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3746175.3746186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Automation Experiences – Communication, Coordination, and Collaboration within Human-AI Teams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Spitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Baldauf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virpi Roto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katelyn Morrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI EA '25: Extended Abstracts of the CHI Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Automation, user experience, AI technologies, Apr 2025, Yokohama Japan, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3706599.3706738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Interactive Systems Embedding AI Technologies (3rd workshop on)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Rita Barricelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Creissac Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Luyten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EICS '25: The 17th ACM SIGCHI Symposium on Engineering Interactive Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Trier Germany, France. pp.71-75, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3731406.3735965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking Monitoring Activities of Operators to Ensure Operations Safety: Application to Monitoring &amp; Control of Launcher Tracking Activities at Europe's Spaceport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rodriguez-Hernando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Saubanère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Steere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPACEOPS 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Visualization for Supporting Short-term and Long-term Situation Awareness in Ground Segments Monitoring: Application to SWOT Command and Control Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Carayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fayollas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Hubin-Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tortel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">75th International Astronautical Congress (IAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Milan (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUMR-MIODMIT: A Generic Architecture Extending Standard Interactive Systems Architecture to Address Engineering Issues for Rehabilitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Carayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EICS 2023 International Workshops on Engineering Interactive Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Swansea, United Kingdom. pp.28--40, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-59235-5_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">50 years of Research in Engineering Interactive Computing Systems: the CCL 1974 to EICS 2024 journey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Creissac Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Luyten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Nigay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Paternò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EICS '24: The 16th ACM SIGCHI Symposium on Engineering Interactive Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Cagliari, Italy. pp.92-96, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3660515.3663603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04726218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From One to Many, from Onsite to Remote: Control Rooms as Diverse Contexts of Use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Mentler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof van Laerhoven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Holtensdotter Lützhöft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Flegel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IFIP Conference on Human-Computer Interaction (INTERACT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, York, United Kingdom. pp.273-278, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-61688-4_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking into Account Human Error when Assessing the Impact of Dependability on Usability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fayollas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE 35th International Symposium on Software Reliability Engineering Workshops (ISSREW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Tsukuba, France. pp.271-278, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISSREW63542.2024.00090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05268514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering AI-Similar Designs: Should I Engineer My Interactive System with AI Technologies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EICS 2023 International Workshops on Engineering Interactive Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Swansea, United Kingdom. pp.72--89, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-59235-5_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second Workshop on Engineering Interactive Systems Embedding AI Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Dix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Luyten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Panizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EICS '24: The 16th ACM SIGCHI Symposium on Engineering Interactive Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Cagliari Italy, Italy. pp.103-107, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3660515.3662837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Systematic Task and Knowledge-Based Process to Tune Cybersecurity Training to User Learning Groups: Application to Email Phishing Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Monsoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Saubanère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Symposium on Human Aspects of Information Security and Assurance (HAISA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP Work Group 11.12, Jul 2024, Skövde, Sweden. pp.165-179, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-72559-3_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Going Beyond Usability and UX: Adding Dependability, Safety and Security to Interactive Systems and Interactive Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI Conference on Human Factors in Computing Systems (CHI 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Hamburg, Germany. pp.1--3, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3544549.3574186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Task Models as a Mean to Identify and Justify Automations in Development Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Carayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Model Driven Engineering Languages and Systems Companion (MODELS-C 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM; IEEE, Oct 2023, Västerås, Sweden. pp.757-764, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MODELS-C59198.2023.00122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Intrusive Annotation-Based Domain-Specific Analysis to Certify Event-B Models Behaviours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Mendil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamine Aït-Ameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neeraj Kumar Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Méry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Asia-Pacific Software Engineering Conference (APSEC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Virtual conference, Japan. pp.129-138, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APSEC57359.2022.00025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04095980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADL Monitoring of Elderly People in Smart Homes Based on Task Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Negrete Ramírez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yudith Cardinale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop @ 19th International Conference on Intelligent Environments (IE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Mauritius, Mauritius. pp.216 - 225, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/AISE230034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-perspective Panel on User-Centred Transparency, Explainability, and Controllability in Automations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Paternò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virpi Roto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albrecht Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Stumpf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IFIP TC13 International Conference on Human-Computer Interaction (INTERACT 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Federation for Information Processing (IFIP) Technical Committee on Human–Computer Interaction (IFIP TC13), Aug 2023, York (Great Britain), United Kingdom. pp.349-353, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-42293-5_34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMAN Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Creissac Campos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Rigorous State-Based Methods (ABZ 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Nancy, France. pp.265-283, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-33163-3_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Perform My Work with My Body Too: Integrating Body Representations in and with Task Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Carayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IFIP TC13 International Conference on Human-Computer Interaction (INTERACT 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Federation for Information Processing (IFIP) Technical Committee on Human–Computer Interaction (IFIP TC13), Aug 2023, York, United Kingdom. pp.482-503, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-42283-6_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervening, Teaming, Delegating: Creating Engaging Automation Experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Fröhlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Baldauf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virpi Roto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Paternò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI Conference on Human Factors in Computing Systems (CHI 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Hamburg, Germany. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3544549.3573799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Interactive Systems Embedding AI Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Dix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Panizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucio Davide Spano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th ACM SIGCHI Symposium on Engineering Interactive Computing Systems (EICS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM Special Interest Group on Computer-Human Interaction (SIGCHI), Jun 2023, Swansea, United Kingdom. pp.90--92, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3596454.3597195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Human Factors in Modeling / Modeling of Human Factors (HuFaMo 2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Abrahão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bran Selic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 ACM/IEEE International Conference on Model Driven Engineering Languages and Systems Companion (MODELS-C)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Västerås, France. pp.726-728, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MODELS-C59198.2023.00118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Land, at Sea, and in the Air: Human-Computer Interaction in Safety-Critical Spaces of Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Mentler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof van Laerhoven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Holtensdotter Lützhöft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Flegel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IFIP TC13 International Conference on Human-Computer Interaction (INTERACT 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Federation for Information Processing (IFIP) Technical Committee on Human–Computer Interaction (IFIP TC13), Aug 2023, York (GB), United Kingdom. pp.657-661, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-42293-5_89⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining human factors general trends from +100k UML class diagrams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Savary-Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Human Factors in Modeling / Modeling of Human Factors (HuFaMo'22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UX for Some and Usability for Others: Issues of Blending Multi-user and Multi-property in Control Centers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Bouzekri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Poupart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Steere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP WG 13.5 Workshop on Control Rooms in Safety Critical Contexts: Design, Engineering and Evaluation Issues (WS07) @ INTERACT 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP TC 13; ACM, Aug 2021, Bari, Italy. pp.357-367, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-98388-8_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The RCRAFT Framework as a Mean to Structure Requirements for Trustable Automation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EICS workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-envisioning Interaction in the (General) Aviation Cockpit through Tangibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian S. Feger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Katins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kosch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Tangible Interaction Studio (ETIS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Curriculum for Education in Engineering Interactive Systems at the Master in HCI of the University Toulouse III - Paul Sabatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP WG 2.7/13.4 and WG 13.1 joint workshops on HCI Engineering Education – for developers, designers and more (WS12. HCI-E^2) @ INTERACT 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP TC 13; ACM, Aug 2021, Bari, Italy. pp.211-220, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-98388-8_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining human factors general trends from +100k UML class diagrams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Savary-Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Model Driven Engineering Languages and Systems (MODELS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM SIGSOFT: Special Interest Group on Software Engineering; IEEE, Sep 2022, Montréal, Québec, Canada. pp.913-922, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3550356.3559098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models-Based Analysis of Both User and Attacker Tasks: Application to EEVEHAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Nikula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Hekkala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outi-Marja Latvala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFIP WG 13.2 International Working Conference on Human-Centered Software Engineering (HCSE 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Eindhoven, Netherlands. pp.70-89, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-14785-2_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control Rooms from a Human-Computer Interaction Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Mentler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Harrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Van Laerhoven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Masci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP TC 13 Workshops (INTERACT 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Federation for Information Processing (IFIP) Technical Committee on Human–Computer Interaction (IFIP TC13), Aug 2021, Bari, Italy. pp.281-289, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-98388-8_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operator-centered and model-based design for critical HMIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Steere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Ground-Based Space Facilities Symposium (GBSF 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Marseille, France. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Awareness in Interfaces: Focus on Automation and Visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Enrique Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Quigley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th ACM SIGCHI Symposium on Engineering Interactive Computing Systems (EICS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM SIGCHI: Special Interest Group on Computer-Human Interaction, Jun 2022, Sophia Antipolis, France. pp.54-58, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3531706.3536453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A task-model based approach for detecting ADL-related anomalies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Manuel Negrete Ramírez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yudith Cardinale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Workshop on e-Health Pervasive Wireless Applications and Service @ WiMob 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE ComSoc, Oct 2022, Thessaloniki, Greece. pp.57-62, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiMob55322.2022.9941688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engaging with Automation: Understanding and Designing for Operation, Appropriation, and Behaviour Change (Extended Abstract)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Baldauf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Fröhlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virpi Roto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siân E. Lindley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Human Factors in Computing Systems (CHI 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM SIGCHI: Special Interest Group on Computer-Human Interaction, Apr 2022, New Orleans, LA, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3491101.3503735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Systems: a Unique Place for Human‐Hardware‐Software Integration and their Vulnerability to Human‐Made and Natural Faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Human System Integration (INCOSE 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Council on Systems Engineering (INCOSE), Nov 2021, San Diego (Virtual), United States. pp.224-233, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/iis2.12889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03612380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usability and User Experience are not Enough: Gaps to Fill to Design for and Assess Well-Being and Engagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIII Iberoamerican Conference on Human-Computer Interaction 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, La Havane, Cuba. pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HCI and worker well-being in manufacturing industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Geurts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Rovelo Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Luyten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Houben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Weyers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Visual Interfaces (AVI 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sapienza Università di Roma, Jun 2022, Frascati, Italy. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3531073.3535257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Framework for Structuring Configuration Management for Socio-technical System: Application to Control Rooms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Steere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barboni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP WG 13.5 Workshop: Control Rooms in Safety Critical Contexts: Design, Engineering and Evaluation Issues (WS07) @ INTERACT 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP (International Federation for Information Processing) Technical Committee 13 on Human–Computer Interaction; ACM, Aug 2021, Bari, Italy. pp.290-301, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-98388-8_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching HCI Engineering: Four Case Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sybille Caffiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Nigay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP WG 2.7/13.4 and WG 13.1 joint workshop on HCI Engineering Education – for developers, designers and more (HCI-E2) @ INTERACT 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP (International Federation for Information Processing) Technical Committee 13 on Human–Computer Interaction; ACM, Aug 2021, Bari, Italy. pp.195-210, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-98388-8_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Design and Assess Automation for Interactive Applications and Interaction Techniques (Extended Abstract)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Conference on Human Factors in Computing Systems (CHI 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, May 2022, New Orleans, LA, United States. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3491101.3503769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Task Models Based Gameful Design as a Mean to Increase Engagement with Automation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Engaging with Automation (AutomationXP 2022) co-located CHI 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control Rooms in Safety Critical Contexts: Design, Engineering and Evaluation Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Mentler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Boll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof van Laerhoven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP WG 13.5 Workshop @18th IFIP TC 13 International Conference on Human-Computer-Interaction (INTERACT 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP: International Federation for Information Processing, Aug 2021, Bari, Italy. pp.542-547, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85607-6_72⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introductory Course on Automation and its Use for Interactive Systems Design and Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Human Factors in Computing Systems (CHI 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Yokohama (virtual), Japan. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3411763.3445003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Event-B Theories for Handling Domain Knowledge in Design Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Mendil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamine Aït-Ameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neeraj Kumar Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Méry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Dependable Software Engineering. Theories, Tools, and Applications (SETTA 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Beijing, China. pp.40-58, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-91265-9_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857803v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automation Experience at the Workplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Baldauf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Fröhlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadan Sadeghian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virpi Roto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Human Factors in Computing Systems (CHI 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Yokohama, Japan. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3411763.3441332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HCI-E²: HCI Engineering Education: For Developers, Designers and More</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konrad Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Creissac Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Dix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Nigay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFIP TC 13 International Conference on Human-Computer-Interaction (INTERACT 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP: International Federation for Information Processing, Aug 2021, Bary, Italy. pp.542-547, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85607-6_74⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependability and Safety: Two Clouds in the Blue Sky of Multimodal Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd ACM International Conference on Multimodal Interaction (ICMI 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM SIGCHI: Special Interest Group on Computer-Human Interaction, Nov 2021, Montréal, QC, Canada. pp.781-787, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3462244.3479881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Human-Human Computer Mediated Communication to Human-Automation Collaboration in the light of Large Civil Aircraft Workplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Bouzekri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Automation Experience at the Workplace, AutomationXP 2021, co-located with the ACM Conference on Human Factors in Computing Systems (CHI 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POISE: A Framework for Designing Perfect Interactive Systems with and for Imperfect People</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFIP Conference on Human-Computer Interaction (INTERACT 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Bari, Italy. pp.39-59, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85623-6_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Should I Add Recommendations to My Warning System? The RCRAFT Framework Can Answer This and Other Questions About Supporting the Assessment of Automation Designs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Bouzekri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrina Atwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Gris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFIP Conference on Human-Computer Interaction (INTERACT 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP Technical Committee 13 on Human–Computer Interaction, Aug 2021, Bari, Italy. pp.405-429, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85610-6_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standard Conformance-by-Construction with Event-B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Mendil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamine Aït-Ameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neeraj Kumar Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Méry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FMICS 2021 - 26th International Conference on Formal Methods for Industrial Critical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Paris, France. pp.126-146, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85248-1_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03487118v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Visualization Approach Supporting Task-Based Evaluation of Usability and User Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Bernhaupt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günter Wallner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Human-Centered Software Engineering - IFIP WG 13.2 International Working Conference, HCSE 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Eindhoven, Netherlands. pp.24-44, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-64266-2_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Task models based engineering of interactive systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th ACM SIGCHI Symposium on Engineering Interactive Computing Systems (EICS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Virtual, Netherlands. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3393672.3398647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Multimodels-Based Approach for the Analysis of Usability and Security of Authentication Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Broders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimmo Halunen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCSE 2020 - 8th International Conference on Human-Centered Software Engineering - IFIP WG 13.2 International Working Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Eindhoven/ Online, Netherlands. pp.61-83, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-64266-2_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Safety Critical Interactions: Hunting Down Human Error</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Boll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Mirnig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica R. Cauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Holtensdotter Lützhöft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI Conference on Human Factors in Computing Systems (CHI 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Honolulu HI, United States. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3334480.3375148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Based Testing of Post-WIMP Interactions Using Object Oriented Petri-nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Canny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Creissac Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Formal Methods for Interactive Systems (FMIS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Porto, Portugal. pp.486-502, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-54994-7_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fortune Nets for Fortunettes: Formal, Petri Nets-Based, Engineering of Feedforward for GUI Widgets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Coppers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Luyten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Vanacken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Formal Methods for Interactive Systems Workshop (FMIS 2019) co-located with Formal Methods 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Porto, Portugal. pp.503-519, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-54994-7_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Development of Multi-Purpose Interactive Application (MPIA) for ARINC 661</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neeraj Kumar Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamine Aït-Ameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Méry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Formal Techniques for Safety-Critical Systems (FTSCS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Shenzhen, China. pp.21-39, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-46902-3_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ten Objectives and Ten Rules for Designing Automations in Interaction Techniques, User Interfaces and Interactive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Visual Interfaces (AVI 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Salerno, Italy. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3399715.3400872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User Tasks Description: a Retrospective, Recent Contributions and some Research Challenges @ RoCHI 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Human–Computer Interaction (RoCHI 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Sibiu, Romania. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37789/rochi.2020.1.1.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing Sets of Systems: Representation and Analysis of Across-Systems Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Bouzekri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Canny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFIP Conference on Human-Computer Interaction (INTERACT 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paphos, Cyprus. pp.84-96, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-46540-7_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-RCRAFT: a Generic Framework for Automation Analysis and Design: Application to Automotive, Tactile in vehicle Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong-Bach Vo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen A. Brewster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Bouzekri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Automation Experience across Domains co-located with the ACM Conference on Human Factors in Computing Systems 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Based Testing of GUI Applications Featuring Dynamic Instanciation of Widgets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Canny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Software Testing, Verification and Validation Workshops (ICSTW 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Porto (virtual), Portugal. pp.95-104, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSTW50294.2020.00029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automation Experience across Domains: Designing for Intelligibility, Interventions, Interplay and Integrity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Fröhlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Baldauf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virpi Roto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Meneweger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI Conference on Human Factors in Computing Systems (CHI 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Honolulu HI, United States. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3334480.3375178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integrated Framework for the Formal Analysis of Critical Interactive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Mendil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neeraj Kumar Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamine Aït-Ameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Méry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 27th Asia-Pacific Software Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun Sun, Dec 2020, Singapour, Singapore. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trends on engineering interactive systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damiano Distante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Bernhaupt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judy Bowen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Creissac Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th ACM Symposium on Engineering Interactive Computing Systems (EICS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM SIGCHI: Special Interest Group on Computer-Human Interaction, Jun 2019, Valencia, Spain. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3319499.3335655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engaging Automation at Work – A Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virpi Roto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannu Karvonen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IFIP Working Conference on Human Work Interaction Design (HWID 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Espoo, Finland. pp.158-172, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-05297-3_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Testbed Tool for Comparing Usability and Security of Mobile Authentication Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zauwali S Paki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on ADVANCEs in ICT Infrastructures and Services (ADVANCE 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Prof. Claudino Mendes, Jan 2019, Praia, Cape Verde. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep System Knowledge Required: Revisiting UCD Contribution in the Design of Complex Command and Control Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Bouzekri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Canny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Gris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFIP Conference on Human-Computer Interaction (INTERACT 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paphos, Cyprus. pp.699-720, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-29381-9_42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Task Descriptions with Explicit Representation of Allocation of Functions, Authority and Responsibility to Design and Assess Automation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Bouzekri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Canny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Gris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IFIP Working Conference on Human Work Interaction Design (HWID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Espoo, Finland. pp.36-56, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-05297-3_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Importance of Supporting Multiple Stakeholders Points of View for the Testing of Interactive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Canny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Bouzekri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Workshop on Research and Practice Challenges for Engineering Interactive Systems while Integrating Multiple Stakeholders Viewpoints (EISM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM SIGCHI, Jun 2019, Valencia, Spain. pp.113--121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIODMIT: A Generic Architecture for Dynamic Multimodal Interactive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Canny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cronel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Human-Centred Software Engineering (HCSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Sophia Antipolis, France. pp.109-129, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-05909-5_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enriching Task Models with Usability and User Experience Evaluation Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Bernhaupt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Human-Centred Software Engineering (HCSE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Sophia Antipolis, France. pp.146-163, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-05909-5_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brace Touch: a Dependable, Turbulence-Tolerant, Multi-Touch Interaction Technique for Interactive Cockpits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Cockburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léopold Desert-Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Gutwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Deleris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th International Conference on Computer Safety, Reliability and Security - SafeComp 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Turku, Finland. pp.53--68, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-26601-1_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divide to Conquer: Functional Decomposition to Support Model-Based Engineering of Command and Control of Cyber-Physical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Canny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fayollas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IEEE International Conference on Cyber Physical and Social Computing (CPSCom 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Atlanta, United States. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/iThings/GreenCom/CPSCom/SmartData.2019.00132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling Security, Usability, User Experience and Reliability in User-Centered Development Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmelo Ardito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Bernhaupt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Sauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFIP Conference on Human-Computer Interaction (INTERACT 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paphos, Cyprus. pp.759-762, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-29390-1_76⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Attempt to Fathom the Role of Annotations in User-Centered Design Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Hak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Workshop on Research and Practice Challenges for Engineering Interactive Systems (EISMS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Valencia, Spain. pp.113-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engaging Automation at Work - A Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virpi Roto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannu Karvonen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP WG 13.6 Working Conference Human Work Interaction Design (HWID 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Espoo, Finland. pp.158-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02494116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User Experience in an Automated World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro F. Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Abdelnour Nocera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torkil Clemmensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virpi Roto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFIP Conference on Human-Computer Interaction (INTERACT 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paphos, Cyprus. pp.706-710, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-29390-1_67⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rationalizing the Need of Architecture-Driven Testing of Interactive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Canny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Bouzekri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Working Conference on Human-Centered Software Engineering (HCSE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Sophia Antipolis, France. pp.164-186, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-05909-5_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting system's pages in engine indication and alerting system for flight crew using the DSCU architecture and the OQCR system generic state description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Bouzekri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Canny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOSE International Conference on Human System Integration (INCOSE HSI 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Biarritz, France. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02450862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to Automation and to Its Potential for Interactive Systems Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Bouzekri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFIP Conference on Human-Computer Interaction (INTERACT 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paphos, Cyprus. pp.523-526, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-29390-1_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Roadmap and Some Directions Towards the Engineering of Interactive Systems Deployable in Safety Critical Contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop on Charting the Way towards Methods and Tools for Advanced Interactive Systems @ ACM EICS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP Working Group 2.7/13.4, Jun 2019, Valencia, Spain. pp.39-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific Task Modeling for Cyber Physical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Bouzekri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Canny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Heterogeneous Models and Modeling Approaches for Engineering of Interactive Systems,in conjunction with the 10th ACM SIGCHI Symposium on Engineering Interactive Computing Systems (EICS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automation: Danger or Opportunity? Designing and Assessing Automation for Interactive Systems (CHI 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fayollas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Conference on Human Factors in Computing Systems (CHI 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM SIGCHI : Special Interest Group on Computer-Human Interaction, Apr 2018, Montréal, Canada. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3170427.3170652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QBP Notation for Explicit Representation of Properties, Their Refinement and Their Potential Conflicts: Application to Interactive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fayollas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamine Aït-Ameur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IFIP Conference on Human-Computer Interaction (INTERACT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bombay, India. pp.91-105, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-92081-8_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interacting with Autonomous Vehicles: Learning from other Domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Meschtscherjakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Tscheligi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastian Pfleging</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadan Sadeghian Borojeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Ju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International Conference on Human Factors in Computing Systems (ACM CHI 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Montreal, Canada. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explicit representation of function allocation and authority sharing (initiative and responsibility)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Interacting with Autonomous Vehicles: Learning from other Domains" - ACM CHI Conference on Human Factors in Computing Systems - CHI 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Montréal, Canada. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Automations: From a Human Factor Perspective to Design, Implementation and Validation Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGCHI conference Engineering Interactive Computing Systems (EICS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similarity as a Design Driver for User Interfaces of Dependable Critical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Della Pasqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IFIP Conference on Human-Computer Interaction (INTERACT 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bombay, India. pp.114-122, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-92081-8_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOUCAN: An IDE Supporting the Development of Effective Interactive Java Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Canny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGCHI conference Engineering Interactive Computing Systems (EICS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3220134.3220136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03623020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Software and Hardware Architecture for Hybrid Interactive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Bouzekri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Canny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Heterogeneous Models and Modeling Approaches for Engineering of Interactive Systems @ EICS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A List of Pre-Requisites to Make Recommender Systems Deployable in Critical Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Bouzekri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Canny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fayollas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop on Engineering Computer-Human Interaction in Recommender Systems, co-located with the 9th ACM SIGCHI Symposium on Engineering Interactive Computing Systems (EnCHIReS @ EICS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lisbonne, Portugal. pp.42-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fighting for better interactive systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dupire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Rauterberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Petrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Federation for Information Processing (IFIP) TC13 &amp; TC14 Open Symposium 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP Technical Committee TC13 on Human-Computer Interaction; IFIP Technical Committee TC 14 on Entertainment Computing, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automation: danger or opportunity? Designing and assessing automation for interactive systems (CHI 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fayollas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI Conference on Human Factors in Computing Systems (CHI 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM SIGCHI: ACM Special Interest Group on Computer-Human Interaction, May 2017, Denver, Colorado, United States. pp.1257-1260, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3027063.3027115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile interaction with and in autonomous vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Meschtscherjakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Tscheligi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Frölich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rod Mccall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Riener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Human-Computer Interaction with Mobile Devices and Services (MobileHCI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Vienna, Austria. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3098279.3119837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing and Assessing Interactive Systems Using Task Models (2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IFIP Conference on Human-Computer Interaction (INTERACT 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bombay, India. pp.383-386, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-68059-0_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748859v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Formal IDEs for Human-Machine Interface Design and Analysis: The Case of CIRCUS and PVSio-web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fayollas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Masci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Harrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop on Formal Integrated Development Environment (F-IDE 2016), co-located with FM 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Limassol, Cyprus. pp.1-19, </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4204/EPTCS.240.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulent Touch: Touchscreen Input for Cockpit Flight Displays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Cockburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Gutwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Deleris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Trask</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference for Human-Computer Interaction (CHI 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Denver, Colorado, United States. pp.6742-6753</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safety-Critical Automation : Aircrafts, Autonomous Vehicles, Air Traffic Management and Satellite Ground Segments Perspectives (HUDEP 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Human Dependability Workshop: "Towards Human Centered Design in the whole system lifecycle" (HUDEP 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP : European Association for Aviation Psychology, Nov 2017, Noordwijk, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealing with Conflicting User Interface Properties in User-Centered Development Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Larusdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kati Kuusinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Bogdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IFIP Conference on Human-Computer Interaction (INTERACT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bombay, India. pp.521-523</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-Test Results Injection into Task-Based Design Process for the Assessment and Improvement of Both Usability and User Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Bernhaupt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Manciet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Human-Centred Software Engineering (HCSE 2016) / 8th International Conference on Human Error, Safety, and System Development (HESSD 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Stockholm, Sweden. pp.56-72, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-44902-9_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01647709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Aircrafts Interactive Cockpits to Autonomous Vehicles: Are Design Principles Transferable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th Conference on Human Factors in Computing Systems Workshop: HCI and Autonomous Vehicles (CHI 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, May 2016, San Jose, United States. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic automation of scenario-based testing of user interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Creissac Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fayollas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th ACM SIGCHI conference Engineering Interactive Computing Systems (EICS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Bruxelles, Belgium. pp.138-148, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2933242.2948735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04109595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Views on Safety-Critical Automation: Aircrafts, Autonomous Vehicles, Air Traffic Management and Satellite Ground Segments Perspectives (CHI 2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Feary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Tscheligi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th annual CHI Conference on Human Factors in Computing Systems (CHI 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, San José, CA, United States. pp.1069-1072</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing and Assessing Interactive Systems Using Task Models (2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGCHI Conference on Human Factors in Computing Systems (CHI 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM SIGCHI, May 2016, San José, CA, United States. pp.976-979, </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2851581.2856686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementary Tools and Techniques for Supporting Fitness-for-Purpose of Interactive Critical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorrit Billman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fayollas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Feary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Human-Centred Software Engineering (HCSE 2016) / 8th International Conference on Human Error, Safety (HESSD 2016) and System Development (HESSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Stockholm, Sweden. pp.181-202, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-44902-9_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603527v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedding explicit representation of cyber-physical elements in task models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racim Fahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Systems, Man and Cybernetics (SMC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Budapest, Hungary. pp. 1969-1974</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering mixed-criticality interactive applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fayollas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th ACM SIGCHI conference Engineering Interactive Computing Systems (EICS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Bruxelles, Belgium. pp.108-119, </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2933242.2933258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04109570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Can Be Learnt from Engineering Safety Critical Partly-Autonomous Systems when Engineering Recommender Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fayollas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Deleris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Engineering Computer-Human Interaction in Recommender Systems (EnCHIReS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Bruxelles, Belgium. pp.14-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Three-fold Approach towards Increased Assurance Levels for Interactive Systems: A Flight Control Unit Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fayollas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cronel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Human-Computer Interaction in Aeronautics (HCI'Aero 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paris, France. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Task Models for Supporting Function Allocation between Operators and Autonomous Systems: Application to Collision Avoidance Operations for Spacecraft (2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racim Fahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Spring Symposium on Intelligent systems for supporting distributed human teamwork (AAAI-SS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AAAI : Association for the Advancement of Artificial Intelligence, Mar 2016, Stanford, CA, United States. pp.85-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04109418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Task Modelling for Systematic Identification and Explicit Representation of Human Errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racim Fahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Human-Computer Interaction (INTERACT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bamberg, Germany. pp.192-212, </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-22723-8_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept Maps as for Integrating Modeling Techniques for the Analysis and Re-Design of Partly-Autonomous Interactive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Ragosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark-Alexander Sujan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Application and Theory of Automation in Command and Control Systems (ATACCS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Toulouse, France. pp.41-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing and Assessing Interactive Systems Using Task Models (2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd Annual ACM Conference Extended Abstracts on Human Factors in Computing Systems (CHI EA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Seoul, South Korea. pp.2465-2466, </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2702613.2706684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d'expérience sur l'enseignement de la modélisation des taches au Master Interaction Homme-Machine de Toulouse (GT Modèles de Tâches - IHM 2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racim Fahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Galindo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème Conférence Francophone sur l’interaction Homme-Machine (IHM 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Francophone d'Interaction Homme-Machine (AFIHM); GT Modèles de Tâches, Oct 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Analysis of Human Error Based on Tasks Descriptions: Connecting Research Knowledge with Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Dependability Workshop (HUDEP 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Darmstadt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usability aspects of the inside-in approach for ancillary search tasks on the web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Cava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Freitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Human-Computer Interaction (INTERACT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bamberg, Germany. pp.211-230, </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-22668-2_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IFIP WG 13.5 Workshop on Resilience, Reliability, Safety and Human Error in System Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Feary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Peldszus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Human-Computer Interaction (INTERACT 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bamberg, Germany. pp.663-664, </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-22723-8_91⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Conferences in Shaping the Field of HCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Gulliksen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anirudha Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaun Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Human-Computer Interaction (INTERACT 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bamberg, Germany. pp.637-639, </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-22723-8_81⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workshop on formal methods in human computer interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Weyers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judy Bowen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Dix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on formal methods in human computer interaction @ 7th ACM SIGCHI Symposium on Engineering Interactive Computing Systems (EICS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM SIGCHI : ACM Special Interest Group on Computer-Human Interaction, Jun 2015, Duisburg, Germany. pp.294--295, </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2774225.2777460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AUTOM AT ICS: Research activities on Automation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Bernhaupt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Application and Theory of Automation in Command and Control Systems (ATACCS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Toulouse, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A User-Centered View on Formal Methods: Interactive Support for Validation and Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Formal Methods in Human Computer Interaction (FoMHCI 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Duisburg, Germany. pp. 24-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Formal Methods for Critical Interactive Systems: Dealing with Faults at Runtime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fayollas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Deleris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Formal Methods in Human Computer Interaction (FoMHCI 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Duisburg, Germany. pp. 19-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Tool-Supported Framework for Coupling Task Models and Interactive Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fayollas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th ACM SIGCHI Symposium on Engineering Interactive Computing Systems (EICS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM SIGCHI: Special Interest Group on Computer-Human Interaction, Jun 2015, Duisburg, Germany. pp.244-253, </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2774225.2774845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04079370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for Organisational faults in Task Model Based Systematic Analysis of System Failures and Human Errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fayollas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racim Fahssi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP WG 13.5 Workshop on Resilience, Reliability, Safety and Human Error in System Development @ INTERACT 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP : International Federation for Information Processing, Sep 2015, Bamberg, Germany. pp.101--116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, Development and Evaluation Challenges for Future Mobile User Interfaces in Safety-Critical Contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Future Mobile User Interfaces in : 13th International Conference on Mobile Systems, Applications and Services (MobiSys 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Florence, Italy. pp.5-7, </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2754633.2754635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04079374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependable multi-touch interactions in safety critical industrial contexts: Application to aeronautics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cronel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 13th International Conference on Industrial Informatics (INDIN 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2015, Cambridge, United Kingdom. pp.980--987, </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INDIN.2015.7281868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Interaction Techniques in the Context of Critical Systems: are Usability and User Experience more important than Dependability and Safety as claimed by the HCI community? (INDIA HCI 2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Indian Conference on Human-Computer Interaction (INDIA HCI 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Mumbay, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault-Tolerant User Interfaces for Critical Systems: Duplication, Redundancy and Diversity as New Dimensions of Distributed User Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fayollas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racim Fahssi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Workshop on Distributed User Interfaces and Multimodal Interaction (DIU 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Toulouse, France. pp.27-30, </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2677356.2677662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid Task-Models Development Using Sub-models, Sub-routines and Generic Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Forbrig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racim Fahssi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Human-Centred Software Engineering (HCSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Paderborn, Germany. pp.144-163, </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44811-3_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid Task-Models Development Using Sub-models, Sub-routines and Generic Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Forbrig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racim Fahssi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IFIP WG 13.2 International Conference on Human-Centered Software Engineering (HCSE 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Paderborn, Germany. pp.144-163, </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44811-3_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Notation and a Layered Architecture to Model Dynamic Instantiation of Input Devices and Interaction Techniques: Application to Multi-Touch Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Engineering Gestures for Multimodal Interfaces (EGMI 2014), co-located with the 6th ACM SIGCHI - ICS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03252263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résilience des systèmes interactifs: contribution par une architecture tolérante aux fautes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fayollas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Conférence francophone sur l'Interaction Homme-Machine (IHM 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIA : Association Francophone d'Interaction Homme-Machine; Université Lille 1; INRIA Lille - Nord Europe, Oct 2014, Lille, France. pp.80-90, </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2670444.2670462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Modelling of Dynamic Instantiation of Input Devices and Interaction Techniques: Application to Multi-Touch Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cronel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th ACM SIGCHI Symposium on Engineering Interactive Computing Systems - EICS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM SIGCHI: Special Interest Group on Computer-Human Interaction, Jun 2014, Roma, Italy. pp.173-178, </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2607023.2610286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Software-Implemented Fault-Tolerance Approach for Control and Display Systems in Avionics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fayollas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cronel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Pacific Rim International Symposium on Dependable Computing (2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Singapour, Singapore. pp.21--30, </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PRDC.2014.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03263715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine Grain Modeling of Task Deviations for Assessing Qualitatively the Impact of Both System Failures and Human Error on Operator Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI 2014 Symposium on Formal Verification on Human-Machine Systems - 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Palo Alto, United States. pp. 27-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Models-Based Engineering of Collaborative Systems: Application to Collision Avoidance Operations for Spacecrafts (2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racim Fahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGCHI conference Engineering Interactive Computing Systems (EICS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM Special Interest Group on Computer-Human Interaction, Jun 2014, Rome, Italy. pp.95-94, </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2607023.2607031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fault-Tolerant Software Architecture and its Formal Specification for Embedded, Real-Time Interactive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fayollas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Charles Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Deleris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Embedded Real Time Software and Systems (ERTS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3AF Midi-Pyrénées: the French Society of Aeronautic and Aerospace; SEE: the French Society for Electricity, Electronics, and Information &amp; Communication Technologies., Feb 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach for assessing the impact of dependability on usability: application to interactive cockpits.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fayollas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Deleris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Dependable Computing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Newcastle upon Tyne, United Kingdom. pp.198--209, </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EDCC.2014.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inside-In Search: An Alternative for Performing Ancillary Search Tasks on the Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Cava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Latin American Web Congress (LA-Web 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Ouro Preto, Brazil. pp.91--99, </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LAWeb.2014.21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03263710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending Procedural Task Models by Explicit and Systematic Integration of Objects, Knowledge and Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Ragosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racim Fahssi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st European Conference on Cognitive Ergonomics (ECCE 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM Special Interest Group on Computer-Human Interaction, Aug 2013, Toulouse, France. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2501907.2501954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études de cas et benchmarks pour la modélisation des tâches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème conférence francophone sur l'Interaction Homme-Machine, IHM'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposta de um Framework para Visualização de Dados Agregados por Similaridade para Auxiliar Consultas durante a Navegação na Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caio Stein d'Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Cava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carina Dorneles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Firmenich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Brazilian Symposium on Human Factors in Computing Systems (IHC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Manaus, Brazil. pp.148-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of WIMP and Post WIMP Interactive Systems based on Formal Specification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Luis Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fayollas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on Formal Methods for Interactive Systems (FMIS 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Steve Reeves, University of Waikato; Judy Bowen, University of Waikato, Jun 2013, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14279/tuj.eceasst.69.967.947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workshop on engaging the human-computer interaction community with public policymaking internationally</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Gulliksen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Mcewan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Martinez Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM CHI International Conference on Human Factors in Computing Systems (CHI 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Apr 2013, Paris, France. pp.3279-3282, </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2468356.2479666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PetriNect: A tool for executable modeling of gestural interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Visual Languages and Human-Centric Computing (VL/HCC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, San Jose, CA, United States. pp.197-198, </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VLHCC.2013.6645266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V&V of Lexical, Syntactic and Semantic Properties for Interactive Systems Through Model Checking of Formal Description of Dialog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Brat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Human-Computer Interaction (HCI 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Las Vegas, Nevada, United States. pp.290-299, </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-39232-0_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal description of multi-touch interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Deleris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Luis Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGCHI conference Engineering Interactive Computing Systems - EICS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM Special Interest Group on Computer-Human Interaction, Jun 2013, Londres, United Kingdom. pp.207-216, </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2494603.2480311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supportive User Interfaces and Task Migratability in Smart Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Forbrig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Zaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop on Distributed User Interfaces: Models, Methods and Tools DUI @ EICS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, London, United Kingdom. pp.42-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based dynamic distribution of user interfaces of critical interactive systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Pasquini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Ragosta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Application and Theory of Automation in Command and Control Systems (ATACCS 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Naples, Italy. pp.66-75, </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2494493.2494502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting and Mitigating Human Error Through Detailed Descriptions of Operators' Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Human Dependability Workshop (HUDEP 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Oberpfaffenhofen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning an HCI Curriculum for Master Students to Address Interactive Critical Systems Aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Forbrig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Human-Computer Interaction (HCI 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Las Vegas, NV, United States. pp. 51-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding functional resonance through a federation of models : preliminary findings of an avionics case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Ragosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark-Alexander Sujan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Conference on Computer Safety, Reliability and Security (SAFECOMP 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Toulouse, France. pp.216-227, </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-40793-2_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic framework for executable gestural interaction models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on Visual Languages and Human-Centric Computing (VL/HCC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, San Jose, CA, United States. pp. 35-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System Level Integrated Failure Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Blanquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Human Dependability Workshop (HUDEP 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Oberpfaffenhofen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Need for Synchronous Communication to Enhance Collaboration and Cooperation between Industry and Academia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Education and Training of Engineers and Researchers in Aeronautics : Bridging the gap between policy, industry and academia (2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Cockpits Applications: Specification, Prototyping and Validation using a Petri-nets based Formalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress on Embedded Real Time Software and Systems (ERTS 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3AF Midi-Pyrénées: the French Society of Aeronautic and Aerospace; SEE: the French Society for Electricity, Electronics, and Information &amp; Communication Technologies, Feb 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for modeling the consequences of the propagation of automation degradation: application to air traffic control systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Hollnagel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Pasquini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Second SESAR Innovation Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Braunschweig, Germany. 8 p. - ISBN 978-2-87497-068-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault-Tolerant Interactive Cockpits for Critical Applications: Overall Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fayollas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Deleris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop on Software Engineering for Resilient Systems (SERENE 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Pisa, Italy. pp.32-46, </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33176-3_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic Approaches to Training Encompassing Operators’ mission and Interaction Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Poupart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Human-Computer Interaction in Aerospace (HCI-Aero 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM-SIGCHI : Special Interest Group on Computer-Human Interaction; IEA : International Energy Agency; Air and Space Academy, Sep 2012, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Systematic Approach to Training for Ground Segment using Tasks and Scenarios: Application to PICARD satellite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Poupart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barboni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Space Operations (SpaceOps 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Stockholm, Sweden. pp.(electronic medium), </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2012-1275518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model-Based Approach Centred on Operational Procedures for the Development of Reliable and Usable Ground Segment Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Basnyat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Poupart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA International Conference on Space Operations (SpaceOps 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Institute of Aeronautics and Astronautics (AIAA), May 2008, Heidelberg, Germany. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2008-3337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tool-Supported Training Framework for Improving Operators: Dependability Confronted with Faults and Errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barboni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual European Safety and Reliability Conference (ESREL 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Helsinki, Finland. pp.25-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System Performances under Automation Degradation (SPAD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Hollnagel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Pasquini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Ragosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First SESAR Innovation Days 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges for Master Programs on Human-Computer Interaction (HCI): experience report of the M2IHM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on HCI: Web and Graphics Curricula (HWG 2012) @ WWW 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Development Process for Usable Large Scale Interactive Critical Systems: Application to Satellite Ground Segments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barboni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Human-Centered Software Engineering (HCSE 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Toulouse, France. pp.72-93, </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-34347-6_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tool-supported Development Process for Bringing Touch Interactions into Interactive Cockpits for Controlling Embedded Critical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Deleris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barboni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Human-Computer Interaction in Aeronautics (HCI'Aero 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un processus de développement outillé pour l'exploitation systématique des bénéfices offerts par une conception des systèmes interactifs centrée tâches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Ergonomie et Interaction homme-machine (Ergo'IHM 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Biarritz, France. pp.81-88, </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2652574.2653413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automation in command and control systems: what should be remembered and what should be forgotten when designing Safe, Usable, Reliable and Enjoyable intelligent vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Workshop on Human Factors in Intelligent Vehicles (HFIV 2021) @ IEEE IV’12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE ITS Society’s Artificial Transportation Systems and Simulation (ATSS) Technical Activities Sub-Committee, Jun 2012, Madrid, Spain. pp.(electronic medium)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Position Paper: Modelling Interactive Critical Systems using Interactive Cooperative Objects Formalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Formal Methods in Human-Machine Interaction ((FoMHCI 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, London, United Kingdom. pp.(electronic medium)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Cockpits Applications: Modelling and Validation using a Petri-net based Formalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne Tankeu Choitat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress on Embedded Real-Time Software (ERTS² 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3AF Midi-Pyrénées: the French Society of Aeronautic and Aerospace; SEE: the French Society for Electricity, Electronics, and Information &amp; Communication Technologies, Feb 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Animations in User Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mirlacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Bernhaupt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Conference Engineering Interactive Computing Systems (EICS 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM Special Interest Group on Computer-Human Interaction, Jun 2012, Copenhagen, Denmark. pp.111-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi et comment exploiter la modélisation des tâches opérateurs dans les systèmes critiques : Application à la déclaration d’incidents et à l’opération des systèmes de commande et contrôles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique RTRA - FHAE : Facteurs Humains pour la Sécurité Aéronautique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISAE, Toulouse; UT2J, Toulouse, Mar 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Complementary Models-Based Approaches for Representing and Analysing ATM Systems' Variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Pasquini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Ragosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Application and Theory of Automation in Command and Control Systems (ATACCS 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, London, United Kingdom. pp.146-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Issues with Interaction Design and Implementation in the Context of Autonomous Interactive Critical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Ragosta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on End-user Interactions with Intelligent and Autonomous Systems @ CHI 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM SIGCHI, May 2012, Austin, Texas, United States. pp.25-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Design Process for Exhibiting Design Choices and Trade-Offs in (Potentially) Conflicting User Interface Guidelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llúcia Masip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toni Granollers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Human-Centered Software Engineering (HCSE 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Toulouse, France. pp.53-71, </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-34347-6_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Task Models as a Central Artifact for Designing, Building and Operating Safe, Usable and Reliable Interactive and (partly-)Autonomous Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th annual conference of the European Association of Cognitive Ergonomics (ECCE 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Edinbugrh, Scotland, United Kingdom. pp.(electronic medium)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usability Evaluation: Commonalities and Discrepancies in Games and Safety Critical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Bernhaupt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on HCI Design and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Limassol, Cyprus. pp.45--53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextual Help for Supporting Critical Systems' Operators: Application to Space Ground Segments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Activity Context Representation: Techniques and Languages @ AAAI 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AAAI : Association for the Advancement of Artificial Intelligence, Aug 2011, San Francisco, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIG: Engineering Automation in Interactive Critical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Bernhaupt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Feary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 2011 annual conference extended abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Vancouver, United States. pp.69, </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1979742.1979524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuring and Composition Mechanisms to Address Scalability Issues in Task Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Human-Computer Interaction (INTERACT 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Lisbon, Portugal. pp.589-609, </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23765-2_40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UsiXML Concrete Behaviour with a Formal Description Technique for Interactive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP WG 2.7/13.4 Workshop on User Interface Description Languages (UIDL 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP: International Federation for Information Processing, Sep 2011, Lisbonne, Portugal. pp.(electronic medium)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Based Training: An Approach Supporting Operability of Critical Interactive Systems: Application to Satellite Ground Segments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Poupart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Conference Engineering Interactive Computing Systems (EICS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM Special Interest Group on Computer-Human Interaction, Jun 2011, Pise, Italy. pp.589-609, </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1996461.1996495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Task-Model Based Assessment of Automation Levels: Application to Space Ground Segments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Ragosta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Systems, Man and Cybernetics (SMC 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Anchorage, AK, United States. pp.3267-3273, </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSMC.2011.6084173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Gaming Research and Practice in the Design of User Interface of (partly)-Autonomous Safety-Critical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Bernhaupt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Montesano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Application and Theory of Automation in Command and Control Systems (ATACCS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Barcelona, Spain. pp.41-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tool Supported Model-based Approach for Engineering Usability Evaluation of Interaction Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd ACM SIGCHI Conference Engineering Interactive Computing Systems (EICS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM SIGCHI (Special Interest Group on Computer-Human Interaction); IFIP WG 2.7/13.4 (International Federation for Information Processing), Jun 2011, Pise, Italy. pp.21-30, </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1996461.1996490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Checking Widgets for Interactive Cockpits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne Tankeu Choitat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Deleris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Workshop on Dependable Computing (EWDC 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Pisa, Italy. pp.34-42, </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1978582.1978592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Tasks and Systems Models as a Tool for Specifying and Assessing Automation Designs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Ragosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Application and Theory of Automation in Command and Control Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Barcelone, Spain. pp.50-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System Performance under Automation Degradation (WP-E project SPAD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Hollnagel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Pasquini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Ragosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First SESAR Innovation Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Checking Components for Dependable Interactive Cockpits Using Formal Description Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne Tankeu Choitat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Deleris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Pacific Rim International Symposium on Dependable Computing (PRDC 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Pasadena, California, United States. pp.164-173, </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PRDC.2011.28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Models Based Development Process for Critical Interactive Systems Integrating Formal and Informal Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP WG 2.7/13.4 Workshop on Combining Models and Design for interactive systems (ComDeisMoto 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Automation in Interactive Critical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Bernhaupt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Faery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Human-Computer Interaction (CHI 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Vancouver, BC, Canada. pp.1345-1349, </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1979742.1979524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défis pour les Approches Formelles pour l’Ingénierie des Systèmes Interactifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées Francophones Modèles Formels de l'Interaction (MFI 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Lannion, France. pp.293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche à base de modèles pour l'ingénierie logicielle de techniques d'interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ladry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Conference on l'Interaction Homme-Machine (IHM 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SIGCHI, Sep 2010, Luxembourg, Luxembourg. pp.81-88, </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1941007.1941019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DREAMER : a Design Rationale Environment for Argumentation, Modeling and Engineering Requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Conversy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th ACM international conference on Design of Communication (SIGDOC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SIGDOC, Sep 2010, São Carlos / São Paulo, Brazil. pp.73-80, </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1878450.1878463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Modelling: An Integrated Environment Supporting Co-Execution of Tasks and Systems Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ladry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd ACM SIGCHI symposium on Engineering interactive computing systems (EICS 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM SIGCHI : Special Interest Group on Computer-Human Interaction, Jun 2010, Berlin, Germany. pp.165-174, </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1822018.1822043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedding Requirements in Design Rationale to Deal Explicitely with User eXperience and Usability in an “intensive” Model-Based Development Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ladry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Model Driven Development of Advanced User Interfaces 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Atlanta, Georgia, United States. pp.29-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Approach for Assessing both Usability and Dependability of Interactive Systems: Application to Interactive Cockpits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne Tankeu Choitat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Human-Computer Interaction in Aeronautics (HCI'Aero 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Floride, France. pp.120-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Interactive Systems neither Interaction nor Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI Congreso Internacional de Interacción Persona-Ordenador (CEDI 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Asociación Interacción Persona-Ordenador (AIPO); Centro de Investigación en Métodos de Producción de Software (ProS), Universidad Politécnica de Valencia; Grupo de Investigación en Especificación, Desarrollo y Evolución del Software (GEDES), Universidad de Granada, Sep 2010, Valencia, Spain. pp.5-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desafios para Programas de Mestrado em Interação Humano-Computador (IHC): a experiência do M2IHM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simpósio de Fatores Humanos em Sistemas Computacionais (IHC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Belo Horizonte, Brazil. pp.71-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A formal approach supporting effective and efficient training program for improving operators reliability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Safety and Reliability for managing Risk (ESREL 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESRA : European Safety and Reliability Association, Sep 2010, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Based Usability Evaluation and Analysis of Interactive Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ladry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Model Driven Development of Advanced User Interfaces (MDDAUI 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Atlanta, Georgia, France. pp.21-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Formal Approach Supporting the Comparative Predictive Assessment of the Interruption-Tolerance of Interactive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ladry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice H. ter Beek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Faconti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st ACM SIGCHI symposium on Engineering interactive computing systems (EICS 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM Special Interest Group on Computer-Human Interaction, Jul 2009, Pittsburgh, France. pp.211-220, </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1570433.1570473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An operator-centered, model-based framework for ground segment design, supporting training and operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Steere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Poupart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ground System Architectures Workshop (GSAW 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Torrance, California, France. pp.(electronic medium)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond bi-polinisation: embedding Safety Engineering and Reliability Engineering along with Usability and Software Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Workshop on Software and Usability Engineering Cross-Pollination: Usability Evaluation of Advanced Interfaces @ INTERACT (EVAL 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP WG 13.2, Aug 2009, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Description Techniques to Support the Design, Construction and Evaluation of Fusion Engines for SURE (Safe Usable, Reliable and Evolvable) Multimodal Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ladry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Multimodal Interfaces - Workshop on Machine Learning for Multi-modal Interaction (ICMI-MLMI 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SIGCHI : ACM Special Interest Group on Computer-Human Interaction, Nov 2009, Cambridge, Massachusetts, France. pp.135-142, </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1647314.1647347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Modelling of Incidents and Accidents as a Means for Enriching Training Material for Satellite Control Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Basnyat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Bernhaupt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Poupart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety and Reliability for managing Risk Conference (ESREL 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Valencia, Spain. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience of Interaction Techniques to Interrupts: A Formal Model-based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice H. ter Beek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Faconti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieke Massink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFIP TC 13 International Conference on Human-Computer Interaction (INTERACT 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP: International Federation for Information Processing, Aug 2009, Uppsala, Sweden. pp.494-509, </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-03655-2_56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion Engines for Input Multimodal Interfaces: a Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Nigay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vanderdonckt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMI '09: Proceedings of the 11th international conference on Multimodal interfaces, November 2-6, Cambridge, MA, USA. ACM.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Cambridge, United States. pp.153-160, </w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1647314.1647343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion Engines for Multimodal Interfaces: a survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Nigay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vanderdonckt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Multimodal Interfaces- Workshop on Machine Learning for Multi-modal Interaction (ICMI-MLMI 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Cambridge, Massachusetts, France. pp.111-118, </w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1647314.1647343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the usability of open verifiable e-voting systems: a trial with the system Prêt à Voter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Bernhaupt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lundin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kieran Leach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on eGovernment and eGovernance (IceGov 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Interantional Satellite and Cable Opertor (TURKSAT); Social Sciences Research Society (SoSReS), Mar 2009, Ankara, Turkey. pp.281-296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaining assurance in a voter-verifiable voting system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenio Alberdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Strigini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kieran Leach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Dependability (DEPEND 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Athens Vouliagmeni, Greece. pp.99-104, </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DEPEND.2009.21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Fidelity Prototyping of Interactive Systems can be Formal too</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ladry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barboni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Human-Computer Interaction. New Trends (HCI 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, San Diego, CA, France. pp.21-30, </w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02574-7_75⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une Approche Formelle pour l'Evaluation de la Tolérance aux Interruptions des Système Interactifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ladry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Conférence Francophone sur l'Interaction Homme-Machine: L'interaction au sommet (IHM 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM : Association Francophone d'Interaction Humain-Machine, Oct 2009, Grenoble, France. pp.141-150, </w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1629826.1629848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Offline interoperability, cost reduction and reliability for operational procedure using meta-modeling technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Poupart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Percebois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bazex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Space Operations (SpaceOps 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Heidelberg, Germany. pp.(electronic medium), </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2008-3267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The FAERUS Project: Formal Analysis of Evolving Resilient Usable Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Faconti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Harrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieke Massink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Dependable Computing Conference (EDCC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Kaunaas, Lithuania. pp.11-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Architecture and a Formal Description Technique for User Interaction Reconfiguration of Safety Critical Interactive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ladry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Basnyat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Design, Specification, and Verification of Interactive Systems (DSV-IS 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Kingston, Ontario, Canada. pp.208-224, </w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-70569-7_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond usability for safety critical systems: How to be SURE (safe, usable, reliable, and evolvable)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Basnyat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Bernhaupt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Laurids Boring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris W. Jonhson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International Conference on Human Factors in Computing Systems (CHI 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, San Jose, California, France. pp.2133-2136, </w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1240866.1240966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Formal Approach for User Interaction Reconfiguration of Safety Critical Interactive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Basnyat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Computer Safety, Reliability and Security (SAFECOMP 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Newscastle, United Kingdom. pp.373-386, </w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-87698-4_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AROVE-v: Assessing the resilience of open verifiable E-voting systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Bernhaupt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenio Alberdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Strigini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Dependable Computing Conference (EDCC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Kaunas, Lithuania. pp.(electronic medium)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealing with Reliability and Evolvability in Description Techniques for Next Generation User Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ladry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Basnyat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on User Interface Description Languages for Next Generation User Interfaces @ CHI 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DREAM & TEAM: A Tool and a Notation Supporting Exploration of Options and Traceability of Choices for Safety Critical Interactive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFIP TC 13 International Conference on Human-Computer Interaction (INTERACT 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP Technical Committee 13 on Huma-Computer Interaction; IFIP International Federation for Information Processing, Sep 2007, Rio de Janeiro, Brazil. pp.525-540, </w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-74800-7_48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Formal Description Technique for the Behavioural Description of Interactive Applications Compliant with ARINC Specification 661</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Basnyat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Industrial Embedded Systems 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Lisbon, Portugal. pp.250-257, </w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SIES.2007.4297342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usability Study of Multi-Modal Interfaces using Eye-Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Bernhaupt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFIP TC 13 International Conference on Human-Computer Interaction (INTERACT 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP International Federation for Information Processing, Sep 2007, Rio de Janeiro, Brazil. pp.412-424, </w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-74800-7_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based Framework for Addressing Diversity, Usability and Reliability for Safety Critical Interactive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ladry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IET International Conference on System Safety 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IET: Institution of Engineering and Technology, Oct 2008, London, United Kingdom. pp.38-43, </w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/cp:20070438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving modularity of interactive software with the MDPC Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Conversy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Working Conference on Engineering Interactive Systems (EIS 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Salamanca, Spain. pp.321-338, </w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-92698-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Benefit of Synergistic Model-based Approach for Safety Critical Interactive System Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Mistrzyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Task Models and Diagrams for User Interface Design (TAMODIA 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Toulouse, France. pp.140-154, </w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-77222-4_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Interactive Systems Usability using Formal Description Techniques: Application to HealthCare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Basnyat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Symposium of the Workgroup Human-Computer Interaction and Usability Engineering of the Austrian Computer Society (USAB 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Austrian Computer Society, Nov 2007, Graz, Austria. pp.21-40, </w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-76805-0_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based engineering of widgets, user applications and servers compliant with ARINC 661 specification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Conversy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th conference on Design Specification and Verification of Interactive Systems (DSVIS 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Dublin, Ireland. pp.25-38, </w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-69554-7_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Barrier-Approach to Inform Model-Based Design of Safety-Critical Interactive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastiaan Schupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Basnyat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wright</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of the ISSA Research Section Design process and human factors integration: Optimising company performances 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Social Security Association (ISSA), Mar 2006, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing Interactive Software: a Challenge for Usability and Reliability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Bernhaupt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ron Boring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Johnson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Conference on Human Factors in Computing Systems (CHI 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM Special Interest Group on Testing Interactive Software, Apr 2006, Montréal, Canada. pp.748-751, </w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1125451.1189335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Usability Evaluation of Multimodal Man-Machine Interfaces for Space Ground Segment Applications Using Petri net Based Formal Specification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Bernhaupt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Ould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Space Operations (SpaceOps 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Institute of Aeronautics and Astronautics (AIAA), Jun 2006, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2006-5657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Communication Breakdowns for eHealth Systems Design (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlena Tavena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Basnyat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effie Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Nordic Conference on eHealth and Telemedicine 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Helsinki, Finland. pp.212-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing Issues Raised by the Exploitation of Formal Specification Techniques for Interactive Cockpit Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Basnyat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Human-Computer Interaction in Aeronautics (HCI-Aero 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Seattle, USA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software hazards and barriers for informing the design of safety-critical interactive systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Basnyat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Safety and Reliability for managing Risk (ESREL 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Estoril, Portugal. pp.257-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redesigning an Interactive Safety-Critical System to Prevent an Accident from Reoccurring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Basnyat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Chozos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th European Annual Conference on Human Decision Making and Manual Control (EAM 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending the Boundaries of Model-Based Development to Account for Errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Basnyat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bastide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Model Driven Development of Advanced User Interfaces (MDDAUI 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM; IEEE, Oct 2005, Montego bay, Jamaica. </w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.4181.6007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we Rationalise the Design and Construction of Air Traffic Management Systems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bastide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Human-Computer Interaction (HCI 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Las Vegas, France. pp.CDRom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What User Interface Tools are needed for Safety Critical Interactive Systems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bastide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2005 Workshop : The Future of User Interface Design Tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Portland, Oregon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the Maturation of IT Usability Evaluation (MAUSE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effie L-C. Law</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ebba Hvannberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Cockton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique L. Scapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFIP TC13 International Conference on Human-Computer Interaction (INTERACT 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP: International Federation for Information Processing, Sep 2005, Roma, Italy. pp.1134-1137, </w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11555261_122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Task Pattern Approach to Incorporate User Deviation in Task Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Basnyat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st ADVISES Young Researchers Workshop (Advises 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Liege, Belgium. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03664725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Formal Description of Multimodal Interaction Techniques for Immersive Virtual Reality Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bastide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Schyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP TC 13 International Conference on Human-Computer Interaction (INTERACT 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP TC 13, Sep 2005, Rome, Italy. pp.170-183, </w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11555261_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Intuition through Formal Specification of the User Interface for Military Aircraft Cockpit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bastide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Human-Computer Interaction (HCI 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Las Vegas, Nevada, France. pp.CDRom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incident and Accident Investigation Techniques to Inform Model-Based Design of Safety-Critical Interactive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Basnyat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Chozos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Workshop on Design, Specification and Verification of Interactive Systems (DSVIS 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Newcastle upon Tyne, United Kingdom. pp.51-66, </w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11752707_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity of Design in Safety Critical Interactive Systems:Gathering, Refining, Formalizing Multi-Type and Multi-Source Information while Ensuring Consistency, Reliability, Efficiency and Error-Tolerance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Basnyat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop on Complexity in Design and Engineering 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Glasgow, United Kingdom. pp.56-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Kind of Verification of Formal Navigation Modelling for Reliable and Usable Web Applications?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Farenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Research Network (IRN Neutrino 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Neutrino (CNRS et CEA), Mar 2005, Valencia, Spain. pp.33-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Task Patterns For Taking Into Account In An Efficient And Systematic Way Both Standard And Erroneous User Behaviours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Basnyat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Working Conference on Human Error, Safety and Systems Development (2004) @ IFIP 18th World Computer Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Federation for Information Processing (IFIP) - Technical Committee on Human–Computer Interaction (IFIP TC13) / Working Group 13.5, Aug 2004, Toulouse, France. pp.109-130, </w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/1-4020-8153-7_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03664727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SWCEditor: A Model-based Tool for interactive Modelling of Web Navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Farenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Computer-Aided Design of User Interfaces (CADUI 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Madeira Island, Portugal. pp.55-56, </w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/1-4020-3304-4_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03664728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal and 3D Graphic Man Machine Interfaces to improve Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Ould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Schyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bastide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space OPS 2004 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AAAI : American Institute of Aeronautics and Astronautics, May 2004, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2004-727-500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03664734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tasks and Scenario-based Evaluation of Information Visualization Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Dal Sasso Freitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd annual conference on Task models and diagrams (TAMODIA 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Prague, Czech Republic. pp.165-172, </w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1045446.1045475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03664729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive Handling of Temporal Issues in Tasks Models: What is needed and How to Support it?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop of The Temporal Aspects Of Work For HCI @ CHI 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Vienna, Austria. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03664726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model-Based Approach for Real-Time Embedded Multimodal Systems in Military Aircrafts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bastide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Schyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dragicevic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th international conference on Multimodal interfaces (ICMI 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, State College, Pen, USA, France. pp.243-250, </w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1027933.1027974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03664733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Very-High-Fidelity Prototyping for both Presentation and Dialogue Parts of Multimodal Interactive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dragicevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Schyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bastide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP Working Conference on Engineering for Human-Computer Interaction (EHCI 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Federation for Information Processing (IFIP), Jul 2004, Hamburg, Germany. pp.179-199, </w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11431879_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03664732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Formal Description Technique for the Behavioural Description of Interactive Applications Compliant with ARINC 661 Specification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bastide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Human-Computer Interaction in Aeronautics (HCI Aéro 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Toulouse, France. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03664731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petri Net Centered versus User Centered Petri Nets Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bastide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Workshop on Algorithms and Tools for. Petri Nets (AWPN 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Eichstätt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03664736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model-Based Approach for Engineering Multimodal Interactive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Schyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP TC13 International Conference on Human-Computer Interaction (INTERACT 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP TC13, Sep 2003, Zurich, Switzerland. pp.543-550</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03664744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usando Modelagem Formal para Especificar Interação em Ambientes Virtuais: Por que?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Porcher Nedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Dal Sasso Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Schyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Virtual and Augmented Reality (SVR 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SBC (The Brazilian Computing Society), Oct 2003, Ribeirão Preto, Brazil. pp.81-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03664741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">StateWebCharts: A Formal Description Technique Dedicated to Navigation Modelling of Web Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Workshop on Interactive Systems. Design, Specification, and Verification (DSV-IS 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Funchal, Portugal. pp.61-76, </w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-39929-2_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03664737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UML for Interactive Systems: What is Missing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bastide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Software Engineering and Human-Computer Interaction (WSEH 2003) @ INTERACT 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Zürich, Switzerland. pp.96-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03664742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Generation of Interactive Systems: Why A Task Model is not Enough</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bastide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Human-Computer (HCI 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Creta, Greece. pp.198-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03664738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description Formelle d'une Technique d'Interaction Multimodale dans une Application de Réalité Virtuelle Immersive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Schyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Porcher Nedel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Conference on l'Interaction Homme-Machine (IHM 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM: Association Francophone d'Interaction Humain-Machine, Nov 2003, Caen, France. pp.150-157, </w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1063669.1063690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03664743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic Use of Visualisation Technique and Web Navigation Model for Information Space Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Dal Sasso Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Cava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Human-Computer (HCI 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Creta, Greece. pp.1091-1095</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03664739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Formal Description Technique for Fusion Mechanisms of Multimodal Interactive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Schyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Multimodal Resources and Multimodal Systems (2002) In association with LEREC 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELRA, Jun 2002, Las Palmas, Spain. pp.63-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de performance et modéles de Tâches comme support à la conception rationnelle des systèmes interactifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème conférence francophone en Interaction Homme Machine (IHM 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Poitiers, France. pp.17-24, </w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/777005.777009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Evaluation as a Tool for Quantitative Assessment of Complexity of Interactive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bastide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshop on Interactive Systems: Design, Specification, and Verification (DSV-IS 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Rostock, Germany. pp.208-222, </w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-36235-5_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconciling Safety and Usability Concerns through Formal Specification-based Development Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bastide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Human-Computer Interaction in Aeronautics 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Cambridge, Massachussets, France. pp.23-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Based Interactive Prototyping of Highly Interactive Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bastide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Computer-Aided Design of User Interfaces (CADUI 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Valenciennes, France. pp.205-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Evaluation for the Web: How Improve Navigation Guidelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Farenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Automated Testing in ACM Conference on Computer-Human Interaction (CHI 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, Minneapolis, USA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une démarche structurée pour la conception et l'évaluation d'applications Web par l'exploitation synergique des modèles de tâche et de navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Farenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Conférence Francophone sur l'Interaction Homme-Machine (IHM 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Poitiers, France. pp.153-160, </w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/777005.777026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model-Based Tool for Interactive Prototyping of Highly Interactive Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bastide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference International on Human Factors in Computing Systems (CHI 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, Minneapolis, Minnesota, France. pp.516-517, </w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/506443.506457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Task-Based Assessment of Web Navigation Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Farenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Pimenta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Task Models and Diagrams for User Interface Design (TAMODIA 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM SIGCHI, Jul 2002, Bucarest, Romania. pp.161-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Navigation for Web Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Farenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bastide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the BCS-HCI Group jointly with Annual Conference of AFIHM 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BCS-HCI Group, Sep 2001, Lille, France. pp.43-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avaliação da Navegação de Interfaces Web a partir de Modelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Farenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Pimenta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Workshop on Human Factors in Computer Systems (IHC 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade Federal de Santa Catarina (UFSC), Oct 2001, Florianopolis, SC, Brazil. pp.48-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a General Guidance and Support Tool for Usability Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Farenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique L. Scapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on on Human-Computer Interaction (HCI 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, New Orleans, USA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usability Evaluation Methods: What is still missing for the Web?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Pimenta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Farenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on on Human-Computer Interaction (HCI 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, New Orleans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tool Suite for Integrating Task and System Models Through Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Paternò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Santoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bastide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Interactive Systems: Design, Specification, and Verification (DSV-IS 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Glasgow, Scotland, United Kingdom. pp.88-113, </w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-45522-1_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Prototyping and Formal Methods as a means for Reconciling Usability and Safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bastide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Sy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Safety and Usability Concerns in Aeronautics (SUCA 2000) @ HCI-Aero 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP WG 13.5, Sep 2000, Toulouse, France. pp.41--47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework for Organizing Web Usability Guidelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Scapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Leulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vanderdonckt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mariage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Conference on Human Factors and the Web (HF Web 2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation des notations de Design Rationale pour une conception justifiée des applications interactives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Farenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Conférence Francophone sur l'Interaction Homme-Machine (IHM 1999)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1999, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'applications ergonomiques : une méthode pour informaticiens et une méthode pour ergonomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Barthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Colloque Ergonomie et informatique avancée (ERGO IA 1994)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1994, Biarritz, France. pp.394-405</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models at Runtime (both Design Time and Operation Time): an HCI view on the Modelling of AMAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fayollas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barboni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Software Tools for Technology Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information visualization for supporting short-term and long-term situation awareness in ground segments monitoring: application to SWOT command and control operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Carayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fayollas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Hubin-Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tortel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Astronautica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 238 (Part A), pp.657-67. </w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actaastro.2025.09.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05261344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Systematic Process to Engineer Dependable Integration of Frame-based Input Devices in a Multimodal Input Chain: Application to Rehabilitation in Healthcare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Carayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Steere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Human-Computer Interaction </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Proceedings of the ACM on Human-Computer Interaction, 8 - EICS (article 259), pp.1--31. </w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3664633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards MBSE engineering dedicated to socio-technical interactive systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barboni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEAS Space Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16, pp.Pages 183-202. </w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12567-024-00536-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04480199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing engagement and well-being of operators working with automation by integrating task models and gameful design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barboni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personal and Ubiquitous Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1--28. </w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00779-023-01783-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Rehabilitation: Blending Two Tool-supported Approaches to Close the Loop from Tasks-based Rehabilitation to Exercises and Back Again</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carayon Axel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Human-Computer Interaction </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (EICS), pp.177. </w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3593229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F3FLUID: A formal framework for developing safety‐critical interactive systems in FLUID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neeraj Kumar Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamine Aït-Ameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Mendil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Méry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Software: Evolution and Process</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 35 (7), pp.e2439. </w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smr.2439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal domain-driven system development in Event-B: Application to interactive critical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Mendil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamine Aït-Ameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neeraj Kumar Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Méry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 135, pp.102798. </w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysarc.2022.102798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche à base de modèles pour l’ingénierie des systèmes interactifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Techniques de l'Ingenieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-h3290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Interactive Computing Systems 2022: Editorial Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Luyten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron John Quigley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Human-Computer Interaction </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, EICS, 6 (EICS), pp.1-3. </w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3532089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Operations-based Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Steere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Human-Computer Interaction </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, ACM Journals, 6 : EICS (Article 164), pp.1-25. </w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3534518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HCI for general aviation: current state and research challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian S. Feger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Ehrentraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Katins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kosch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 (6), pp.60-65. </w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3564040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Annotations: A Generic Framework For Gluing Design Artefacts in Models of Interactive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Hak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Human-Computer Interaction </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, Journal PACM EICS series, 6 (174), pp.Pages 1-36. </w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3535063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based Engineering of Feedforward Usability Function for GUI Widgets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Coppers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Luyten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Vanacken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interacting with Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (1), pp.73-91. </w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/iwcomp/iwab014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Model-Based Software Testing of WIMP Interactive Applications: A Process based on Formal Models and the SQUAMATA Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Canny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Human-Computer Interaction </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (EICS, article 207), pp.1-30. </w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3461729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing and Engineering Interactive Computing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Funk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rong-Hao Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panos Markopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Human-Computer Interaction </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (EICS, article 193), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3457140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Benefits of Using MVC Pattern for Structuring Event-B Models of WIMP Interactive Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neeraj Kumar Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamine Aït-Ameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Geniet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Méry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interacting with Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (1), pp.Pages 92-114. </w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/iwcomp/iwab016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous Models and Modelling Approaches for Engineering of Interactive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamine Aït-Ameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judy Bowen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Weyers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interacting with Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Special Issue: Heterogeneous Models and Modelling Approaches for Engineering of Interactive Systems, 33 (1), pp.1-2. </w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/iwc/iwab005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Task-based Augmented Reality Guidance: Application to the Training of Aircraft Flight Procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Lallai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Loi Zedda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interacting with Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (1), pp.Pages 17-39. </w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/iwcomp/iwab007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting the Analysis of Safety Critical User Interfaces: An Exploration of Three Formal Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Creissac Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fayollas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Harrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Masci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Computer-Human Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (5), pp.1-48. </w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3404199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Issues Related to the Development of a Recommender System in a Critical Context: Application to Interactive Cockpits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Bouzekri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Canny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fayollas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 121, pp.122-141. </w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhcs.2018.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The new SIGCHI EC's values and strategic initiatives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Mentis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cliff Lampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Bernhaupt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anirudha Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan R. Fussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26 (1), pp.84-85. </w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3292013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03498675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing and Demonstrating Tool-Supported Customizable Task Notations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Bouzekri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Cockburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Canny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Human-Computer Interaction </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (12), pp.1-26. </w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3331154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02451043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fortunettes: Feedforward about the Future State of GUI Widgets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Coppers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Luyten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Vanacken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Human-Computer Interaction </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (EICS), pp.article20. </w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3331162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02450988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and evaluation of braced touch for touchscreen input stabilisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy J. G. Cockburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Gutwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Goguey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 122, pp.21-37. </w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhcs.2018.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Evolution of SIGCHI conferences and the future of CHI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loren G. Terveen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Mentis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Quigley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (5), pp.84-85. </w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3264436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolution of SIGCHI conferences and the future of CHI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loren Terveen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Mentis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Quigley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (5), pp.84-85. </w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3264436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A more intelligent test case generation approach through task models manipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Creissac Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fayollas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Human-Computer Interaction </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (EICS, article 9), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3095811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making the field of computing more inclusive.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth F. Churchill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tovi Grossman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerrit van Der Veer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications of the ACM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, vol. 60 (n° 3), pp. 50-59. </w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2993420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Task Model-Based Systematic Analysis of Both System Failures and Human Errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racim Fahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Blanquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fayollas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Human-Machine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 46 (2), pp.243-254. </w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/THMS.2014.2365956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Approach for Assessing Compatibility Between Task Descriptions and Interactive Systems: Application to the Effectiveness of a Flight Control Unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fayollas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">i-com</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (3), </w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/icom-2015-0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-formalism approach for model-based dynamic distribution of user interfaces of critical interactive systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 72 (1), pp.77-99. </w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhcs.2013.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach for supporting distributed user interface orchestration over the Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Firmenich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 72 (n° 1), pp. 53-76. </w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhcs.2013.08.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the Gap between a Behavioural Formal Description Technique and User Interface description language: Enhancing ICO with a Graphical User Interface markup language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Computer Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Special issue on Software Support for User Interface Description Languages (UIDL 2011), 86, Suppl C, pp.3-29. </w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2013.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Cockpits as Critical Applications: a Model-Based and a Fault-Tolerant Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fayollas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Critical Computer-Based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Special Issue on Fault-Tolerant Computer Systems, 4 (3), pp.202-226. </w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJCCBS.2013.058407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing for resilience to hardware failures in interactive systems: A model and simulation-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ladry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Special Issue on Safecomp 2008, 96 (1), pp.38-52. </w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2010.06.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICOs: A model-based user interface description technique dedicated to interactive systems addressing usability, reliability and scalability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Ladry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barboni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Computer-Human Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16 (4), pp.1-56. </w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1614390.1614393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal socio-technical barrier modelling for safety-critical interactive systems design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Basnyat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastiaan Schupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wright</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Special Issue safety in design: Papers selected from the 9th International Conference of French National Research and Safety Institute (INRS), 1-3 March 2006, Nice, France, 45 (2007) (5), pp.545-565. </w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssci.2007.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Approach Integrating two Complementary Model-based Environments for the Construction of Multimodal Interactive Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dragicevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bastide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interacting with Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 18 (5), pp.910-941. </w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.intcom.2006.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Kind of Verification of Formal Navigation Modelling for Reliable and Usable Web Applications?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Farenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Notes in Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Special issue: Proceedings of the International Workshop on Automated Specification and Verification of Web Sites (WWV 2005), 157 (2006) (2), pp.207-211. </w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.entcs.2005.12.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary perspective on accident investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Basnyat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Chozos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Special issue: Complexity in Design and Engineering, 91 (2006) (12), pp.1502-1520. </w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2006.01.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tool-supported design framework for safety critical interactive systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bastide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interacting with Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 15 (3), pp.309-328. </w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0953-5438(03)00011-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03664740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical Guide to Task Modeling with HAMSTERS|XL: Application to Design, Engineering, and Assessment of Interactive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fayollas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Carayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Monsoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Cham. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Human Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 978-3-319-27648-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principles of Task Analysis and Modeling: Understanding Activity, Modeling Tasks, and Analyzing Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barboni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Vanderdonckt; Philippe Palanque; Marco Winckler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Human Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-40, 2022, 978-3-319-27648-9. </w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-27648-9_57-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Classification of Faults Covering the Human-Computer Interaction Loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Cockburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Gutwin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Safety, Reliability, and Security 39th International Conference, SAFECOMP 2020, Lisbon, Portugal, September 16–18, 2020, Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12234, , pp.434-448, 2020, Lecture Notes in Computer Science book series (LNCS), </w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-54549-9_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-RCRAFT Framework for Analysing Automation: Application to SAE J3016 Levels of Driving Automation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Bouzekri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cristina Olaverri-Monreal, Fernando García-Fernández, Rosaldo J. F. Rossetti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Factors in Intelligent Vehicles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, River Publishers, 2020, 9788770222037</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Evaluation of Interactive Systems with Interactive Cooperative Objects Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fayollas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antti Oulasvirta, Per Ola Kristensson, Xiaojun Bi, Andrew Howes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, 2018, 9780198799610</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of the Art on Formal Methods for Interactive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Araujo Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Weyers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judy Bowen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Dix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Weyers, Benjamin; Bowen, Judy; Dix, Alan; Palanque, Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Handbook of Formal Methods in Human-Computer Interaction.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.3--55, 2017, Human–Computer Interaction Series book series (HCIS), 978-3-319-51837-4. </w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-51838-1_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03120285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topics of Formal Methods in HCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judy Bowen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Dix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Weyers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Weyers, Benjamin; Bowen, Judy; Dix, Alan; Palanque, Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Formal Methods in Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.57--64, 2017, Human–Computer Interaction Series book series (HCIS), 978-3-319-51837-4. </w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-51838-1_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealing with Faults During Operations: Beyond Classical Use of Formal Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fayollas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Deleris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Weyers, Benjamin; Bowen, Judy; Dix, Alan; Palanque, Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Handbook of Formal Methods in Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.549--575, 2017, Human–Computer Interaction Series book series (HCIS), 978-3-319-51837-4. </w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-51838-1_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Weyers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Harrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judy Bowen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Dix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Weyers, Benjamin; Bowen, Judy; Dix, Alan; Palanque, Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Formal Methods in Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.89--121, 2017, 978-3319518374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trends and Gaps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Dix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Weyers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judy Bowen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Weyers, Benjamin; Bowen, Judy; Dix, Alan; Palanque, Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Formal Methods in Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.65--88, 2017, Human–Computer Interaction Series, 978-3319518374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting Action Theory as a Framework for Analysis and Design of Formal Methods Approaches: Application to the CIRCUS Integrated Development Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fayollas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racim Fahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Weyers, Benjamin; Bowen, Judy; Dix, Alan; Palanque, Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Handbook of Formal Methods in Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.465--504, 2017, Human–Computer Interaction Series book series (HCIS), 978-3-319-51837-4. </w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-51838-1_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web Augmentation as a Promising Technology for End User Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñigo Aldalur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabio Paternò; Volker Wulf. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Perspectives in End-User Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.433-459, 2017, 978-3-319-60290-5. </w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-60291-2_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing and Assessing Interactive Systems Using Task Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kronbauer, Arthur; Mattos, Ecivaldo; Sampaio, Andreia Libório; Boscarioli, Clodis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Book of Tutorials of the 14th Brazilian Symposium on Human Factors in Computing Systems (IHC 2015), Salvador Brazil, November 3-6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Brazilian Computing Society, pp.29--58, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models as Representations for Supporting the Development of e-Procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Usability in Government Systems: User Experience Design for Citizens and Public Servants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3 (1 : Chapter 19 : Models as Abstract Representations for supporting the development of e-Procedures), </w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MDPI AG, Switzerland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-3, 2012, 978-0-12-391063-9. </w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/admsci3010001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Description Techniques for Human-Machine Interfaces - Model-Based Approaches for the Design and Evaluation of Dependable Usable Interactive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Steere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guy A. Boy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Handbook of Human-Machine Interaction : A Human-Centered Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 978-1315557380. </w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781315557380-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Formal Model-Based Approach for Designing Interruptions-Tolerant Advanced User Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hussmann, Heinrich; Meixner, Gerrit; Zuehlke, Detlef. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model-Driven Development of Advanced User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 340, </w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.143-170, 2011, Studies in Computational Intelligence book series (SCI), 978-3-642-14561-2. </w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-14562-9_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Task Models and System Models as a Bridge between HCI and Sofware Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Seffah, Ahmed; Vanderdonckt, Jean; Desmarais, Michel C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-Centered Software Engineering Software Engineering Models, Patterns and Architectures for HCI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 17, </w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.357-385, 2009, Human-Computer Interaction Series book series (HCIS), 978-1-84800-907-3. </w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-84800-907-3_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Based Evaluation: A New Way to Support Usability Evaluation of Multimodal Interactive Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Bernhaupt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Law, Effie; Hvannberg Ebba; Cockton Gilbert; Vanderdonckt, Jean. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maturing Usability: Quality in Software, Interaction and Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.96-122, 2008, Human-Computer Interaction Series book series (HCIS), </w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-84628-941-5_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From DREAM to Realitiy: Specificities of Interactive Systems Development with respect to Rationale Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bastide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Allen H. Dutoit; Raymond McCall; Ivan Mistrík; Barbara Paech. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rationale Management in Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer-Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.155-172, 2007, 978-3-540-30998-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Rationale for Increasing Profitability of Interactive Systems Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ghaoui, Claude. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Human Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idea Group Reference</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-6, 2006, 978-1591405627</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tool Support for Interactive Prototyping of Safety Critical Interactive Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bastide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude Ghaoui. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Human Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Idea Group Reference Pub, pp.603-608, 2005, 1-59140-562-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notations en IHM pour une modélisation synergique des tâches et du système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bastide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boy, Guy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie cognitive - IHM et cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2ème partie : Développement centré sur l'homme., </w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Traité des sciences cognitives, 978-2746205710</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Interactive Computer Systems. EICS 2023 International Workshops and Doctoral Consortium : Swansea, UK, June 26-27, 2023, Selected Papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Harrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Micallef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albrecht Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EICS 2023 - 15th ACM SIGCHI Symposium on Engineering Interactive Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LNCS-14517, Springer Nature Switzerland, pp.I--XIV, 1--224, 2024, Lecture Notes in Computer Science, 978-3-031-59234-8. </w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-59235-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigorous State-Based Methods - 9th International Conference, ABZ 2023, Nancy, France, May 30 - June 2, 2023, Proceedings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Glässer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Creissac Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Méry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14010, Springer Nature Switzerland, 2023, 978-3-031-33162-6. </w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-33163-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AutomationXP 2023: Intervening, Teaming, Delegating - Creating Engaging Automation Experiences, Proceedings of the Workshop on Intervening, Teaming, Delegating, co-located with the ACM CHI 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Fröhlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Baldauf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virpi Roto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Paternò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3394, ceur-ws.org, 2023, CEUR Workshop Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EICS '21: Companion of the 2021 ACM SIGCHI Symposium on Engineering Interactive Computing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGCHI Symposium on Engineering Interactive Computing Systems (EICS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eindhoven (virtual), Netherlands. </w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACM: Association for Computing Machinery, New York</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-1-4503-8449-0. </w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3459926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the Workshop on Automation Experience across Domains co-located with the ACM Conference on Human Factors in Computing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Fröhlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Baldauf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virpi Roto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Meneweger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Fröhlich; Matthias Baldauf; Philippe Palanque; Virpi Roto; Thomas Meneweger; Manfred Tscheligi; Zoe Becerra; Fabio Paternó. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Automation Experience across Domains co-located with the ACM Conference on Human Factors in Computing Systems (CHI 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Honolulu, Hawaii, United States. 2700, </w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CEUR Workshop Proceedings: Free Open-Access Proceedings for Scientific Conferences and Workshops, RWTH Aachen University</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of 15th International Conference on Human Computer Interaction, Cluj-Napoca, 26/09/18 - 26/09/19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Sabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sabou, Adrian; Palanque, Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Human Computer Interaction - RoCHI 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Cluj-Napoca, Romania. </w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrix Rom, Bucharest, Romania; ACM SIGCHI (Special Interest Group for Human Computer Interaction) Romania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATACCS '15: Proceedings of the 5th International Conference on Application and Theory of Automation in Command and Control Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Feary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Feuerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Gonzalez Rechea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Javier Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Application and Theory of Automation in Command and Control Systems (ATACCS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM : Association for Computing Machinery, New York, 2015, 978-1-4503-3562-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATACCS '13: Proceedings of the 3rd International Conference on Application and Theory of Automation in Command and Control Systems, Naples, Italy, 28-30 may 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Brat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Moccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Pasquini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brat, Guillaume; Garcia, Eduardo; Moccia, Antonio; Palanque, Philippe; Pasquini, Alberto; Saez, Francisco; Winckler, Marco Antonio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Application and Theory of Automation in Command and Control Systems (ATACCS 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Naples, Italy. </w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACM: Association for Computing Machinery, New York</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 978-1-4503-2249-2. </w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2494493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATACCS '12: 2nd International Conference on Application and Theory of Automation in Command and Control Systems, London, UK, May 29-31 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Washington Yotto Ochieng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Javier Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Garcia, Eduardo; Johnson, Chris; Ochieng, Washington Yotto; Palanque, Philippe; Saez, Francisco; Vilaplana Miguel Angel; Winckler, Marco Antonio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Application and Theory of Automation in Command and Control Systems (ATACCS 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRIT : Institut en Recherche Informatique de Toulouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 978-2-917490-20-4. </w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5555/2325676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 1st International Conference on Application and Theory of Automation in Command and Control Systems (ATACCS 2011) May 26-27, 2011, Barcelona, Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnab Majumdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Pasquini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Garcia, Eduardo; Majumdar, Arnab; Palanque, Philippe; Pasquini, Alberto; Saez, Francisco; Winckler, Marco Antonio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Application and Theory of Automation in Command and Control Systems (ATACCS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Barcelone, Spain. </w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRIT Press, Toulouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 188 p., 2011, 978-1-4503-1506-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Computer Interaction - INTERACT 2011: 13th IFIP TC 13 International Conference, Lisbon, Portugal, September 5-9, 2011, Proceedings, 4 vol. : Part I à IV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquim Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Jardim Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Campos, Pedro; Graham, Nicholas; Jorge, Joaquim; Nuno, Nunes; Palanque, Philippe; Winckler, Marco Antonio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IFIP TC13 International Conference on Human-Computer Interaction (INTERACT 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Lisbon, Portugal. 6946 à 6949 (Part 1 à 4), </w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Lecture Notes in Computer Science (LNCS), ‎978-3642237737 ; 978-3642237706 ; 978-3642237645 ; 978-3642237676</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Computer Interaction – INTERACT 2011: 13th IFIP TC 13 International Conference, Lisbon, Portugal, September 5-9, 2011, Proceedings, Part IV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquim Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nunes Nuno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Campos, Pedro; Graham, Nicholas; Jorge, Joaquim; Nuno, Nunes; Palanque, Philippe; Winckler, Marco Antonio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IFIP TC13 International Conference on Human-Computer Interaction (INTERACT 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Lisbon, Portugal. 6949, </w:t></w:r><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.Part 4, 2011, Lecture Notes in Computer Science book series (LNCS), </w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23768-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Error, Safety and Systems Development: 7th IFIP WG 13.5 Working Conference, HESSD 2009, Brussels, Belgium, September 23-25, 2009, Revised Selected Papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vanderdonckt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Palanque, Philippe; Vanderdonckt, Jean; Winckler, Marco Antonio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IFIP WG 13.5 Working Conference on Human Error, Safety and Systems Development (HESSD 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Brussels, Belgium. 5962, </w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer-Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Lecture Notes in Computer Science book series (LNCS), 978-3-642-11749-7. </w:t></w:r><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-11750-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Task Models and Diagrams for User Interface Design: 8th International Workshop, TAMODIA 2009, Brussels, Belgium, September 23-25, 2009, Revised Selected Papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David England</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vanderdonckt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wilde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">England, David; Palanque, Philippe; Vanderdonckt, Jean; Wilde, Peter. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Task Models and Diagrams for User Interface Design (TAMODIA 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Brussels, Belgium. 5963, </w:t></w:r><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer-Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Lecture Notes in Computer Science book series (LNCS), 978-3-642-11796-1. </w:t></w:r><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-11797-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Computer Interaction – INTERACT 2009: 12th IFIP TC 13 International Conference, Uppsala, Sweden, August 24-28, 2009, Proceedings, Part I and Part 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Gulliksen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Kotzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Oestreicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gross, Tom; Gulliksen, Jan; Kotze, Paula; Oestreicher, Lars; Palanque, Philippe; Prates, Raquel Oliveira; Winckler, Marco Antonio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th TC13 IFIP Conference on Human-Computer Interaction (INTERACT 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Uppsala, Sweden. 5726 et 5727, </w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Lecture Notes in Computer Science book series (LNCS), 978-3-642-03654-5 et 978-3-642-03657-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Systems. Design, Specification, and Verification: 15th International Workshop, DSV-IS 2008 Kingston, Canada, July 16-18, 2008 Revised Papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.C. Nicholas Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Graham, T.C. Nicholas; Palanque, Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Workshop on Interactive Systems: Design, Specification, and Verification (DSV-IS 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Kingston, Canada. </w:t></w:r><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer-Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 978-3-540-70568-0. </w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-70569-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Interactive Systems: EIS 2007 Joint Working Conferences EHCI 2007, DSV-IS 2007, HCSE 2007, Salamanca, Spain, March 22-24, 2007. Selected Papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Gulliksen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morton Borup Harning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerrit van Der Veer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Wesson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gulliksen, Jan; Harning, Morten; Palanque, Philippe; Van Der Veer, Gerrit; Wesson, Janet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International conference DSV-IS 2007 and EIS 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Salamanca, Spain. 4940, </w:t></w:r><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer-Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Lecture Notes in Computer Science book series (LNCS), 978-3-540-92697-9. </w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-92698-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Computer Interaction – INTERACT 2007: 11th IFIP TC 13 International Conference, Rio de Janeiro, Brazil, September 10-14, 2007, Proceedings, Part II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Baranauskas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Abascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone D. J. Barbosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baranauskas, Cecilia; Palanque, Philippe; Abascal, Julio; Barbosa, Simone D. J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFIP TC 13 International Conference on Human-Computer Interaction (INTERACT 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Rio de Janeiro, Brazil. 4662, </w:t></w:r><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer-Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Lecture Notes in Computer Science (LNCS), 978-3-540-74799-4. </w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-74800-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Computer Interaction - INTERACT 2007: 11th IFIP TC 13 International Conference, Rio de Janeiro, Brazil, September 10-14, 2007, Proceedings, Part I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Baranauskas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Abascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone D. J. Barbosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baranauskas, Cecilia; Palanque, Philippe; Abascal, Julio; Barbosa, Simone D. J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFIP TC 13 International Conference on Human-Computer Interaction (INTERACT 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Rio de Janeiro, Brazil. 4662 (Part 1), </w:t></w:r><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer-Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Lecture Notes in Computer Science book series (LNCS), 978-3540747949. </w:t></w:r><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-74796-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Task Models and Diagrams for User Interface Design: 6th International Workshop, TAMODIA 2007, Toulouse, France, November 7-9, 2007 Proceedings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Winckler, Marco Antonio; Johnson, Hilary; Palanque, Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Task Models and Diagrams for User Interface Design (TAMODIA 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Toulouse, France. 4849, </w:t></w:r><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer-Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Lecture Notes in Computer Science book series (LNCS), 978-3-540-77222-4. </w:t></w:r><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-77222-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Human Computer Interaction and Interactive Systems : Joint Working Conferences EHCI-DSVIS 2004 Hamburg, Germany, July 11-13, 2004, Revised Selected Papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bastide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Roth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bastide, Rémi; Palanque, Philippe; Roth, Jörg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFIP Working Conference on Engineering for Human-Computer Interaction, Jointly with The 11th International Workshop on Design, Specification and Verification of Interactive Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Hamburg, Germany. 3425, </w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Lecture Notes in Computer Science (LNCS), 978-3-540-26097-4. </w:t></w:r><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/b136790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TAMODIA '04: Proceedings of the 3rd annual conference on Task models and diagrams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Slavik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Slavik, Pavel; Palanque, Philippe; Winckler, Marco Antonio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Task Models and Diagrams for User Interface Design (TAMODIA 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACM : Association for Computing Machinery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 978-1-59593-000-2. </w:t></w:r><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1045446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03664730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Error, Safety and Systems Development: IFIP 18th World Computer Congress TC13 / WG13.5 7th Working Conference on Human Error, Safety and Systems Development 22–27 August 2004 Toulouse, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Palanque, Philippe; Johnson, Chris. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP 18th World Computer Congress TC13 / WG13.5 and 7th Working Conference on Human Error, Safety and Systems Development (HESSD 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 152, </w:t></w:r><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer New York, NY</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, XVIII, 322 p., 2004, IFIP Advances in Information and Communication Technology book series, 978-1-4419-5487-9. </w:t></w:r><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/b98984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03664735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">People and Computers XVII - Designing for Society: Proceedings of HCI 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eamonn O'Neill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Johnson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">O'Neill, Eamonn; Palanque, Philippe; Johnson, Peter. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th annual Human Computer Interaction Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Bath, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 978-1-85233-766-7. </w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4471-3754-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AutomationXP 2021: Automation Experience at the Workplace 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Baldauf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Fröhlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadan Sadeghian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virpi Roto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Automation Experience at the Workplace, co-located with the ACM Conference on Human Factors in Computing Systems (CHI 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Yokohama (virtual), Japan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEUR Workshop Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2905, pp.1-180, 2021, ISSN: 1613-0073</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Centered Software Engineering - 7th IFIP WG 13.2 International Working Conference, HCSE 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Bogdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kati Kuusinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Larusdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bogdan, Cristian; Kuusinen, Kati; Larusdottir, Marta; Palanque, Philippe; Winckler, Marco Antonio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IFIP WG 13.2 International Working Conference - HCSE 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Nice Sophia Antipolis, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11262, 2019, Human-Centered Software Engineering, 978-3030059088</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Computer Interaction - INTERACT 2015 - 15th IFIP TC 13 International Conference, Bamberg, Germany, September 14-18, 2015, Proceedings, Part I à IV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Abascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone D. J. Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko Fetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abascal, Julio; Barbosa, Simone D. J.; Fetter, Mirko; Gross, Tom; Palanque, Philippe; Winckler, Marco Antonio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IFIP TC.13 International Conference on Human-Computer Interaction (INTERACT 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bamberg, Germany. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9297 à 9299, 2015, Lecture Notes in Computer Science book series (LNCS) - IFIP-LNCS Volumes, </w:t></w:r><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-22701-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Centered Software Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Bogdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kati Kuusinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Larusdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, LNCS-11262, 2019, Lecture Notes in Computer Science, 978-3-030-05908-8. </w:t></w:r><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-05909-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Handbook of Formal Methods in Human-Computer Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Weyers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judy Bowen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Dix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Weyers, Benjamin; Bowen, Judy; Dix, Alan; Palanque, Philippe. </w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Human–Computer Interaction Series, 978-3319518374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Centered and Error-Resilient Systems Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Bogdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Gulliksen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Sauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Forbrig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, LNCS-9856, 2016, Lecture Notes in Computer Science (LNCS), 978-3-319-44901-2. </w:t></w:r><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-44902-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01647710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Computer Interaction – INTERACT 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Abascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko Fetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LNCS-9297, 2015, Lecture Notes in Computer Science, 978-3-319-22667-5. </w:t></w:r><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-22668-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Computer Interaction – INTERACT 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Abascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko Fetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LNCS-9299, 2015, Lecture Notes in Computer Science, 978-3-319-22722-1. </w:t></w:r><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-22723-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Computer Interaction – INTERACT 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Abascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko Fetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LNCS-9298, 2015, Lecture Notes in Computer Science, 978-3-319-22697-2. </w:t></w:r><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-22698-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Computer Interaction – INTERACT 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Abascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko Fetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LNCS-9296, 2015, Lecture Notes in Computer Science, 978-3-319-22700-9. </w:t></w:r><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-22701-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Computer Interaction – INTERACT 2011, Part III: 13th IFIP TC 13 International Conference, Lisbon, Portugal, September 5-9, 2011, Proceedings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquim Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pedro Campos; Nicholas Graham; Joaquim Jorge; Nuno Nunes; Philippe Palanque; Marco Antonio Winckler. </w:t></w:r><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, LNCS-6948, 2011, Lecture Notes in Computer Science book series (LNCS), 978-3-642-23773-7. </w:t></w:r><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23765-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Computer Interaction – INTERACT 2011, Part I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquim Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, LNCS-6946, 2011, Lecture Notes in Computer Science book series (LNCS), 978-3-642-23773-7. </w:t></w:r><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23774-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Computer Interaction – INTERACT 2011, Part II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquim Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, LNCS-6947, 2011, Lecture Notes in Computer Science, 978-3-642-23770-6. </w:t></w:r><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23771-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Computer Interaction – INTERACT 2011, Part IV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquim Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, LNCS-6949, 2011, Lecture Notes in Computer Science book series (LNCS), 978-3-642-23767-6. </w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23768-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile Context-Aware Applications for Ubiquitous Computing (J.UCS Special Issue)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María D. Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose A. Gallud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lozano, María D.; Gallud, Jose A.; Palanque, Philippe. </w:t></w:r><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Wiley and Sons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 16 (15), pp.1927-2139, 2010, Journal of Universal Computer Science, Special Issue, 978-3-85125-159-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting Tasks Descriptions to Assess and Ensure Effectiveness during the programming of interactive Java software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tutoriels of 10th ACM SIGCHI Symposium on Engineering Interactive Computing Systems (EICS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HAMSTERS : un environnement d’édition et de simulation de modèles de tâches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racim Fahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racim Mehdi Fahssi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Conférence francophone sur l'Interaction Homme-Machine (IHM 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Lille, France. pp.5-6, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical Application Design: Task Modeling with Failure in Mind (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlena Tavena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Basnyat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Winckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effie Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress on Internet in Medicine (MedNet 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Toronto, Canada. </w:t></w:r><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eHealthNews.eu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.(electronic medium), 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAUSE: Network of Usability Excellence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effie Law</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ebba Hvannberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vanderdonckt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique L. Scapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baltic Conference Series HCI 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Edinburgh, Scotland, United Kingdom. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the requirements for careers kits identifying the content of the Kits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Rapport de recherche D3.2, IRIT : Institut de Recherche Informatique de Toulouse. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on skills, knowledge and background of Career Advisors and counsellors in most European countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Maroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Rapport de recherche D3.1, IRIT : Institut de Recherche Informatique de Toulouse. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId981"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533928v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Palanque" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-05008-3_6" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533935v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Davide Spano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Martinie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Creissac Campos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht Schmidt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-05008-3_66" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261385v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rodriguez-Hernando" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Steere" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-05002-1_20" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263782v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Carayon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tortel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Xavier Gaya Morey" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-05005-2_10" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264740v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533914v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Spitzer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Baldauf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virpi Roto" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katelyn Morrison" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3706599.3706738" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024405v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Sauban&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533920v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Rita Barricelli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Luyten" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Mayer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3731406.3735965" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301757v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmeline Montane" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Castel-Lacanal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3746175.3746186" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268550v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fayollas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Martinie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Navarre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-91760-8_3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751768v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Hubin-Andrieu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268514v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSREW63542.2024.00090" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696954v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59235-5_8" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726218v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nigay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Patern&#242;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3660515.3663603" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696952v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59235-5_4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790773v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilo Mentler" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof van Laerhoven" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Holtensdotter L&#252;tzh&#246;ft" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Flegel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61688-4_26" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790786v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Dix" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Panizzi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3660515.3662837" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727127v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Monsoro" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72559-3_12" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151435v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel Negrete Ram&#237;rez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudith Cardinale" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AISE230034" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316076v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544549.3574186" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426794v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS-C59198.2023.00122" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04095980v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Mendil" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Riviere" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamine A&#239;t-Ameur" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neeraj Kumar Singh" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique M&#233;ry" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APSEC57359.2022.00025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316101v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Stumpf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42293-5_34" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316131v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33163-3_21" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191536v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42283-6_26" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790777v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blouin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Abrah&#227;o" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bran Selic" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS-C59198.2023.00118" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316086v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3596454.3597195" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316070v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Fr&#246;hlich" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544549.3573799" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316116v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42293-5_89" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780438v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Savary-Leblanc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Pallec" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641769v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bouzekri" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Poupart" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-98388-8_31" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338764v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Harrison" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof Van Laerhoven" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Masci" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-98388-8_25" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905124v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barboni" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855027v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Enrique Garrido" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Quigley" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Winckler" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3531706.3536453" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862889v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMob55322.2022.9941688" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316193v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian S. Feger" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Katins" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kosch" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857747v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-98388-8_19" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024431v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855035v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3550356.3559098" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772286v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Nikula" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Hekkala" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Outi-Marja Latvala" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14785-2_5" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855009v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si&#226;n E. Lindley" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3491101.3503735" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612380v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/iis2.12889" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03811274v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854927v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Geurts" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Rovelo Ruiz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Houben" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Weyers" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3531073.3535257" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857754v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-98388-8_26" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641764v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Caffiau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Campos" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-98388-8_18" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855026v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3491101.3503769" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703922v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376237v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Boll" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Johnson" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85607-6_72" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376233v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3411763.3445003" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857803v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91265-9_3" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857734v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3462244.3479881" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376240v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Baumann" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85607-6_74" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376232v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadan Sadeghian" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3411763.3441332" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376276v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376236v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85623-6_5" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376253v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrina Atwood" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gris" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85610-6_24" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487118v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85248-1_8" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079809v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Bernhaupt" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Wallner" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64266-2_2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942303v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Canny" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-54994-7_35" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857854v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Coppers" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Vanacken" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-54994-7_36" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931902v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3393672.3398647" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079818v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Broders" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimmo Halunen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64266-2_4" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099193v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mirnig" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica R. Cauchard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3334480.3375148" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942767v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46902-3_2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857822v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37789/rochi.2020.1.1.1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099192v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3399715.3400872" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03188820v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46540-7_9" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099228v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong-Bach Vo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen A. Brewster" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02999148v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099199v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTW50294.2020.00029" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099196v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Meneweger" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3334480.3375178" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089260v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05297-3_3" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435352v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29381-9_42" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436127v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Boudaoud" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zauwali S Paki" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02264626v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannu Karvonen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05297-3_11" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857839v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Distante" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judy Bowen" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3319499.3335655" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012559v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02270703v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cronel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dumas" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05909-5_7" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089252v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Drouet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05909-5_9" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003823v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Cockburn" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Desert-Legendre" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gutwin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Deleris" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-26601-1_4" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881970v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iThings/GreenCom/CPSCom/SmartData.2019.00132" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02892786v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Ardito" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Sauer" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29390-1_76" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879313v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Hak" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nicolas" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494116v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089262v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05909-5_10" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02878649v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro F. Campos" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Abdelnour Nocera" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torkil Clemmensen" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29390-1_67" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450862v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02877685v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29390-1_29" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857851v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983160v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181965v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3170427.3170652" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01821411v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92081-8_9" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634998v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Meschtscherjakov" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Tscheligi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Pfleging" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadan Sadeghian Borojeni" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Ju" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983158v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486116v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01821420v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hamon" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Della Pasqua" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92081-8_11" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623020v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3220134.3220136" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983159v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112697v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dupire" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Rauterberg" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Petrie" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486107v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649024v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Trask" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875050v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3027063.3027115" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757338v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.240.1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02748859v2" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68059-0_35" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878791v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Fr&#246;lich" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rod Mccall" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Riener" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3098279.3119837" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128348v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01680275v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Larusdottir" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kati Kuusinen" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Bogdan" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01647709v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Manciet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44902-9_5" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442019v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109595v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2933242.2948735" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493791v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Feary" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493786v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2851581.2856686" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02603527v2" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorrit Billman" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44902-9_12" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782561v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racim Fahssi" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109570v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2933242.2933258" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02603671v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02603674v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Fabre" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109418v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387758v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22723-8_16" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534807v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Ragosta" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark-Alexander Sujan" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371784v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2702613.2706684" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209331v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Galindo" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209330v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01610829v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Feary" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Peldszus" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22723-8_91" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343048v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Cava" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Freitas" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22668-2_18" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01610848v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Gulliksen" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Barbosa" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirudha Joshi" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun Lawson" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22723-8_81" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209329v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2774225.2777460" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534806v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334684v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334722v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079370v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2774225.2774845" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209327v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079374v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2754633.2754635" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209328v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INDIN.2015.7281868" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209332v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266925v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2677356.2677662" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080721v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Andr&#233;" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2607023.2610286" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263715v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRDC.2014.11" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141437v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Forbrig" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44811-3_9" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252263v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01405071v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090399v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2670444.2670462" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145209v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080938v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2607023.2607031" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272197v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Fabre" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224128v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDCC.2014.17" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263710v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWeb.2014.21" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083401v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2501907.2501954" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178577v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Deshayes" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Mens" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLHCC.2013.6645266" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644323v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Silva" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14279/tuj.eceasst.69.967.947" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083614v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caio Stein d'Agostini" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Dorneles" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Firmenich" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00881102v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Girard" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083635v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lazar" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Mcewan" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Martinez Normand" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2468356.2479666" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083399v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2494603.2480311" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083623v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zaki" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166951v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brat" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39232-0_33" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083405v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Pasquini" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2494493.2494502" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644326v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231775v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223183v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40793-2_20" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178580v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644327v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Blanquart" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Seguin" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644318v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189909v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01556835v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34347-6_5" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644335v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647154v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2652574.2653413" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644331v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2012-1275518" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647153v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00776470v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigaud" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Hollnagel" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647155v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33176-3_3" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653369v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Basnyat" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2008-3337" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644340v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644330v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644328v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644337v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644339v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644336v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Tankeu Choitat" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644334v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mirlacher" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644329v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bach" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00776429v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644333v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01556811v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ll&#250;cia Masip" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Granollers" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34347-6_4" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644338v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649531v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Boy" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1979742.1979524" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01591816v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23765-2_40" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651207v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647157v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1996461.1996495" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651205v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647161v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647166v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2011.6084173" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647163v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Montesano" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647158v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1996461.1996490" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647164v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1978582.1978592" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647159v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00660440v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651208v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRDC.2011.28" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651206v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647160v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Faery" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651221v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651212v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ladry" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651216v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1941007.1941019" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022256v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Conversy" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1878450.1878463" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651209v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1822018.1822043" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651219v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651220v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651215v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651210v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651211v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653361v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice H. ter Beek" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Faconti" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1570433.1570473" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653358v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653367v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953686v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalanne" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Robinson" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vanderdonckt" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1647314.1647343" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653368v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653364v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1647314.1647347" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653360v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mieke Massink" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03655-2_56" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653363v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653359v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lundin" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran Leach" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653362v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Alberdi" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Strigini" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ryan" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEPEND.2009.21" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653357v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02574-7_75" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-ZWPPTLPQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653366v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1629826.1629848" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653373v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jolly" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Percebois" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bazex" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2008-3267" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653372v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70569-7_20" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CH53DS79-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653371v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Laurids Boring" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris W. Jonhson" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1240866.1240966" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653374v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87698-4_31" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-594RMRSL-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662269v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653375v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653370v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662285v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lacaze" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74800-7_48" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662276v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIES.2007.4297342" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662279v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp:20070438" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662281v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74800-7_37" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021985v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-92698-6" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662278v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Mistrzyk" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77222-4_12" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662274v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76805-0_2" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021771v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69554-7_3" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662286v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastiaan Schupp" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wright" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662290v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlena Tavena" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Effie Law" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663642v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Boring" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1125451.1189335" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663640v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Ould" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2006-5657" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662288v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662289v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663653v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Chozos" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664725v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663650v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bastide" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663652v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.4181.6007" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663646v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663658v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Effie L-C. Law" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebba Hvannberg" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Cockton" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique L. Scapin" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11555261_122" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663655v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Schyn" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11555261_17" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663645v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663651v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11752707_5" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663644v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663649v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Farenc" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664728v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-3304-4_5" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664734v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2004-727-500" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664729v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Dal Sasso Freitas" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1045446.1045475" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664727v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-8153-7_8" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664726v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664733v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dragicevic" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1027933.1027974" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664732v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11431879_11" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664731v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664736v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664741v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Porcher Nedel" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664744v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664742v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664737v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-39929-2_5" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664738v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664743v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1063669.1063690" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664739v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667071v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667066v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/777005.777009" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667069v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667075v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667074v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667067v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-36235-5_16" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667070v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/777005.777026" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667082v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/506443.506457" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667068v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Pimenta" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667083v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667080v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667078v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bastien" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667081v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Santoro" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45522-1_6" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667077v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667084v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Sy" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319628v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Scapin" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Leulier" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mariage" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667085v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430968v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Long" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Tarby" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Barthet" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261344v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2025.09.015" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633693v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3664633" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480199v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12567-024-00536-0" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308405v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00779-023-01783-4" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617603v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smr.2439" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137240v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carayon Axel" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Garrido" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3593229" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03904803v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dupont" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2022.102798" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357894v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-h3290" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316159v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron John Quigley" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3532089" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703942v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3534518" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855018v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Ehrentraut" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3564040" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03657095v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Hak" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3535063" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376229v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3461729" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376225v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/iwcomp/iwab014" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376227v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Funk" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong-Hao Liang" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Hu" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos Markopoulos" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3457140" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376221v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/iwc/iwab005" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03224780v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Geniet" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/iwcomp/iwab016" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198857v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Lallai" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Loi Zedda" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Pisano" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/iwcomp/iwab007" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931903v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3404199" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976599v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2018.05.001" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498675v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Mentis" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cliff Lampe" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan R. Fussel" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3292013" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451043v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3331154" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450988v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3331162" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608017v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy J. G. Cockburn" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Masson" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Goguey" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2018.08.005" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507835v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loren G. Terveen" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3264436" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857861v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loren Terveen" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879017v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Gon&#231;alves" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3095811" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787379v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth F. Churchill" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tovi Grossman" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit van Der Veer" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2993420" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839036v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THMS.2014.2365956" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933608v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/icom-2015-0037" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130579v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2013.08.013" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153939v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Rossi" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2013.08.014" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119843v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2013.04.001" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644324v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCCBS.2013.058407" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933573v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2010.06.028" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9RKMKZNM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570890v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Ladry" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1614390.1614393" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662273v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2007.01.001" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZ5VZVQK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662287v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intcom.2006.03.002" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663641v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2005.12.056" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663654v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2006.01.014" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-762SQB3X-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664740v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0953-5438(03)00011-0" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-B1XB88SG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678911v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Micallef" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59235-5" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04183902v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Gl&#228;sser" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Creissac Campos" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33163-3" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04316322v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376247v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dl.acm.org/doi/proceedings/10.1145/3459926" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3459926" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099224v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ceur-ws.org/Vol-2700/" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023428v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Sabou" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rochi2018.utcluj.ro/" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209345v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Feary" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Feuerle" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gonzalez Rechea" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Saez" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644319v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Garcia" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Moccia" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dl.acm.org/doi/proceedings/10.1145/2494493" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2494493" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647151v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Washington Yotto Ochieng" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dl.acm.org/doi/proceedings/10.5555/2325676" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/2325676" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651203v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnab Majumdar" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Saez" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irit.fr/recherches/ICS/events/conferences/ataccs/ataccs2011/" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647168v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Campos" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Graham" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Jorge" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Jardim Nunes" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dl.ifip.org/db/conf/ifip13/index.html" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651202v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nunes Nuno" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-642-23768-3" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23768-3" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651217v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-642-11750-3" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11750-3" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651218v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David England" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wilde" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-642-11797-8" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11797-8" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653365v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Gross" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Kotz&#233;" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Oestreicher" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.interact2009.org/" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662271v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.C. Nicholas Graham" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-540-70569-7" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70569-7" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662270v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morton Borup Harning" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Wesson" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-540-92698-6" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662284v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Baranauskas" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Abascal" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone D. J. Barbosa" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-540-74800-7" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74800-7" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662283v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-540-74796-3" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74796-3" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662282v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary Johnson" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-540-77222-4" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77222-4" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663648v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Roth" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/b136790" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b136790" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664730v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Slavik" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dl.acm.org/doi/proceedings/10.1145/1045446" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1045446" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664735v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/b98984" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b98984" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667065v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eamonn O'Neill" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Johnson" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-1-4471-3754-2" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-3754-2" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862234v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/referenceworkentry/10.1007/978-3-319-27648-9_57-1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27648-9_57-1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099205v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-54549-9_29" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939069v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939168v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120285v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Araujo Oliveira" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-319-51838-1_1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51838-1_1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131905v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-51838-1_2" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51838-1_2" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131879v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-51838-1_20" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51838-1_20" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131883v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783319518374" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131884v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138443v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Aldalur" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar D&#237;az" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-60291-2_17" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60291-2_17" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131880v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-51838-1_17" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51838-1_17" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209324v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911555v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/2076-3387/3/1/1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/admsci3010001" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651204v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-642-14562-9_8" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14562-9_8" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RRQP404J-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647156v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.1201/9781315557380-12/formal-description-techniques-human%E2%80%93machine-interfaces-model-based-approaches-design-evaluation-dependable-usable-interactive-systems-david-navarre-philippe-palanque-c%C3%A9lia-martinie-marco-winckler-sandra-steere?context=ubx" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315557380-12" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653356v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-1-84800-907-3_17" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84800-907-3_17" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662268v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-1-84628-941-5_5" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84628-941-5_5" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662272v1" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-540-30998-7_7" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663643v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igi-global.com/gateway/chapter/13115" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663647v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667064v1" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/informatique/ingenierie-cognitive/boy/descriptif-9782746205710" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376245v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012558v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193133v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Fetter" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22701-6" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02270716v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05909-5" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131881v1" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01647710v1" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-319-44902-9" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44902-9" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01599894v1" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22668-2" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01610767v1" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22723-8" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01609409v1" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22698-9" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01599654v1" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01590548v1" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Nunes" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-642-23765-2" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23765-2" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01591820v1" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-642-23774-4" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23774-4" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01590866v1" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-642-23771-3" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23771-3" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01597099v1" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651222v1" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a D. Lozano" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose A. Gallud" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jucs.org/jucs_16_15.html" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338194v1" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089607v1" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racim Mehdi Fahssi" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663639v1" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ehealthcongress.com/ocs/index.php.html" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663656v1" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644322v1" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644320v1" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maroni" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533928v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Palanque" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-05008-3_6" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533935v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Davide Spano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Martinie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Creissac Campos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht Schmidt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-05008-3_66" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263782v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Carayon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tortel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Xavier Gaya Morey" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-05005-2_10" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261385v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rodriguez-Hernando" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Steere" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-05002-1_20" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264740v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268550v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fayollas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Martinie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Navarre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-91760-8_3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301757v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmeline Montane" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Castel-Lacanal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3746175.3746186" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533914v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Spitzer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Baldauf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virpi Roto" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katelyn Morrison" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3706599.3706738" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533920v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Rita Barricelli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Luyten" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Mayer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3731406.3735965" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024405v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Sauban&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751768v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Hubin-Andrieu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696952v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59235-5_4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726218v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nigay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Patern&#242;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3660515.3663603" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790773v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilo Mentler" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof van Laerhoven" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Holtensdotter L&#252;tzh&#246;ft" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Flegel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61688-4_26" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268514v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSREW63542.2024.00090" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696954v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59235-5_8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790786v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Dix" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Panizzi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3660515.3662837" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727127v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Monsoro" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72559-3_12" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316076v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544549.3574186" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426794v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS-C59198.2023.00122" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04095980v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Mendil" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Riviere" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamine A&#239;t-Ameur" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neeraj Kumar Singh" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique M&#233;ry" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APSEC57359.2022.00025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151435v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel Negrete Ram&#237;rez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudith Cardinale" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AISE230034" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316101v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Stumpf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42293-5_34" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316131v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33163-3_21" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191536v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42283-6_26" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316070v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Fr&#246;hlich" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544549.3573799" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316086v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3596454.3597195" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790777v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blouin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Abrah&#227;o" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bran Selic" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS-C59198.2023.00118" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316116v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42293-5_89" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780438v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Savary-Leblanc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Pallec" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641769v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bouzekri" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Poupart" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-98388-8_31" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024431v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316193v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian S. Feger" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Katins" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kosch" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857747v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-98388-8_19" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855035v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3550356.3559098" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772286v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Nikula" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Hekkala" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Outi-Marja Latvala" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14785-2_5" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338764v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Harrison" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof Van Laerhoven" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Masci" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-98388-8_25" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905124v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barboni" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855027v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Enrique Garrido" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Quigley" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Winckler" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3531706.3536453" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862889v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMob55322.2022.9941688" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855009v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si&#226;n E. Lindley" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3491101.3503735" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612380v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/iis2.12889" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03811274v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854927v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Geurts" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Rovelo Ruiz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Houben" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Weyers" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3531073.3535257" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857754v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-98388-8_26" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641764v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Caffiau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Campos" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-98388-8_18" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855026v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3491101.3503769" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703922v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376237v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Boll" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Johnson" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85607-6_72" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376233v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3411763.3445003" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857803v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91265-9_3" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376232v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadan Sadeghian" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3411763.3441332" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376240v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Baumann" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85607-6_74" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857734v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3462244.3479881" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376276v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376236v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85623-6_5" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376253v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrina Atwood" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gris" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85610-6_24" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487118v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85248-1_8" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079809v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Bernhaupt" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Wallner" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64266-2_2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931902v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3393672.3398647" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079818v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Broders" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimmo Halunen" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64266-2_4" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099193v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mirnig" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica R. Cauchard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3334480.3375148" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942303v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Canny" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-54994-7_35" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857854v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Coppers" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Vanacken" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-54994-7_36" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942767v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46902-3_2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099192v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3399715.3400872" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857822v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37789/rochi.2020.1.1.1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03188820v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46540-7_9" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099228v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong-Bach Vo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen A. Brewster" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099199v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTW50294.2020.00029" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099196v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Meneweger" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3334480.3375178" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02999148v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857839v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Distante" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judy Bowen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3319499.3335655" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02264626v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannu Karvonen" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05297-3_11" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436127v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Boudaoud" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zauwali S Paki" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435352v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29381-9_42" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089260v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05297-3_3" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012559v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02270703v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cronel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dumas" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05909-5_7" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089252v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Drouet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05909-5_9" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003823v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Cockburn" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Desert-Legendre" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gutwin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Deleris" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-26601-1_4" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881970v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iThings/GreenCom/CPSCom/SmartData.2019.00132" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02892786v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Ardito" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Sauer" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29390-1_76" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879313v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Hak" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nicolas" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494116v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02878649v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro F. Campos" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Abdelnour Nocera" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torkil Clemmensen" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29390-1_67" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089262v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05909-5_10" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450862v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02877685v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29390-1_29" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857851v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983160v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181965v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3170427.3170652" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01821411v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92081-8_9" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634998v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Meschtscherjakov" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Tscheligi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Pfleging" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadan Sadeghian Borojeni" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Ju" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983158v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486116v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01821420v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hamon" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Della Pasqua" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92081-8_11" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623020v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3220134.3220136" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983159v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486107v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112697v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dupire" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Rauterberg" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Petrie" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875050v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3027063.3027115" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878791v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Fr&#246;lich" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rod Mccall" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Riener" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3098279.3119837" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02748859v2" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68059-0_35" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757338v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.240.1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649024v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Trask" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128348v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01680275v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Larusdottir" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kati Kuusinen" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Bogdan" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01647709v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Manciet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44902-9_5" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442019v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109595v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2933242.2948735" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493791v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Feary" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493786v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2851581.2856686" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02603527v2" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorrit Billman" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44902-9_12" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782561v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racim Fahssi" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109570v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2933242.2933258" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02603671v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02603674v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Fabre" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109418v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387758v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22723-8_16" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534807v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Ragosta" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark-Alexander Sujan" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371784v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2702613.2706684" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209331v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Galindo" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209330v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343048v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Cava" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Freitas" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22668-2_18" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01610829v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Feary" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Peldszus" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22723-8_91" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01610848v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Gulliksen" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Barbosa" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirudha Joshi" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun Lawson" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22723-8_81" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209329v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2774225.2777460" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534806v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334684v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334722v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079370v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2774225.2774845" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209327v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079374v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2754633.2754635" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209328v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INDIN.2015.7281868" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209332v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266925v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2677356.2677662" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01405071v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Forbrig" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44811-3_9" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141437v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252263v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Andr&#233;" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090399v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2670444.2670462" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080721v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2607023.2610286" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263715v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRDC.2014.11" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145209v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080938v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2607023.2607031" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272197v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Fabre" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224128v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDCC.2014.17" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263710v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWeb.2014.21" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083401v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2501907.2501954" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00881102v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Girard" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083614v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caio Stein d'Agostini" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Dorneles" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Firmenich" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644323v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Silva" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14279/tuj.eceasst.69.967.947" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083635v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lazar" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Mcewan" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Martinez Normand" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2468356.2479666" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178577v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Deshayes" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Mens" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLHCC.2013.6645266" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166951v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brat" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39232-0_33" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083399v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2494603.2480311" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083623v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zaki" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083405v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Pasquini" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2494493.2494502" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644326v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231775v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223183v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40793-2_20" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178580v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644327v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Blanquart" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Seguin" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644318v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189909v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00776470v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigaud" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Hollnagel" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647155v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33176-3_3" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647153v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644331v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2012-1275518" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653369v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Basnyat" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2008-3337" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644330v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644328v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644340v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01556835v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34347-6_5" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644335v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647154v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2652574.2653413" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644337v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644339v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644336v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Tankeu Choitat" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644334v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mirlacher" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644329v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bach" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00776429v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644333v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01556811v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ll&#250;cia Masip" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Granollers" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34347-6_4" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644338v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647161v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651205v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649531v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Boy" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1979742.1979524" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01591816v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23765-2_40" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651207v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647157v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1996461.1996495" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647166v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2011.6084173" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647163v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Montesano" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647158v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1996461.1996490" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647164v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1978582.1978592" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647159v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00660440v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651208v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRDC.2011.28" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651206v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647160v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Faery" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651221v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651216v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ladry" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1941007.1941019" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022256v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Conversy" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1878450.1878463" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651209v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1822018.1822043" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651212v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651219v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651220v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651215v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651210v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651211v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653361v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice H. ter Beek" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Faconti" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1570433.1570473" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653358v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653367v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653364v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1647314.1647347" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653368v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653360v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mieke Massink" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03655-2_56" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953686v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalanne" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Robinson" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vanderdonckt" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1647314.1647343" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653363v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653359v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lundin" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran Leach" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653362v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Alberdi" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Strigini" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ryan" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEPEND.2009.21" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653357v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02574-7_75" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-ZWPPTLPQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653366v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1629826.1629848" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653373v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jolly" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Percebois" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bazex" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2008-3267" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662269v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653372v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70569-7_20" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CH53DS79-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653371v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Laurids Boring" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris W. Jonhson" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1240866.1240966" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653374v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87698-4_31" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-594RMRSL-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653375v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653370v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662285v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lacaze" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74800-7_48" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662276v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIES.2007.4297342" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662281v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74800-7_37" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662279v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp:20070438" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021985v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-92698-6" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662278v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Mistrzyk" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77222-4_12" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662274v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76805-0_2" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021771v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69554-7_3" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662286v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastiaan Schupp" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wright" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663642v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Boring" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1125451.1189335" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663640v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Ould" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2006-5657" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662290v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlena Tavena" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Effie Law" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662288v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662289v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663653v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Chozos" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663652v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bastide" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.4181.6007" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663646v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663650v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663658v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Effie L-C. Law" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebba Hvannberg" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Cockton" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique L. Scapin" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11555261_122" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664725v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663655v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Schyn" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11555261_17" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663645v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663651v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11752707_5" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663644v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663649v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Farenc" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664727v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-8153-7_8" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664728v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-3304-4_5" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664734v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2004-727-500" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664729v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Dal Sasso Freitas" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1045446.1045475" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664726v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664733v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dragicevic" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1027933.1027974" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664732v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11431879_11" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664731v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664736v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664744v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664741v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Porcher Nedel" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664737v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-39929-2_5" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664742v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664738v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664743v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1063669.1063690" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664739v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667071v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667066v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/777005.777009" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667067v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-36235-5_16" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667075v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667074v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667069v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667070v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/777005.777026" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667082v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/506443.506457" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667068v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Pimenta" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667083v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667080v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667078v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bastien" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667077v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667081v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Santoro" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45522-1_6" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667084v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Sy" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319628v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Scapin" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Leulier" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mariage" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667085v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430968v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Long" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Tarby" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Barthet" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578600v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261344v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2025.09.015" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633693v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3664633" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480199v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12567-024-00536-0" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308405v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00779-023-01783-4" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137240v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carayon Axel" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Garrido" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3593229" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617603v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smr.2439" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03904803v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dupont" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2022.102798" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357894v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-h3290" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316159v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron John Quigley" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3532089" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703942v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3534518" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855018v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Ehrentraut" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3564040" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03657095v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Hak" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3535063" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376225v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/iwcomp/iwab014" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376229v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3461729" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376227v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Funk" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong-Hao Liang" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Hu" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos Markopoulos" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3457140" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03224780v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Geniet" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/iwcomp/iwab016" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376221v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/iwc/iwab005" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198857v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Lallai" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Loi Zedda" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Pisano" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/iwcomp/iwab007" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931903v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3404199" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976599v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2018.05.001" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498675v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Mentis" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cliff Lampe" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan R. Fussel" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3292013" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451043v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3331154" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450988v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3331162" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608017v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy J. G. Cockburn" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Masson" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Goguey" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2018.08.005" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507835v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loren G. Terveen" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3264436" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857861v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loren Terveen" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879017v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Gon&#231;alves" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3095811" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787379v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth F. Churchill" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tovi Grossman" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit van Der Veer" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2993420" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839036v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THMS.2014.2365956" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933608v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/icom-2015-0037" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130579v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2013.08.013" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153939v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Rossi" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2013.08.014" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119843v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2013.04.001" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644324v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCCBS.2013.058407" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933573v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2010.06.028" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9RKMKZNM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570890v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Ladry" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1614390.1614393" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662273v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2007.01.001" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZ5VZVQK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662287v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intcom.2006.03.002" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663641v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2005.12.056" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663654v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2006.01.014" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-762SQB3X-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664740v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0953-5438(03)00011-0" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-B1XB88SG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578585v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862234v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/referenceworkentry/10.1007/978-3-319-27648-9_57-1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27648-9_57-1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099205v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-54549-9_29" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939069v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939168v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120285v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Araujo Oliveira" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-319-51838-1_1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51838-1_1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131905v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-51838-1_2" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51838-1_2" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131879v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-51838-1_20" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51838-1_20" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131883v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783319518374" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131884v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131880v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-51838-1_17" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51838-1_17" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138443v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Aldalur" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar D&#237;az" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-60291-2_17" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60291-2_17" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209324v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911555v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/2076-3387/3/1/1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/admsci3010001" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647156v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.1201/9781315557380-12/formal-description-techniques-human%E2%80%93machine-interfaces-model-based-approaches-design-evaluation-dependable-usable-interactive-systems-david-navarre-philippe-palanque-c%C3%A9lia-martinie-marco-winckler-sandra-steere?context=ubx" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315557380-12" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651204v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-642-14562-9_8" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14562-9_8" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RRQP404J-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653356v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-1-84800-907-3_17" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84800-907-3_17" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662268v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-1-84628-941-5_5" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84628-941-5_5" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662272v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-540-30998-7_7" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663643v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igi-global.com/gateway/chapter/13115" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663647v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667064v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/informatique/ingenierie-cognitive/boy/descriptif-9782746205710" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678911v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Micallef" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59235-5" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04183902v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Gl&#228;sser" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Creissac Campos" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33163-3" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04316322v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376247v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dl.acm.org/doi/proceedings/10.1145/3459926" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3459926" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099224v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ceur-ws.org/Vol-2700/" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023428v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Sabou" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rochi2018.utcluj.ro/" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209345v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Feary" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Feuerle" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gonzalez Rechea" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Saez" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644319v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Garcia" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Moccia" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dl.acm.org/doi/proceedings/10.1145/2494493" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2494493" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647151v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Washington Yotto Ochieng" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dl.acm.org/doi/proceedings/10.5555/2325676" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/2325676" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651203v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnab Majumdar" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Saez" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irit.fr/recherches/ICS/events/conferences/ataccs/ataccs2011/" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647168v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Campos" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Graham" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Jorge" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Jardim Nunes" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dl.ifip.org/db/conf/ifip13/index.html" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651202v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nunes Nuno" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-642-23768-3" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23768-3" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651217v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-642-11750-3" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11750-3" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651218v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David England" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wilde" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-642-11797-8" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11797-8" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653365v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Gross" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Kotz&#233;" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Oestreicher" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.interact2009.org/" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662271v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.C. Nicholas Graham" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-540-70569-7" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70569-7" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662270v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morton Borup Harning" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Wesson" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-540-92698-6" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662284v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Baranauskas" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Abascal" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone D. J. Barbosa" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-540-74800-7" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74800-7" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662283v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-540-74796-3" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74796-3" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662282v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary Johnson" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-540-77222-4" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77222-4" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663648v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Roth" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/b136790" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b136790" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664730v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Slavik" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dl.acm.org/doi/proceedings/10.1145/1045446" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1045446" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664735v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/b98984" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b98984" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667065v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eamonn O'Neill" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Johnson" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-1-4471-3754-2" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-3754-2" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376245v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012558v1" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193133v1" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Fetter" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22701-6" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02270716v1" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05909-5" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131881v1" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01647710v1" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-319-44902-9" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44902-9" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01599894v1" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22668-2" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01610767v1" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22723-8" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01609409v1" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22698-9" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01599654v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01590548v1" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Nunes" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-642-23765-2" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23765-2" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01591820v1" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-642-23774-4" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23774-4" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01590866v1" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-642-23771-3" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23771-3" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01597099v1" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651222v1" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a D. Lozano" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose A. Gallud" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jucs.org/jucs_16_15.html" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338194v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089607v1" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racim Mehdi Fahssi" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663639v1" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ehealthcongress.com/ocs/index.php.html" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663656v1" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644322v1" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644320v1" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maroni" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>