--- v0 (2026-03-16)
+++ v1 (2026-04-05)
@@ -66,4363 +66,4363 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (206)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (207)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Glossina&amp;lt;/i&amp;gt; from the Republic of the Congo: species identification by MALDI-TOF MS and research of associated micro-organisms</w:t>
+                <w:t xml:space="preserve">MALDI-TOF MS identification of Glossina from Senegal and Guinea, and detection of associated Trypanosomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irina Babakana Bemba</w:t>
+                <w:t xml:space="preserve">Zaina Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zaina Amirat</w:t>
+                <w:t xml:space="preserve">Lionel Almeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Parola</w:t>
+                <w:t xml:space="preserve">Oleg Mediannikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Antonio Nkondjio</w:t>
+                <w:t xml:space="preserve">Cheikh Sokhna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arsene Lenga</w:t>
+                <w:t xml:space="preserve">Jean-Michel Bérenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasite</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 33, pp.5. </w:t>
+              <w:t xml:space="preserve">Acta Tropica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 277, pp.108035. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/parasite/2026007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actatropica.2026.108035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05501299v1</w:t>
+                <w:t xml:space="preserve">hal-05558488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etiology of diarrhea among children under five years in Thai Binh, Vietnam: a prospective study</w:t>
+                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Glossina&amp;lt;/i&amp;gt; from the Republic of the Congo: species identification by MALDI-TOF MS and research of associated micro-organisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xuan Duong Tran</w:t>
+                <w:t xml:space="preserve">Irina Babakana Bemba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaina Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi Loi Dao</w:t>
+                <w:t xml:space="preserve">Philippe Parola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Van Thuan Hoang</w:t>
+                <w:t xml:space="preserve">Christophe Antonio Nkondjio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ndiaw Goumballa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thi Thom Vu</w:t>
+                <w:t xml:space="preserve">Arsene Lenga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infection in Developing Countries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3855/jidc.20917⟩</w:t>
+              <w:t xml:space="preserve">Parasite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 33, pp.5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/parasite/2026007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05379366v1</w:t>
+                <w:t xml:space="preserve">hal-05501299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of MALDI-TOF MS Profiles from Lice and Fleas Preserved in Alcohol over Time</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etiology of diarrhea among children under five years in Thai Binh, Vietnam: a prospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Duong Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanene Benyahia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Parola</w:t>
+                <w:t xml:space="preserve">Thi Loi Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Almeras</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Van Thuan Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndiaw Goumballa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thom Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/insects14100825⟩</w:t>
+              <w:t xml:space="preserve">Journal of Infection in Developing Countries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (09), pp.1391-1399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3855/jidc.20917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04509923v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05379366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MALDI-TOF MS identification of cattle ticks from Cameroon</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution of MALDI-TOF MS Profiles from Lice and Fleas Preserved in Alcohol over Time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Lontsi-Demano</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hanene Benyahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Parola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Almeras</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ttbdis.2023.102159⟩</w:t>
+              <w:t xml:space="preserve">Insects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (10), pp.825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/insects14100825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05269181v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04509923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tick-Borne Diseases of Humans and Animals in West Africa</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">MALDI-TOF MS identification of cattle ticks from Cameroon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Ngnindji-Youdje</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adama Zan Diarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Kelly</w:t>
+                <w:t xml:space="preserve">Michel Lontsi-Demano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Davoust</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Michel Berenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timoléon Tchuinkam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pathogens12111276⟩</w:t>
+              <w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (3), pp.102159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ttbdis.2023.102159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04509408v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05269181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of Renewing Long-Lasting Insecticide-Treated Nets in the Event of Malaria Resurgence: Lessons from 10 Years of Net Use in Dielmo, Senegal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélé Wotodjo</w:t>
+                <w:t xml:space="preserve">Tick-Borne Diseases of Humans and Animals in West Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adama Zan Diarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Souleymane Doucoure</w:t>
+                <w:t xml:space="preserve">Patrick Kelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nafissatou Diagne</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Bernard Davoust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Parola</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4269/ajtmh.20-0127⟩</w:t>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (11), pp.1276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pathogens12111276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03104342v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04509408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of emerging tick-borne disease agents in the Alpes-Maritimes region, southeastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Sevestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adama Zan Diarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Sevestre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adama Zan Diarra</w:t>
+                <w:t xml:space="preserve">Halilou Almou Oumarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Halilou Almou Oumarou</w:t>
+                <w:t xml:space="preserve">Jacques Durant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (6), pp.101800. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ttbdis.2021.101800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03824144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gastrointestinal symptoms and the acquisition of enteric pathogens in Hajj pilgrims: a 3-year prospective cohort study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Impact of Renewing Long-Lasting Insecticide-Treated Nets in the Event of Malaria Resurgence: Lessons from 10 Years of Net Use in Dielmo, Senegal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélé Wotodjo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Van-Thuan Hoang</w:t>
+                <w:t xml:space="preserve">Souleymane Doucoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi-Loi Dao</w:t>
+                <w:t xml:space="preserve">Nafissatou Diagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tran Duc Anh Ly</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Khadidja Belhouchat</w:t>
+                <w:t xml:space="preserve">Fatoumata Diene Sarr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Parola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10096-020-04018-z⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (1), pp.255-262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4269/ajtmh.20-0127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03149706v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03104342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the serological status of COVID-19 patients using an indirect immunofluorescent assay, France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gastrointestinal symptoms and the acquisition of enteric pathogens in Hajj pilgrims: a 3-year prospective cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van-Thuan Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Loi Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Edouard</w:t>
+                <w:t xml:space="preserve">Tran Duc Anh Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Colson</w:t>
+                <w:t xml:space="preserve">Doudou Sow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Melenotte</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L. Thomas</w:t>
+                <w:t xml:space="preserve">Khadidja Belhouchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 40 (2), pp.361-371. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10096-020-04104-2⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 40 (2), pp.315-323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10096-020-04018-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03149250v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03149706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MALDI-TOF MS identification of Cimex lectularius and Cimex hemipterus bedbugs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluating the serological status of COVID-19 patients using an indirect immunofluorescent assay, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Edouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linda Benkacimi</w:t>
+                <w:t xml:space="preserve">C. Melenotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gladys Gazelle</w:t>
+                <w:t xml:space="preserve">F. Di Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basma El Hamzaoui</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Parola</w:t>
+                <w:t xml:space="preserve">L. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meegid.2020.104536⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 40 (2), pp.361-371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10096-020-04104-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03160893v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03149250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurocysticercosis, re-infection or inflammation?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Risk perceptions of infectious diseases at the Grand Magal of Touba. A pilot study in two senegalese villages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Peretti-Watel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Ailhaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Melenotte</w:t>
+                <w:t xml:space="preserve">Sébastien Cortaredona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndiaw Goumballa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Aubert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Aubry</w:t>
+                <w:t xml:space="preserve">Lauren Perières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Parola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travel Medicine and Infectious Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 37, pp.101866. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tmaid.2020.101866⟩</w:t>
+              <w:t xml:space="preserve">, 2020, pp.101767. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tmaid.2020.101767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03141666v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02870535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Detection of Microorganisms Associated with Small Mammals and Their Ectoparasites in Mali</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adama Zan Diarra</w:t>
+                <w:t xml:space="preserve">Outbreak of pneumococcal pneumonia among shipyard workers in Marseille, France, January to February 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadim Cassir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdoulaye Kassoum Kone</w:t>
+                <w:t xml:space="preserve">David Ferrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safiatou Doumbo Niare</w:t>
+                <w:t xml:space="preserve">Christiane Bruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maureen Laroche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Georges Diatta</w:t>
+                <w:t xml:space="preserve">Christophe Guervilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4269/ajtmh.19-0727⟩</w:t>
+              <w:t xml:space="preserve">Eurosurveillance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (11), pp.2000162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2020.25.11.2000162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03160930v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02525021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiology of human common coronavirus acquisition in pilgrims</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thi Loi Dao</w:t>
+                <w:t xml:space="preserve">Outcomes of 3,737 COVID-19 patients treated with hydroxychloroquine/azithromycin and other regimens in Marseille, France: A retrospective analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Lagier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">van Thuan Hoang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ndiaw Goumballa</w:t>
+                <w:t xml:space="preserve">Matthieu Million</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Courjon</w:t>
+                <w:t xml:space="preserve">Philippe Gautret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cortaredona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRAVEL MEDICINE AND INFECTIOUS DISEASE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tmaid.2020.101845⟩</w:t>
+              <w:t xml:space="preserve">Travel Medicine and Infectious Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36, pp.101791. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tmaid.2020.101791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03149713v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03138793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Children account for a small proportion of diagnoses of SARS-CoV-2 infection and do not exhibit greater viral loads than adults</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detection of Borrelia crocidurae in a vaginal swab after miscarriage, rural Senegal, Western Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herve Tissot-Dupont</w:t>
+                <w:t xml:space="preserve">Ndeye Safietou Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nafissatou Diagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Mediannikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelie Morand</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Ninove</w:t>
+                <w:t xml:space="preserve">Florence Fenollar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Parola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10096-020-03900-0⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 91, pp.261-263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijid.2019.12.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03149723v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02446310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing the repatriated for SARS-Cov2: Should laboratory-based quarantine replace traditional quarantine?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fleas and flea-borne diseases of North Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basma El Hamzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Zurita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Lagier</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cristina Cutillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Parola</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travel Medicine and Infectious Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tmaid.2020.101624⟩</w:t>
+              <w:t xml:space="preserve">Acta Tropica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 211, pp.105627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actatropica.2020.105627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02517868v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03161033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Borrelia crocidurae in a vaginal swab after miscarriage, rural Senegal, Western Africa</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Parola</w:t>
+                <w:t xml:space="preserve">Pattern of infections in French and migrant homeless hospitalised at Marseille infectious disease units, France: A retrospective study, 2017–2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tran Duc Anh Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Loi Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Thuan Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Braunstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Brouqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijid.2019.12.020⟩</w:t>
+              <w:t xml:space="preserve">Travel Medicine and Infectious Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.101768. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tmaid.2020.101768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02446310v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02869028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fleas and flea-borne diseases of North Africa</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Does spitting in public play a role in transmitting SARS-CoV-2?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gautret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Lagier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Parola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Raoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Tropica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actatropica.2020.105627⟩</w:t>
+              <w:t xml:space="preserve">Travel Medicine and Infectious Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36, pp.101759. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tmaid.2020.101759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03161033v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03149945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pattern of infections in French and migrant homeless hospitalised at Marseille infectious disease units, France: A retrospective study, 2017–2018</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Brouqui</w:t>
+                <w:t xml:space="preserve">Clinical efficacy of chloroquine derivatives in COVID-19 infection: comparative meta-analysis between the big data and the real world</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Million</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gautret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travel Medicine and Infectious Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tmaid.2020.101768⟩</w:t>
+              <w:t xml:space="preserve">NEW MICROBES AND NEW INFECTIONS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nmni.2020.100709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02869028v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03149258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does spitting in public play a role in transmitting SARS-CoV-2?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Natural history of COVID-19 and therapeutic options</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gautret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Million</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Andre Jarrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Camoin-Jau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Colson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travel Medicine and Infectious Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tmaid.2020.101759⟩</w:t>
+              <w:t xml:space="preserve">EXPERT REVIEW OF CLINICAL IMMUNOLOGY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (12), pp.1159-1184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1744666X.2021.1847640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03149945v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03149245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical efficacy of chloroquine derivatives in COVID-19 infection: comparative meta-analysis between the big data and the real world</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anopheles arabiensis and Anopheles funestus biting patterns in Dielmo, an area of low level exposure to malaria vectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souleymane Doucoure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Thiaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélé Wotodjo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Bouganali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Million</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">G. Dubourg</w:t>
+                <w:t xml:space="preserve">Nafisatou Diagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NEW MICROBES AND NEW INFECTIONS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nmni.2020.100709⟩</w:t>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12936-020-03302-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03149258v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03161024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural history of COVID-19 and therapeutic options</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Colson</w:t>
+                <w:t xml:space="preserve">MALDI-TOF MS identification of Cimex lectularius and Cimex hemipterus bedbugs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Benkacimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys Gazelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basma El Hamzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Bérenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Parola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EXPERT REVIEW OF CLINICAL IMMUNOLOGY</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/1744666X.2021.1847640⟩</w:t>
+              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 85, pp.104536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meegid.2020.104536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03149245v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anopheles arabiensis and Anopheles funestus biting patterns in Dielmo, an area of low level exposure to malaria vectors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nafisatou Diagne</w:t>
+                <w:t xml:space="preserve">Epidemiology of human common coronavirus acquisition in pilgrims</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Loi Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Thuan Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tran Duc Anh Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndiaw Goumballa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Courjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12936-020-03302-9⟩</w:t>
+              <w:t xml:space="preserve">TRAVEL MEDICINE AND INFECTIOUS DISEASE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 37, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tmaid.2020.101845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03161024v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03149713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk perceptions of infectious diseases at the Grand Magal of Touba. A pilot study in two senegalese villages</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Parola</w:t>
+                <w:t xml:space="preserve">Neurocysticercosis, re-infection or inflammation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Ailhaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Melenotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C L’ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travel Medicine and Infectious Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.101767. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tmaid.2020.101767⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 37, pp.101866. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tmaid.2020.101866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02870535v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03141666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outbreak of pneumococcal pneumonia among shipyard workers in Marseille, France, January to February 2020</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Guervilly</w:t>
+                <w:t xml:space="preserve">Children account for a small proportion of diagnoses of SARS-CoV-2 infection and do not exhibit greater viral loads than adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Tissot-Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Boschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Ninove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosurveillance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2020.25.11.2000162⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 39 (10), pp.1983-1987. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10096-020-03900-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02525021v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03149723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outcomes of 3,737 COVID-19 patients treated with hydroxychloroquine/azithromycin and other regimens in Marseille, France: A retrospective analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Testing the repatriated for SARS-Cov2: Should laboratory-based quarantine replace traditional quarantine?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Lagier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Colson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Cortaredona</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tissot Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Doudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travel Medicine and Infectious Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 36, pp.101791. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tmaid.2020.101791⟩</w:t>
+              <w:t xml:space="preserve">, 2020, pp.101624. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tmaid.2020.101624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03138793v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02517868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Trick of the Hedgehog: Case Report and Short Review About Archaeopsylla erinacei (Siphonaptera: Pulicidae) in Human Health</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular Detection of Microorganisms Associated with Small Mammals and Their Ectoparasites in Mali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adama Zan Diarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Kassoum Kone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safiatou Doumbo Niare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maureen Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Greigert</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Alexander Pfaff</w:t>
+                <w:t xml:space="preserve">Georges Diatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jme/tjz157⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 103 (6), pp.2542-2551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4269/ajtmh.19-0727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02469846v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid viral diagnosis and ambulatory management of suspected COVID-19 cases presenting at the infectious diseases referral hospital in Marseille, France, - January 31st to March 1st, 2020: A respiratory virus snapshot</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Trick of the Hedgehog: Case Report and Short Review About Archaeopsylla erinacei (Siphonaptera: Pulicidae) in Human Health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Greigert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basma Ouarti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maureen Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Amrane</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marie Hocquart</w:t>
+                <w:t xml:space="preserve">Alexander Pfaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travel Medicine and Infectious Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tmaid.2020.101632⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 57 (1), pp.318-323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jme/tjz157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02525096v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02469846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olfactory and gustative disorders for the diagnosis of COVID-19</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapid viral diagnosis and ambulatory management of suspected COVID-19 cases presenting at the infectious diseases referral hospital in Marseille, France, - January 31st to March 1st, 2020: A respiratory virus snapshot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Amrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Tissot-Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Doudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Eldin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophia Boudjema</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Herve Tissot-Dupont</w:t>
+                <w:t xml:space="preserve">Marie Hocquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRAVEL MEDICINE AND INFECTIOUS DISEASE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tmaid.2020.101875⟩</w:t>
+              <w:t xml:space="preserve">Travel Medicine and Infectious Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.101632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tmaid.2020.101632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03149711v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02525096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autochthonous human and animal leptospirosis, Marseille, France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Olfactory and gustative disorders for the diagnosis of COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia Boudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Finance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatoumata Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Sanchez Fernandez</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Gregory Dubourg</w:t>
+                <w:t xml:space="preserve">Line Meddeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Tissot-Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDCASES</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.idcr.2020.e00899⟩</w:t>
+              <w:t xml:space="preserve">TRAVEL MEDICINE AND INFECTIOUS DISEASE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 37, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tmaid.2020.101875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03150175v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03149711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics and genetic diversity of Haemophilus influenzae carriage among French pilgrims during the 2018 Hajj: A prospective cohort survey</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Van-Thuan Hoang</w:t>
+                <w:t xml:space="preserve">The impact of the daily use of soap in rural areas in Senegal on respiratory infectious diseases, fevers and skin microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Codou Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Bassene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Diatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi-Loi Dao</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Kamel Larbi Chaht</w:t>
+                <w:t xml:space="preserve">Nafissatou Diagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Parola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRAVEL MEDICINE AND INFECTIOUS DISEASE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tmaid.2020.101883⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijid.2020.04.076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03149263v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02569510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of the daily use of soap in rural areas in Senegal on respiratory infectious diseases, fevers and skin microbiota</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Malaria epidemiology in Kobeni department, southeastern Mauritania from 2015 to 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sileye Mamadou Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Bogreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasserdine Papa Mze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Codou Ndiaye</w:t>
+                <w:t xml:space="preserve">Mohamed Salem Ould Ahmedou Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Bassene</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe Parola</w:t>
+                <w:t xml:space="preserve">Mohamed Lemine Ould Khairy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Infectious Diseases of Poverty</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijid.2020.04.076⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40249-020-0634-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02569510v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02481112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malaria epidemiology in Kobeni department, southeastern Mauritania from 2015 to 2017</w:t>
+                <w:t xml:space="preserve">Autochthonous human and animal leptospirosis, Marseille, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sileye Mamadou Diallo</w:t>
+                <w:t xml:space="preserve">Pablo Sanchez Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herve Bogreau</w:t>
+                <w:t xml:space="preserve">Angeli Kodjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nasserdine Papa Mze</w:t>
+                <w:t xml:space="preserve">Hacene Medkour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Salem Ould Ahmedou Salem</w:t>
+                <w:t xml:space="preserve">Younes Laidoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Lemine Ould Khairy</w:t>
+                <w:t xml:space="preserve">Gregory Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infectious Diseases of Poverty</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 9 (1), </w:t>
+              <w:t xml:space="preserve">IDCASES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21, </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40249-020-0634-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.idcr.2020.e00899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02481112v1</w:t>
+                <w:t xml:space="preserve">hal-03150175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A sporadic case of acute Q fever and identification of the animal source of the infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hacene Medkour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Davoust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolis Angelakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Raoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Folia Microbiologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 65 (5), pp.797-800. </w:t>
@@ -4454,16831 +4454,16887 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03149976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical and microbiological effect of a combination of hydroxychloroquine and azithromycin in 80 COVID-19 patients with at least a six-day follow up: A pilot observational study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Line Meddeb</w:t>
+                <w:t xml:space="preserve">Dynamics and genetic diversity of Haemophilus influenzae carriage among French pilgrims during the 2018 Hajj: A prospective cohort survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van-Thuan Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Loi Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tran Duc Anh Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadidja Belhouchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Larbi Chaht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travel Medicine and Infectious Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tmaid.2020.101663⟩</w:t>
+              <w:t xml:space="preserve">TRAVEL MEDICINE AND INFECTIOUS DISEASE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tmaid.2020.101883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02547911v1</w:t>
+                <w:t xml:space="preserve">hal-03149263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complications of peripheral venous catheters (PVCs): the need to propose alternative route of administration</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Didier Raoult</w:t>
+                <w:t xml:space="preserve">Clinical and microbiological effect of a combination of hydroxychloroquine and azithromycin in 80 COVID-19 patients with at least a six-day follow up: A pilot observational study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gautret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Lagier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Parola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Thuan Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Meddeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2020.105875⟩</w:t>
+              <w:t xml:space="preserve">Travel Medicine and Infectious Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.101663. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tmaid.2020.101663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02445595v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02547911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk factors for symptoms of infection and microbial carriage among French medical students abroad</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thi Loi Dao</w:t>
+                <w:t xml:space="preserve">Complications of peripheral venous catheters (PVCs): the need to propose alternative route of administration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Mailhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Brouqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naomie Canard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Tassadit Drali</w:t>
+                <w:t xml:space="preserve">Pierre Michelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Raoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijid.2020.08.075⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.105875. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2020.105875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03149253v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02445595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Establishing Medical Coverage and Epidemiological Surveillance during the Grand Magal of Touba in Senegal: A Public Health Need</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Risk factors for symptoms of infection and microbial carriage among French medical students abroad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Loi Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomie Canard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Thuan Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tran Duc Anh Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheikh Sokhna</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Ahmadou Bamba Sylla</w:t>
+                <w:t xml:space="preserve">Tassadit Drali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Epidemiology and Global Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2991/jegh.k.200620.001⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 100, pp.104-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijid.2020.08.075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03149226v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03149253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rickettsia mongolitimonae Encephalitis, Southern France, 2018</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Dory-Lautrec</w:t>
+                <w:t xml:space="preserve">Establishing Medical Coverage and Epidemiological Surveillance during the Grand Magal of Touba in Senegal: A Public Health Need</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheikh Sokhna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balla Mbacke Mboup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndiaw Goumbala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Dieng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmadou Bamba Sylla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3201/eid2602.181667⟩</w:t>
+              <w:t xml:space="preserve">Journal of Epidemiology and Global Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (4), pp.247-249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2991/jegh.k.200620.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02474275v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03149226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence and risk factors for lung involvement on low-dose chest CT (LDCT) in a paucisymptomatic population of 247 patients affected by COVID-19</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Marchi</w:t>
+                <w:t xml:space="preserve">Rickettsia mongolitimonae Encephalitis, Southern France, 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Dolores Corbacho Loarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clea Melenotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadim Cassir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Cammilleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dory-Lautrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insights into Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13244-020-00939-7⟩</w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (2), pp.362-364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3201/eid2602.181667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03149249v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02474275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of MALDI-TOF mass spectrometry for the identification of lice isolated from farm animals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Benakhla</w:t>
+                <w:t xml:space="preserve">Prevalence and risk factors for lung involvement on low-dose chest CT (LDCT) in a paucisymptomatic population of 247 patients affected by COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Castelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Dassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Marchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/parasite/2020026⟩</w:t>
+              <w:t xml:space="preserve">Insights into Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13244-020-00939-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02564123v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03149249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-dose chest CT for diagnosing and assessing the extent of lung involvement of SARS-CoV-2 pneumonia using a semi quantitative score</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julie Finance</w:t>
+                <w:t xml:space="preserve">Development of MALDI-TOF mass spectrometry for the identification of lice isolated from farm animals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basma Ouarti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maureen Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souad Righi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Nadir Meguini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Benakhla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0241407⟩</w:t>
+              <w:t xml:space="preserve">Parasite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27 (28), pp.14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/parasite/2020026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03149252v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pattern of SARS-CoV-2 infection among dependant elderly residents living in long-term care facilities in Marseille, France, March-June 2020</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stephanie Gentile</w:t>
+                <w:t xml:space="preserve">Low-dose chest CT for diagnosing and assessing the extent of lung involvement of SARS-CoV-2 pneumonia using a semi quantitative score</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Leger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Jacquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Castelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Finance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2020.106219⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (11), pp.e0241407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0241407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03149233v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03149252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Case Report: Vibrio cholerae Biliary Tract Infections in Two North Africans in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Bed bug bites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Benzaquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐michel Berenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Parola</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4269/ajtmh.19-0884⟩</w:t>
+              <w:t xml:space="preserve">Dermatologic Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 33 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/dth.14341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02525184v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular identification and evaluation of Coxiella-like endosymbionts genetic diversity carried by cattle ticks in Algeria</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Parola</w:t>
+                <w:t xml:space="preserve">Pathogens associated with respiratory, gastrointestinal and febrile illness in patients consulting at Mbacke healthcare centre during the 2018 Grand Magal of Touba: A preliminary study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndiaw Goumballa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Awa Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Thuan Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balla Mbacke Mboup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adama Aidara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ttbdis.2020.101493⟩</w:t>
+              <w:t xml:space="preserve">TRAVEL MEDICINE AND INFECTIOUS DISEASE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 37, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tmaid.2020.101820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03149721v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03149712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathogens associated with respiratory, gastrointestinal and febrile illness in patients consulting at Mbacke healthcare centre during the 2018 Grand Magal of Touba: A preliminary study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ndiaw Goumballa</w:t>
+                <w:t xml:space="preserve">Molecular detection of avian spirochete Borrelia anserina in Argas persicus ticks in Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Ouchene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Nebbak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjet Amina Ouchene-Khelifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Awa Diop</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Balla Mbacke Mboup</w:t>
+                <w:t xml:space="preserve">Ali Dahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adama Aidara</w:t>
+                <w:t xml:space="preserve">Faycal Zeroual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRAVEL MEDICINE AND INFECTIOUS DISEASE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 37, </w:t>
+              <w:t xml:space="preserve">Comparative Immunology, Microbiology and Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 68, pp.101408. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tmaid.2020.101820⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cimid.2019.101408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03149712v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02507197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bed bug bites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Delaunay</w:t>
+                <w:t xml:space="preserve">Pattern of SARS-CoV-2 infection among dependant elderly residents living in long-term care facilities in Marseille, France, March-June 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tran Duc Anh Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Benzaquen</w:t>
+                <w:t xml:space="preserve">Didier Zanini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐michel Berenger</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Laforge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Arlotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Gentile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dermatologic Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/dth.14341⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2020.106219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03160996v1</w:t>
+                <w:t xml:space="preserve">hal-03149233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular detection of avian spirochete Borrelia anserina in Argas persicus ticks in Algeria</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amira Nebbak</w:t>
+                <w:t xml:space="preserve">Case Report: Vibrio cholerae Biliary Tract Infections in Two North Africans in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Parola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadjet Amina Ouchene-Khelifi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Faycal Zeroual</w:t>
+                <w:t xml:space="preserve">Hussein Anani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Eldin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Dubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Lagier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Immunology, Microbiology and Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cimid.2019.101408⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102 (6), pp.1306 - 1308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4269/ajtmh.19-0884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02507197v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02525184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular identification of protozoal and bacterial organisms in domestic animals and their infesting ticks from north-eastern Algeria</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Molecular identification and evaluation of Coxiella-like endosymbionts genetic diversity carried by cattle ticks in Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Rahal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hacene Medkour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adama Zan Diarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Souad Righi</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idir Bitam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Parola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 11 (2), pp.101330. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ttbdis.2019.101330⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 11 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ttbdis.2020.101493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02465283v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03149721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence of murine typhus in La Réunion, France, 2012–2017</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Manaquin</w:t>
+                <w:t xml:space="preserve">Molecular identification of protozoal and bacterial organisms in domestic animals and their infesting ticks from north-eastern Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rima Sadeddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adama Zan Diarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maureen Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Mediannikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souad Righi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.medmal.2019.06.003⟩</w:t>
+              <w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (2), pp.101330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ttbdis.2019.101330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02481952v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydroxychloroquine and azithromycin as a treatment of COVID-19: results of an open-label non-randomized clinical trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Line Meddeb</w:t>
+                <w:t xml:space="preserve">Emergence of murine typhus in La Réunion, France, 2012–2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Grouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lancelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bertolotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Poubeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Manaquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.105949. </w:t>
+              <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 50 (1), pp.22-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2020.105949⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.medmal.2019.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02525126v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02481952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Respiratory and gastrointestinal infections at the 2017 Grand Magal de Touba, Senegal: A prospective cohort survey</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Ninove</w:t>
+                <w:t xml:space="preserve">Hydroxychloroquine and azithromycin as a treatment of COVID-19: results of an open-label non-randomized clinical trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gautret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Lagier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Parola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Thuan Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Meddeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travel Medicine and Infectious Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, pp.101410. </w:t>
+              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.105949. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tmaid.2019.04.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2020.105949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02389087v1</w:t>
+                <w:t xml:space="preserve">hal-02525126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of mixed and successive blood meals of mosquitoes using MALDI-TOF MS protein profiling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ogobara Doumbo</w:t>
+                <w:t xml:space="preserve">Environmental investigation of respiratory pathogens during the Hajj 2016 and 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van-Thuan Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doudou Sow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadidja Belhouchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Loi Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tran Duc Anh Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S003118201900163X⟩</w:t>
+              <w:t xml:space="preserve">Travel Medicine and Infectious Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.101500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tmaid.2019.101500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02447609v1</w:t>
+                <w:t xml:space="preserve">hal-02469837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lack of Vibrio cholerae among French pilgrims during the 2017 and 2018 Hajj</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Infectious disease symptoms and microbial carriage among French medical students travelling abroad: A prospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Loi Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Thuan Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tran Duc Anh Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kamel Larbi Chaht</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Magmoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomie Canard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travel Medicine and Infectious Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, pp.101506. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tmaid.2019.101506⟩</w:t>
+              <w:t xml:space="preserve">, 2019, pp.101548. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tmaid.2019.101548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02466842v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02446308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dengue fever type 1 in five travellers returning from the Comoros Islands to Marseille in August 2019 - The risk of importation and subsequent autochthonous dengue transmission in France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Ninove</w:t>
+                <w:t xml:space="preserve">Post-malaria neurological syndrome: Imported case series and literature review to unscramble the auto-immune hypothesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Bou Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hortense Drouet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gautret</w:t>
+                <w:t xml:space="preserve">Hélène Savini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Leparc-Goffart</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elsa Kaphan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Parola</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travel Medicine and Infectious Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, pp.101507. </w:t>
+              <w:t xml:space="preserve">, 2019, 29, pp.16-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tmaid.2019.101507⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tmaid.2018.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02374891v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02507550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les grands singes dans l’émergence des maladies infectieuses</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Vaccination against the big three killers: an illusion?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Raoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Parola</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Raoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine et santé tropicales </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/mst.2019.0944⟩</w:t>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (6), pp.654-655. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmi.2019.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02447977v1</w:t>
+                <w:t xml:space="preserve">hal-02202575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limitations of diagnostic tests for bacterial infections</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The dynamics and interactions of respiratory pathogen carriage among French pilgrims during the 2018 Hajj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van-Thuan Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Loi Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tran Duc Anh Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadidja Belhouchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Larbi Chaht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.medmal.2018.12.004⟩</w:t>
+              <w:t xml:space="preserve">Emerging microbes &amp; infections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (1), pp.1701-1710. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/22221751.2019.1693247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02262542v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02447212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquisition of respiratory viruses and presence of respiratory symptoms in French pilgrims during the 2016 Hajj: A prospective cohort study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tassadit Drali</w:t>
+                <w:t xml:space="preserve">Dengue fever type 1 in five travellers returning from the Comoros Islands to Marseille in August 2019 - The risk of importation and subsequent autochthonous dengue transmission in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Eldin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Ninove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hortense Drouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gautret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Leparc-Goffart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travel Medicine and Infectious Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tmaid.2019.03.003⟩</w:t>
+              <w:t xml:space="preserve">, 2019, pp.101507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tmaid.2019.101507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02262836v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02374891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dynamics and interactions of respiratory pathogen carriage among French pilgrims during the 2018 Hajj</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les grands singes dans l’émergence des maladies infectieuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.A. Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Mediannikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Davoust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Parola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Raoult</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging microbes &amp; infections</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/22221751.2019.1693247⟩</w:t>
+              <w:t xml:space="preserve">Médecine et santé tropicales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (4), p. 371-376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/mst.2019.0944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02447212v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02447977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental investigation of respiratory pathogens during the Hajj 2016 and 2018</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Limitations of diagnostic tests for bacterial infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Eldin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Parola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Raoult</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travel Medicine and Infectious Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, pp.101500. </w:t>
+              <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 49 (2), pp.98-101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tmaid.2019.101500⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.medmal.2018.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02469837v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02262542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infectious disease symptoms and microbial carriage among French medical students travelling abroad: A prospective study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tran Duc Anh Ly</w:t>
+                <w:t xml:space="preserve">Acquisition of respiratory viruses and presence of respiratory symptoms in French pilgrims during the 2016 Hajj: A prospective cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van-Thuan Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doudou Sow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amal Magmoun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Naomie Canard</w:t>
+                <w:t xml:space="preserve">Fabiola Dogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Edouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tassadit Drali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travel Medicine and Infectious Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, pp.101548. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tmaid.2019.101548⟩</w:t>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tmaid.2019.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02446308v1</w:t>
+                <w:t xml:space="preserve">hal-02262836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-malaria neurological syndrome: Imported case series and literature review to unscramble the auto-immune hypothesis</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Respiratory and gastrointestinal infections at the 2017 Grand Magal de Touba, Senegal: A prospective cohort survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van-Thuan Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndiaw Goumballa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Loi Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tran Duc Anh Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Ninove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travel Medicine and Infectious Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 29, pp.16-20. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tmaid.2018.09.003⟩</w:t>
+              <w:t xml:space="preserve">, 2019, pp.101410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tmaid.2019.04.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02507550v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02389087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vaccination against the big three killers: an illusion?</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Identification of mixed and successive blood meals of mosquitoes using MALDI-TOF MS protein profiling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatalmoudou Tandina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sirama Niare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Almeras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Davoust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ogobara Doumbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 25 (6), pp.654-655. </w:t>
+              <w:t xml:space="preserve">Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cmi.2019.03.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S003118201900163X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02202575v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02447609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cutaneous and mucocutaneous leishmaniasis in travellers and migrants: a 20-year GeoSentinel Surveillance Network analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Noreen Hynes</w:t>
+                <w:t xml:space="preserve">Lack of Vibrio cholerae among French pilgrims during the 2017 and 2018 Hajj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van-Thuan Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Loi Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tran Duc Anh Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadidja Belhouchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Larbi Chaht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Travel Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jtm/taz055⟩</w:t>
+              <w:t xml:space="preserve">Travel Medicine and Infectious Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.101506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tmaid.2019.101506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02439871v1</w:t>
+                <w:t xml:space="preserve">hal-02466842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The University Hospital Institute Mediterrannee Infection from Marseille to Dakar</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Souleymane Doucouré</w:t>
+                <w:t xml:space="preserve">Review of European and American guidelines for the diagnosis of Lyme borreliosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Eldin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Raffetin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bouiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Hansmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Roblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine et santé tropicales </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/mst.2019.0941⟩</w:t>
+              <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 49 (2), pp.121-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.medmal.2018.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02446180v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of MALDI-TOF MS for the Identification of Chad Mosquitoes and the Origin of Their Blood Meal</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maureen Laroche</w:t>
+                <w:t xml:space="preserve">Cutaneous and mucocutaneous leishmaniasis in travellers and migrants: a 20-year GeoSentinel Surveillance Network analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Boggild</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Caumes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin P Grobusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Berger</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eli Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noreen Hynes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4269/ajtmh.18-0657⟩</w:t>
+              <w:t xml:space="preserve">Journal of Travel Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jtm/taz055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02090182v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02439871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellulitis of the face associated with SENLAT caused by Rickettsia slovaca detected by qPCR on scalp eschar swab sample: An unusual case report and review of literature</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Parola</w:t>
+                <w:t xml:space="preserve">The University Hospital Institute Mediterrannee Infection from Marseille to Dakar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheikh Sokhna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Bassène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Diatta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nafissatou Diagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souleymane Doucouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ttbdis.2019.06.010⟩</w:t>
+              <w:t xml:space="preserve">Médecine et santé tropicales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (4), pp.354-360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/mst.2019.0941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02465936v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02446180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Bartonella spp. in Cimex lectularius by MALDI-TOF MS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Use of MALDI-TOF MS for the Identification of Chad Mosquitoes and the Origin of Their Blood Meal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adama Zan Diarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maureen Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Parola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Immunology, Microbiology and Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cimid.2019.03.001⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100 (1), pp.47-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4269/ajtmh.18-0657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02466849v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02090182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of European and American guidelines for the diagnosis of Lyme borreliosis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yves Hansmann</w:t>
+                <w:t xml:space="preserve">Cellulitis of the face associated with SENLAT caused by Rickettsia slovaca detected by qPCR on scalp eschar swab sample: An unusual case report and review of literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hocquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hortense Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">France Roblot</w:t>
+                <w:t xml:space="preserve">Paul Levet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Raoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Parola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 49 (2), pp.121-132. </w:t>
+              <w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (5), pp.1142-1145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.medmal.2018.11.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ttbdis.2019.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02559190v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Respiratory tract infections among French Hajj pilgrims from 2014 to 2017</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detection of Bartonella spp. in Cimex lectularius by MALDI-TOF MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basma El Hamzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maureen Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Parola</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-54370-0⟩</w:t>
+              <w:t xml:space="preserve">Comparative Immunology, Microbiology and Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 64, pp.130-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cimid.2019.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02389081v1</w:t>
+                <w:t xml:space="preserve">hal-02466849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards 21st century microbiology in Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Parola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Raoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine et santé tropicales </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 29 (4), pp.340-342. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1684/mst.2019.09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02446243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective case-control analysis of the aetiologies of acute undifferentiated fever in Vietnam</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Quang-Duong Phan</w:t>
+                <w:t xml:space="preserve">Respiratory tract infections among French Hajj pilgrims from 2014 to 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van-Thuan Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saliha Ali-Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadidja Belhouchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Meftah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doudou Sow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging microbes &amp; infections</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/22221751.2019.1580539⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-54370-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02202786v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02389081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cutaneous sporotrichoid leishmaniasis treated with oral fluconazole</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jacques‐robert Christen</w:t>
+                <w:t xml:space="preserve">Prospective case-control analysis of the aetiologies of acute undifferentiated fever in Vietnam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nhiem Le-Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet-Nho Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai Chung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc-Tuan Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang-Duong Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dermatologic Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/dth.12976⟩</w:t>
+              <w:t xml:space="preserve">Emerging microbes &amp; infections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (1), pp.339-352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/22221751.2019.1580539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02263727v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02202786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal monitoring of environmental factors at Culicidae larval habitats in urban areas and their association with various mosquito species using an innovative strategy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Didier Raoult</w:t>
+                <w:t xml:space="preserve">Cutaneous sporotrichoid leishmaniasis treated with oral fluconazole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Benzaquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Chambelland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Fongue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clea Melenotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques‐robert Christen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pest Management Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ps.5196⟩</w:t>
+              <w:t xml:space="preserve">Dermatologic Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.e12976. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/dth.12976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02444053v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02263727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Great apes in the emergence of infectious diseases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accurate identification of Australian mosquitoes using protein profiling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Lawrence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Batovska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian A. Devaux</w:t>
+                <w:t xml:space="preserve">Cameron Webb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oleg O Mediannikov</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stacey Lynch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Blacket</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine et santé tropicales </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 146 (4), pp.462-471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0031182018001658⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02446221v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02444263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibiotic use for respiratory infections among Hajj pilgrims: A cohort survey and review of the literature</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Doudou Sow</w:t>
+                <w:t xml:space="preserve">Refractory giardiasis in medical students returning from humanitarian work abroad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Loi Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Sevestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Thuan Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tran Duc Anh Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ranque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travel Medicine and Infectious Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 30, pp.39-45. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, pp.101469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tmaid.2019.101469⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tmaid.2019.06.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02280019v1</w:t>
+                <w:t xml:space="preserve">hal-02280115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial respiratory carriage in French Hajj pilgrims and the effect of pneumococcal vaccine and other individual preventive measures: A prospective cohort survey</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Testing the Competence of Cimex lectularius Bed Bugs for the Transmission of Borrelia recurrentis, the Agent of Relapsing Fever</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basma El Hamzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maureen Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassina Bechah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Berenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Parola</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travel Medicine and Infectious Disease</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100 (6), pp.1407-1412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4269/ajtmh.18-0804⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tmaid.2018.10.021⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02466407v1</w:t>
+                <w:t xml:space="preserve">hal-02263779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vector-borne nematode diseases in pets and humans in the Mediterranean Basin: An update</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Djamel Tahir</w:t>
+                <w:t xml:space="preserve">Longitudinal monitoring of environmental factors at Culicidae larval habitats in urban areas and their association with various mosquito species using an innovative strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Nebbak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Willcox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sekou Koumare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Davoust</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Michel Berenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Raoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary World</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14202/vetworld.2019.1630-1643⟩</w:t>
+              <w:t xml:space="preserve">Pest Management Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 75 (4), pp.923-934. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ps.5196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02447606v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02444053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refractory giardiasis in medical students returning from humanitarian work abroad</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ranque</w:t>
+                <w:t xml:space="preserve">West Nile virus outbreak in the South of France: Implications for travel medicine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Eldin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Mailhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Zandotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilda Grard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Galla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travel Medicine and Infectious Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, pp.101469. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tmaid.2019.101469⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 28, pp.100-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tmaid.2019.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02280115v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02262837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing the Competence of Cimex lectularius Bed Bugs for the Transmission of Borrelia recurrentis, the Agent of Relapsing Fever</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antibiotic use for respiratory infections among Hajj pilgrims: A cohort survey and review of the literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van-Thuan Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Thu-Thuy Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadidja Belhouchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Meftah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doudou Sow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4269/ajtmh.18-0804⟩</w:t>
+              <w:t xml:space="preserve">Travel Medicine and Infectious Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30, pp.39-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tmaid.2019.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02263779v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02280019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">West Nile virus outbreak in the South of France: Implications for travel medicine</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Great apes in the emergence of infectious diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian A. Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg O Mediannikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Davoust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Parola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Raoult</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travel Medicine and Infectious Disease</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Médecine et santé tropicales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (4), pp.371-376</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02262837v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02446221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate identification of Australian mosquitoes using protein profiling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cameron Webb</w:t>
+                <w:t xml:space="preserve">Bacterial respiratory carriage in French Hajj pilgrims and the effect of pneumococcal vaccine and other individual preventive measures: A prospective cohort survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van-Thuan Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Meftah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tran Duc Anh Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tassadit Drali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stacey Lynch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mark Blacket</w:t>
+                <w:t xml:space="preserve">Saber Yezli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0031182018001658⟩</w:t>
+              <w:t xml:space="preserve">Travel Medicine and Infectious Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31, pp.101343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tmaid.2018.10.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02444263v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02466407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measles, the need for a paradigm shift</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Vector-borne nematode diseases in pets and humans in the Mediterranean Basin: An update</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Tahir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Davoust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Parola</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Raoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10654-019-00569-4⟩</w:t>
+              <w:t xml:space="preserve">Veterinary World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (10), pp.1630-1643. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14202/vetworld.2019.1630-1643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02447612v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02447606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Senegal’s Grand Magal of Touba: Syndromic Surveillance during the 2016 Mass Gathering</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Measles, the need for a paradigm shift</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Javelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Parola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Raoult</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4269/ajtmh.19-0240⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 34 (10), pp.897-915. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10654-019-00569-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02446300v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02447612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidental mammary calcifications in a Cameroonian migrant: A diagnostic challenge</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Senegal’s Grand Magal of Touba: Syndromic Surveillance during the 2016 Mass Gathering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheikh Sokhna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndiaw Goumballa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Thuang Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balla Mboup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Dieng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travel Medicine and Infectious Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tmaid.2019.03.002⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4269/ajtmh.19-0240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02263691v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02446300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolated renal echinococcosis presenting as a complex renal cyst with initial suspicion of malignancy</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Incidental mammary calcifications in a Cameroonian migrant: A diagnostic challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Le Dault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Parola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDCASES</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.idcr.2019.e00653⟩</w:t>
+              <w:t xml:space="preserve">Travel Medicine and Infectious Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28, pp.115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tmaid.2019.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02439835v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02263691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular evidence of bacteria in Melophagus ovinus sheep keds and Hippobosca equina forest flies collected from sheep and horses in northeastern Algeria</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Isolated renal echinococcosis presenting as a complex renal cyst with initial suspicion of malignancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Eldin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Thomassin-Piana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Maubon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Parola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Immunology, Microbiology and Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cimid.2019.05.010⟩</w:t>
+              <w:t xml:space="preserve">IDCASES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18, pp.e00653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.idcr.2019.e00653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02465331v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02439835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-infection of bacteria and protozoan parasites in Ixodes ricinus nymphs collected in the Alsace region, France</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Molecular evidence of bacteria in Melophagus ovinus sheep keds and Hippobosca equina forest flies collected from sheep and horses in northeastern Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Boucheikhchoukh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Mechouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Benakhla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Raoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Parola</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ttbdis.2019.06.001⟩</w:t>
+              <w:t xml:space="preserve">Comparative Immunology, Microbiology and Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 65, pp.103-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cimid.2019.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02464612v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquisition of enteric pathogens by pilgrims during the 2016 Hajj pilgrimage: A prospective cohort study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Segolene Prades</w:t>
+                <w:t xml:space="preserve">Co-infection of bacteria and protozoan parasites in Ixodes ricinus nymphs collected in the Alsace region, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Nebbak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Handi Dahmana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Almeras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Raoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travel Medicine and Infectious Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tmaid.2018.05.017⟩</w:t>
+              <w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (6), pp.101241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ttbdis.2019.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01910329v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02464612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MALDI-TOF MS protein profiling for the rapid identification of Chagas disease triatomine vectors and application to the triatomine fauna of French Guiana</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gladys Gazelle</w:t>
+                <w:t xml:space="preserve">Molecular detection of Leishmania infantum DNA and host blood meal identification in Phlebotomus in a hypoendemic focus of human leishmaniasis in northern Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahina Bennai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Tahir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Blanchet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Raoult</w:t>
+                <w:t xml:space="preserve">Ismail Lafri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Bendjaballah-Laliam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idir Bitam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0031182017001342⟩</w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0006513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858729v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotyping of Coxiella burnetii detected in placental tissues from aborted dairy cattle in the north of Algeria</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Escherichia coli spontaneous community-acquired meningitis in adults: A case report and literature review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Tahir</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Eldin</w:t>
+                <w:t xml:space="preserve">A. Bichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Bitam</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Raoult</w:t>
+                <w:t xml:space="preserve">H. Drouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -C. Lagier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Immunology, Microbiology and Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cimid.2018.06.001⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 67, pp.70-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijid.2017.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858739v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate identification of Anopheles gambiae Giles trophic preferences by MALDI-TOF MS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Didier Raoult</w:t>
+                <w:t xml:space="preserve">Malaria, tuberculosis and HIV: what's new? Contribution of the Institut Hospitalo-Universitaire Méditerranée Infection in updated data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Almeras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Basco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheikh Sokhna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ranque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Parola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Microbes and New Infections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26, pp.S23-S30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nmni.2018.06.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.meegid.2017.09.009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01910296v1</w:t>
+                <w:t xml:space="preserve">hal-02006669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual-Genotype Orientia tsutsugamushi Infection in Patient with Rash and Eschar, Vietnam, 2016</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sinh Trinh</w:t>
+                <w:t xml:space="preserve">MALDI-TOF MS identification of ticks of domestic and wild animals in Algeria and molecular detection of associated microorganisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Boucheikhchoukh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maureen Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muoi To</w:t>
+                <w:t xml:space="preserve">Atef Aouadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubna Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Benakhla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3201/eid2408.171622⟩</w:t>
+              <w:t xml:space="preserve">Comparative Immunology, Microbiology and Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57, pp.39-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cimid.2018.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858737v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MALDI-TOF MS identification of ticks of domestic and wild animals in Algeria and molecular detection of associated microorganisms</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Atef Aouadi</w:t>
+                <w:t xml:space="preserve">Molecular Evidence of Rickettsia slovaca in Wild Boar Lice, in Northeastern Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faycal Zeroual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loubna Dib</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
+                <w:t xml:space="preserve">Hamza Leulmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Benakhla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Raoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Parola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Immunology, Microbiology and Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 57, pp.39-49. </w:t>
+              <w:t xml:space="preserve">Vector-Borne and Zoonotic Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (2), pp.114-116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cimid.2018.05.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1089/vbz.2017.2165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858733v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Evidence of Rickettsia slovaca in Wild Boar Lice, in Northeastern Algeria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Faycal Zeroual</w:t>
+                <w:t xml:space="preserve">Seek and Find! PCR analyses of skin infections in West-European travelers returning from abroad with an eschar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamza Leulmi</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Emmanouil Angelakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Ben Chaabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Parola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Raoult</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Parola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vector-Borne and Zoonotic Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/vbz.2017.2165⟩</w:t>
+              <w:t xml:space="preserve">Travel Medicine and Infectious Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26, pp.32-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tmaid.2018.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01780721v1</w:t>
+                <w:t xml:space="preserve">hal-01970229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seek and Find! PCR analyses of skin infections in West-European travelers returning from abroad with an eschar</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tick-borne pathogens in removed ticks Veneto, northeastern Italy: A cross-sectional investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Ben Chaabane</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Didier Raoult</w:t>
+                <w:t xml:space="preserve">Anna Beltrame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maureen Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Degani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Perandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeno Bisoffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travel Medicine and Infectious Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 26, pp.32-36. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tmaid.2018.02.009⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 26, pp.58-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tmaid.2018.08.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01970229v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01970220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tick-borne pathogens in removed ticks Veneto, northeastern Italy: A cross-sectional investigation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Francesca Perandin</w:t>
+                <w:t xml:space="preserve">Acquisition of enteric pathogens by pilgrims during the 2016 Hajj pilgrimage: A prospective cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doudou Sow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabiola Dogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Edouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tassadit Drali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zeno Bisoffi</w:t>
+                <w:t xml:space="preserve">Segolene Prades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travel Medicine and Infectious Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 26, pp.58-61. </w:t>
+              <w:t xml:space="preserve">, 2018, 25, pp.26-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tmaid.2018.08.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tmaid.2018.05.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01970220v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular detection of Leishmania infantum DNA and host blood meal identification in Phlebotomus in a hypoendemic focus of human leishmaniasis in northern Algeria</w:t>
+                <w:t xml:space="preserve">Genotyping of Coxiella burnetii detected in placental tissues from aborted dairy cattle in the north of Algeria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kahina Bennai</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Djamel Tahir</w:t>
+                <w:t xml:space="preserve">M. Rahal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ismail Lafri</w:t>
+                <w:t xml:space="preserve">D. Tahir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Eldin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amina Bendjaballah-Laliam</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Idir Bitam</w:t>
+                <w:t xml:space="preserve">I Bitam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Raoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 12 (6), </w:t>
+              <w:t xml:space="preserve">Comparative Immunology, Microbiology and Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57, pp.50-54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0006513⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cimid.2018.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01858746v1</w:t>
+                <w:t xml:space="preserve">hal-01858739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Escherichia coli spontaneous community-acquired meningitis in adults: A case report and literature review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MALDI-TOF MS protein profiling for the rapid identification of Chagas disease triatomine vectors and application to the triatomine fauna of French Guiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maureen Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Berenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys Gazelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bichon</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">J. -C. Lagier</w:t>
+                <w:t xml:space="preserve">Denis Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Raoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijid.2017.12.003⟩</w:t>
+              <w:t xml:space="preserve">Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 145 (5, SI), pp.665-675. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0031182017001342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01780648v1</w:t>
+                <w:t xml:space="preserve">hal-01858729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malaria, tuberculosis and HIV: what's new? Contribution of the Institut Hospitalo-Universitaire Méditerranée Infection in updated data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Parola</w:t>
+                <w:t xml:space="preserve">Accurate identification of Anopheles gambiae Giles trophic preferences by MALDI-TOF MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sirama Niare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatalmoudou Tandina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Davoust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ogobara Doumbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Raoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Microbes and New Infections</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nmni.2018.06.003⟩</w:t>
+              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 63, pp.410-419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meegid.2017.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02006669v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Bartonella spp. in fleas by MALDI-TOF MS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Parola</w:t>
+                <w:t xml:space="preserve">Dual-Genotype Orientia tsutsugamushi Infection in Patient with Rash and Eschar, Vietnam, 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nhiem Le-Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc-Tuan Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nho Le-Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinh Trinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muoi To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 12 (2), </w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (8), pp.1520-1523. </w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0006189⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3201/eid2408.171622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01765830v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using MALDI-TOF MS to identify mosquitoes collected in Mali and their blood meals</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Detection of Bartonella spp. in fleas by MALDI-TOF MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basma El Hamzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maureen Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Adama Z. Diarra</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Almeras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Raoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Parola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0031182018000070⟩</w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0006189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01910310v1</w:t>
+                <w:t xml:space="preserve">hal-01765830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insects and the Transmission of Bacterial Agents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Using MALDI-TOF MS to identify mosquitoes collected in Mali and their blood meals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatalmoudou Tandina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sirama Niare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maureen Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye K. Kone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adama Z. Diarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 6 (5), </w:t>
+              <w:t xml:space="preserve">Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 145 (9), pp.1170-1182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/microbiolspec.MTBP-0017-2016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0031182018000070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01970211v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surveillance of travel-associated diseases at two referral centres in Marseille, France: a 12-year survey.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Insects and the Transmission of Bacterial Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maureen Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Raoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Parola</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Travel Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jtm/tay007⟩</w:t>
+              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/microbiolspec.MTBP-0017-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01801455v1</w:t>
+                <w:t xml:space="preserve">hal-01970211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Another challenge in malaria elimination efforts: the increase of malaria among adults after the implementation of long-lasting insecticide-treated nets (LLINs) in Dielmo, Senegal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amele N. Wotodjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souleymane Doucoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nafissatou Diagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatoumata Diene Sarr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Parola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Malaria Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 17 (1), pp.384. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12936-018-2536-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01924106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tick- and flea-borne rickettsioses in Tizi-Ouzou, Algeria: Implications for travel medicine</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Surveillance of travel-associated diseases at two referral centres in Marseille, France: a 12-year survey.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karolina M. Griffiths</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Savini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Brouqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Parola</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travel Medicine and Infectious Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tmaid.2018.11.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Travel Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jtm/tay007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01970228v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01801455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neglected vector-borne bacterial diseases and arboviruses in the Mediterranean area</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tick- and flea-borne rickettsioses in Tizi-Ouzou, Algeria: Implications for travel medicine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayet Bouchaib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Eldin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maureen Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Raoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Parola</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Microbes and New Infections</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nmni.2018.08.015⟩</w:t>
+              <w:t xml:space="preserve">Travel Medicine and Infectious Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26, pp.51-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tmaid.2018.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02101023v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01970228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Body lice of homeless people reveal the presence of several emerging bacterial pathogens in northern Algeria</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Parola</w:t>
+                <w:t xml:space="preserve">Neglected vector-borne bacterial diseases and arboviruses in the Mediterranean area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.N. Charrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Berenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ayhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bitam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ptnd.0006397⟩</w:t>
+              <w:t xml:space="preserve">New Microbes and New Infections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26, pp.S31-S36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nmni.2018.08.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01826776v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02101023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field application of MALDI-TOF MS on mosquito larvae identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Nebbak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sekou Koumare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra C. Willcox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Berenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Raoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 145 (5, SI), pp.677-687. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0031182017001354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01858731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute Q Fever Case Detection among Acute Febrile Illness Patients, Thailand, 2002-2005</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Somsak Thamthitiwat</w:t>
+                <w:t xml:space="preserve">Body lice of homeless people reveal the presence of several emerging bacterial pathogens in northern Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Louni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Mana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idir Bitam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Dahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Parola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4269/ajtmh.17-0413⟩</w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ptnd.0006397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01789179v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01826776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rickettsia massiliae infection after a tick bite on the eyelid</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carole Eldin</w:t>
+                <w:t xml:space="preserve">Matrix‐assisted laser desorption/ionization time‐of‐flight mass spectrometry as a useful tool for the rapid identification of wild flea vectors preserved in alcohol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zurita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Djeghar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Callejón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulio Virgili</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierluigi Viale</w:t>
+                <w:t xml:space="preserve">C. Cutillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Parola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travel Medicine and Infectious Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tmaid.2018.08.002⟩</w:t>
+              <w:t xml:space="preserve">Medical and Veterinary Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33 (2), pp.185-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mve.12351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01970219v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02263731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travel and tick-borne diseases: Lyme disease and beyond</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Parola</w:t>
+                <w:t xml:space="preserve">Rickettsia massiliae infection after a tick bite on the eyelid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Eldin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Virgili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Attard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher D. Paddock</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierluigi Viale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travel Medicine and Infectious Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 26, pp.1-2. </w:t>
+              <w:t xml:space="preserve">, 2018, 26, pp.66-68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tmaid.2018.09.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tmaid.2018.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01970230v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01970219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yellow fever: the Pacific should be prepared</w:t>
+                <w:t xml:space="preserve">Rickettsia sibirica mongolitimonae human infection : a diagnostic challenge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Musso</w:t>
+                <w:t xml:space="preserve">Pierre Rajoelison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Oleg Mediannikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Javelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Raoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Philippe Parola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 392 (10162), pp.2347. </w:t>
+              <w:t xml:space="preserve">Travel Medicine and Infectious Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26, pp.72-73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0140-6736(18)32520-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tmaid.2018.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01970221v1</w:t>
+                <w:t xml:space="preserve">hal-01970212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rickettsia sibirica mongolitimonae human infection : a diagnostic challenge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Travel and tick-borne diseases: Lyme disease and beyond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Parola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Rajoelison</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christopher D. Paddock</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travel Medicine and Infectious Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 26, pp.72-73. </w:t>
+              <w:t xml:space="preserve">, 2018, 26, pp.1-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tmaid.2018.07.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tmaid.2018.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01970212v1</w:t>
+                <w:t xml:space="preserve">hal-01970230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matrix‐assisted laser desorption/ionization time‐of‐flight mass spectrometry as a useful tool for the rapid identification of wild flea vectors preserved in alcohol</w:t>
+                <w:t xml:space="preserve">Acute Q Fever Case Detection among Acute Febrile Illness Patients, Thailand, 2002-2005</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Zurita</w:t>
+                <w:t xml:space="preserve">Ashley L. Greiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Djeghar</w:t>
+                <w:t xml:space="preserve">Saithip Bhengsri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Million</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Callejón</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Parola</w:t>
+                <w:t xml:space="preserve">Somsak Thamthitiwat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical and Veterinary Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mve.12351⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98 (1), pp.252-257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4269/ajtmh.17-0413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02263731v1</w:t>
+                <w:t xml:space="preserve">hal-01789179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blood meal identification in the cryptic species Anopheles gambiae and Anopheles coluzzii using MALDI-TOF MS</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Yellow fever: the Pacific should be prepared</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Musso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Parola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Raoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/parasite/2018041⟩</w:t>
+              <w:t xml:space="preserve">The Lancet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 392 (10162), pp.2347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0140-6736(18)32520-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858730v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01970221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measles: is a new vaccine approach needed?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Update on Tick-Borne Bacterial Diseases in Travelers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Eldin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Parola</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Raoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1473-3099(18)30543-7⟩</w:t>
+              <w:t xml:space="preserve">Current Infectious Disease Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11908-018-0624-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01910323v1</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01826781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Update on Tick-Borne Bacterial Diseases in Travelers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Measles: is a new vaccine approach needed?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clea Melenotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Zandotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gautret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Parola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Raoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Infectious Disease Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11908-018-0624-y⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (10), pp.1060-1061. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1473-3099(18)30543-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01826781v1</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mosquitoes (Diptera: Culicidae) and mosquito-borne diseases in Mali, West Africa</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
+                <w:t xml:space="preserve">Blood meal identification in the cryptic species Anopheles gambiae and Anopheles coluzzii using MALDI-TOF MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatalmoudou Tandina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maureen Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Davoust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ogobara K. Doumbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Parola</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13071-018-3045-8⟩</w:t>
+              <w:t xml:space="preserve">Parasite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25, pp.40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/parasite/2018041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01912325v1</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobile populations across the Mediterranean Sea and beyond: travel medicine, mass gathering medicine and homeless health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gautret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélémy Pradines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z.A. Memish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barthélémy Pradines</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">C. Sokhna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Parola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Microbes and New Infections</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 26, pp.S96-S99. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nmni.2018.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02101115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Expert Protocols to Standardized Management of Infectious Diseases</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Herve Tissot-Dupont</w:t>
+                <w:t xml:space="preserve">Mosquitoes (Diptera: Culicidae) and mosquito-borne diseases in Mali, West Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatalmoudou Tandina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ogobara Doumbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alpha Seydou Yaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sékou F Traoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Parola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cid/cix403⟩</w:t>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11, pp.467. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13071-018-3045-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01730978v1</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01912325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the anti-feeding and insecticidal effects of the combination of dinotefuran, permethrin and pyriproxyfen (Vectra((R)) 3D) against Triatoma infestans on rats</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">MALDI-TOF MS as an innovative tool for detection of Plasmodium parasites ă in Anopheles mosquitoes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maureen Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Almeras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Pecchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassina Bechah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Raoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical and Veterinary Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mve.12206⟩</w:t>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12936-016-1657-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01573738v1</w:t>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01474861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gut Bacteria Missing in Severe Acute Malnutrition, Can We Identify Potential Probiotics by Culturomics?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Familial cluster of exposure to a confirmed rabid dog in travelers to Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Antwi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Parola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doudou Sow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Sornin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryam Tidjani Alou</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Saber Khelaifia</w:t>
+                <w:t xml:space="preserve">Maxime Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.0089⟩</w:t>
+              <w:t xml:space="preserve">Travel Medicine and Infectious Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16, pp.46-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tmaid.2017.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01573739v1</w:t>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01573818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of relapsing fever Borrelia spp., Bartonella spp. and Anaplasmataceae bacteria in argasid ticks in Algeria</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First molecular detection of Dirofilaria immitis (Spirurida: Onchocercidae) infection in dogs from Northern Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Tahir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanane Damene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Davous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Parola</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0006064⟩</w:t>
+              <w:t xml:space="preserve">Comparative Immunology, Microbiology and Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 51, pp.66-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cimid.2017.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01729769v1</w:t>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01573781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of MALDI-TOF mass spectrometry for filariae detection in Aedes aegypti mosquitoes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Human head lice and pubic lice reveal the presence of several Acinetobacter species in Algiers, Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Mana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Louni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Parola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idir Bitam</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0006093⟩</w:t>
+              <w:t xml:space="preserve">Comparative Immunology, Microbiology and Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53, pp.33-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cimid.2017.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01729779v1</w:t>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01774690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Case report: Ribavirin and vitamin A in a severe case of measles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christine Zandotti</w:t>
+                <w:t xml:space="preserve">Molecular evidence of tick-borne hemoprotozoan-parasites (Theileria ovis and Babesia ovis) and bacteria in ticks and blood from small ruminants in Northern Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atef Aouadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Leulmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Boucheikhchoukh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Benakhla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Raoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/MD.0000000000009154⟩</w:t>
+              <w:t xml:space="preserve">Comparative Immunology, Microbiology and Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50, pp.34-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cimid.2016.11.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01729782v1</w:t>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01521369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postmalaria Neurologic Syndrome-Autoimmune Encephalitis With Anti-Voltage-Gated Potassium-Channel Antibodies</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">CUTANEOUS AND MUCOCUTANEOUS LEISHMANIASIS IN INTERNATIONAL TRAVELERS: RESULTS FROM THE GEOSENTINEL SURVEILLANCE NETWORK</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea K. Boggild</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Caumes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bradley A. Connor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumontra Chakrabarti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Parola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Internal Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (5, S), pp.206</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01573747v1</w:t>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01730452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MALDI-TOF MS as an innovative tool for detection of Plasmodium parasites ă in Anopheles mosquitoes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Didier Raoult</w:t>
+                <w:t xml:space="preserve">Epidemiological profile of cutaneous larva migrans in travelers returning to France between 2003 and 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doudou Sow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferelaha Soro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Javelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Parola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12936-016-1657-z⟩</w:t>
+              <w:t xml:space="preserve">Travel Medicine and Infectious Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 20, pp.61-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tmaid.2017.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01474861v1</w:t>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01729768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Familial cluster of exposure to a confirmed rabid dog in travelers to Algeria</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maxime Henrion</w:t>
+                <w:t xml:space="preserve">Case report: Ribavirin and vitamin A in a severe case of measles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Bichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Benarous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hortense Drouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Zandotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travel Medicine and Infectious Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tmaid.2017.01.001⟩</w:t>
+              <w:t xml:space="preserve">Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (50), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/MD.0000000000009154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01573818v1</w:t>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01729782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First molecular detection of Dirofilaria immitis (Spirurida: Onchocercidae) infection in dogs from Northern Algeria</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Postmalaria Neurologic Syndrome-Autoimmune Encephalitis With Anti-Voltage-Gated Potassium-Channel Antibodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sahuguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Bou Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Parola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Kaphan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Immunology, Microbiology and Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cimid.2017.04.001⟩</w:t>
+              <w:t xml:space="preserve">Annals of Internal Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 167 (1), pp.70-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7326/L16-0651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01573781v1</w:t>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01573747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human head lice and pubic lice reveal the presence of several Acinetobacter species in Algiers, Algeria</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+                <w:t xml:space="preserve">Detection of relapsing fever Borrelia spp., Bartonella spp. and Anaplasmataceae bacteria in argasid ticks in Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Lafri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basma El Hamzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idir Bitam</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Leulmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reda Lalout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Immunology, Microbiology and Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cimid.2017.06.003⟩</w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (11), pp.e0006064. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0006064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01774690v1</w:t>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01729769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular evidence of tick-borne hemoprotozoan-parasites (Theileria ovis and Babesia ovis) and bacteria in ticks and blood from small ruminants in Northern Algeria</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Assessment of MALDI-TOF mass spectrometry for filariae detection in Aedes aegypti mosquitoes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Tahir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Almeras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Varloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Raoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Davoust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Immunology, Microbiology and Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cimid.2016.11.008⟩</w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (12), pp.e0006093. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0006093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01521369v1</w:t>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01729779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CUTANEOUS AND MUCOCUTANEOUS LEISHMANIASIS IN INTERNATIONAL TRAVELERS: RESULTS FROM THE GEOSENTINEL SURVEILLANCE NETWORK</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Parola</w:t>
+                <w:t xml:space="preserve">Assessment of the anti-feeding and insecticidal effects of the combination of dinotefuran, permethrin and pyriproxyfen (Vectra((R)) 3D) against Triatoma infestans on rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Tahir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Davoust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Varloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -M. Berenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Raoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Medical and Veterinary Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 31 (2), pp.132-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mve.12206⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01730452v1</w:t>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01573738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiological profile of cutaneous larva migrans in travelers returning to France between 2003 and 2015</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Parola</w:t>
+                <w:t xml:space="preserve">Gut Bacteria Missing in Severe Acute Malnutrition, Can We Identify Potential Probiotics by Culturomics?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam Tidjani Alou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Million</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sory I. Traore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donia Mouelhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saber Khelaifia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travel Medicine and Infectious Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tmaid.2017.06.003⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.899. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.0089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01729768v1</w:t>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01573739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MALDI-TOF MS identification of Anopheles gambiae Giles blood meal crushed on Whatman filter papers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Affane Bacar</w:t>
+                <w:t xml:space="preserve">From Expert Protocols to Standardized Management of Infectious Diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Lagier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Delord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Michelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Tissot-Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0183238⟩</w:t>
+              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 65 (1), pp.S12-S19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cid/cix403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01730963v1</w:t>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01730978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Treating influenza with antibiotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Levet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Raoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Parola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 50 (4), pp.505-506. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2017.04.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01730449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular survey of Dirofilaria immitis and Dirofilaria repens by new real-time TaqMan® PCR assay in dogs and mosquitoes (Diptera: Culicidae) in Corsica (France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Dahmani</w:t>
+                <w:t xml:space="preserve">MALDI-TOF MS identification of Anopheles gambiae Giles blood meal crushed on Whatman filter papers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sirama Niare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Almeras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatalmoudou Tandina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Yssouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Affane Bacar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vetpar.2017.01.002⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (8), pp.e0183238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0183238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01478585v1</w:t>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01730963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular and MALDI-TOF identification of ticks and tick-associated bacteria in Mali</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Abdoulaye K. Kone</w:t>
+                <w:t xml:space="preserve">Molecular survey of Dirofilaria immitis and Dirofilaria repens by new real-time TaqMan® PCR assay in dogs and mosquitoes (Diptera: Culicidae) in Corsica (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Tahir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Bittar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Barré-Cardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doudou Sow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Dahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 11 (7), pp.e0005762. </w:t>
+              <w:t xml:space="preserve">Veterinary Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 235, pp.1-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0005762⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.vetpar.2017.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01774683v1</w:t>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01478585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of eschar swabbing for the molecular diagnosis and genotyping of Orientia tsutsugamushi causing scrub typhus in Quang Nam province, Vietnam</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Molecular and MALDI-TOF identification of ticks and tick-associated bacteria in Mali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adama Zan Diarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Almeras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maureen Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId593" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Oleg Mediannikov</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Berenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye K. Kone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 11 (3), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0005397⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 11 (7), pp.e0005762. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0005762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01496182v1</w:t>
+                <w:t xml:space="preserve">hal-01774683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medical Entomology: A Reemerging Field of Research to Better Understand Vector-Borne Infectious Diseases</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Use of eschar swabbing for the molecular diagnosis and genotyping of Orientia tsutsugamushi causing scrub typhus in Quang Nam province, Vietnam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nhiem Le Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maureen Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Bruno Pradines</w:t>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoa L. Thi Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nho L. Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Mediannikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cid/cix463⟩</w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0005397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01730979v1</w:t>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01496182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence of neglected infectious diseases in patients with persistent fever in Sihanouk Hospital Center of HOPE, Cambodia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Barbe</w:t>
+                <w:t xml:space="preserve">Medical Entomology: A Reemerging Field of Research to Better Understand Vector-Borne Infectious Diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maureen Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Berenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Charrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pradines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tropical Medicine and International Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 65 (1), pp.S30-S38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cid/cix463⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01730434v1</w:t>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01730979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communicable and non-communicable disease risks at the Grand Magal of Touba: The largest mass gathering in Senegal</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Balla Mbacke Mboup</w:t>
+                <w:t xml:space="preserve">Prevalence of neglected infectious diseases in patients with persistent fever in Sihanouk Hospital Center of HOPE, Cambodia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Phe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Lim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Leng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Verdonck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Papa Gallo Sow</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mamadou Dieng</w:t>
+                <w:t xml:space="preserve">B. Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travel Medicine and Infectious Disease</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Tropical Medicine and International Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22 (1, SI), pp.42-43</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId606" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01730994v1</w:t>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01730434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of a Potential New Bartonella Species ``Candidatus Bartonella rondoniensis'' in Human Biting Kissing Bugs (Reduviidae; Triatominae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maureen Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Berenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleg Mediannikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Raoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Parola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 11 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pntd.0005297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01496179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-feeding and insecticidal efficacy of a topical administration of dinotefuran-pyriproxyfen-permethrin spot-on (Vectra (R) 3D) on mice against Stegomyia albopicta (=Aedes albopictus)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Varloud</w:t>
+                <w:t xml:space="preserve">Communicable and non-communicable disease risks at the Grand Magal of Touba: The largest mass gathering in Senegal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheikh Sokhna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balla Mbacke Mboup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Papa Gallo Sow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaoussou Camara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Dieng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical and Veterinary Entomology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 31 (4), pp.351-357. </w:t>
+              <w:t xml:space="preserve">Travel Medicine and Infectious Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19, pp.56-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mve.12243⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tmaid.2017.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01729761v1</w:t>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01730994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Rickettsia hoogstraalii, Rickettsia helvetica, Rickettsia massiliae, Rickettsia slovaca and Rickettsia aeschlimannii in ticks from Sardinia, Italy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cipriano Foxi</w:t>
+                <w:t xml:space="preserve">Anti-feeding and insecticidal efficacy of a topical administration of dinotefuran-pyriproxyfen-permethrin spot-on (Vectra (R) 3D) on mice against Stegomyia albopicta (=Aedes albopictus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Tahir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Davoust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Almeras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Berenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Varloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ttbdis.2016.12.007⟩</w:t>
+              <w:t xml:space="preserve">Medical and Veterinary Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 31 (4), pp.351-357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mve.12243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01521352v1</w:t>
+                <w:t xml:space="preserve">hal-01729761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of Real-Time Polymerase Chain Reaction Assays for the Detection of 20 Gastrointestinal Parasites in Clinical Samples from Senegal</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Delaunay</w:t>
+                <w:t xml:space="preserve">Detection of Rickettsia hoogstraalii, Rickettsia helvetica, Rickettsia massiliae, Rickettsia slovaca and Rickettsia aeschlimannii in ticks from Sardinia, Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Chisu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Leulmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna Masala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariano Piredda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cipriano Foxi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4269/ajtmh.16-0781⟩</w:t>
+              <w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (3), pp.347-352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ttbdis.2016.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId620" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01774347v1</w:t>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01521352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Warming and Global Decrease in Vector-Borne Disease Prevalence and Mortality</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Performance of Real-Time Polymerase Chain Reaction Assays for the Detection of 20 Gastrointestinal Parasites in Clinical Samples from Senegal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doudou Sow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Parola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadime Sylla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magatte Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 215 (4), pp.660-661. </w:t>
+              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 97 (1), pp.173-182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/infdis/jix020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4269/ajtmh.16-0781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId624" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01521238v1</w:t>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01774347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Update on cutaneous dirofilariasis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Global Warming and Global Decrease in Vector-Borne Disease Prevalence and Mortality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gautret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Parola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId629" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Berbis</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Raoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.annder.2017.05.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 215 (4), pp.660-661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/infdis/jix020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01730450v1</w:t>
+                <w:t xml:space="preserve">hal-01521238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative analysis of storage conditions and homogenization methods for tick and flea species for identification by MALDI-TOF MS</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Update on cutaneous dirofilariasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benzaquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Marmottant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Parola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Berbis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical and Veterinary Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mve.12250⟩</w:t>
+              <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 144 (10), pp.607-611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annder.2017.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId631" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01729760v1</w:t>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01730450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute Uncomplicated Febrile Illness in Children Aged 2-59 months in Zanzibar - Aetiologies, Antibiotic Treatment and Outcome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Abdullah S. Ali</w:t>
+                <w:t xml:space="preserve">Comparative analysis of storage conditions and homogenization methods for tick and flea species for identification by MALDI-TOF MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nebbak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. El Hamzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -M. Berenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bitam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Raoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0146054⟩</w:t>
+              <w:t xml:space="preserve">Medical and Veterinary Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 31 (4), pp.438-448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mve.12250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId635" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01459793v1</w:t>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01729760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sennetsu neorickettsiosis, spotted fever group, and typhus group rickettsioses in three provinces in Thailand</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Didier Raoult</w:t>
+                <w:t xml:space="preserve">An Alternative Strategy of Preventive Control of Tick-Borne Relapsing Fever in Rural Areas of Sine-Saloum, Senegal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Diatta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Chauvancy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Parola</w:t>
+                <w:t xml:space="preserve">Oleg Mediannikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatoumata Diene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheikh Sokhna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 95 (1), pp.43-49. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4269/ajtmh.15-0752⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 95 (3), pp.537-545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4269/ajtmh.15-0776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId642" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01476278v1</w:t>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01994507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel ehrlichial agent detected in tick in French Polynesia</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Malaria: Massive open online courses MOOC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chabriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Parola</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ttbdis.2016.07.014⟩</w:t>
+              <w:t xml:space="preserve">Travel Medicine and Infectious Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14 (6), pp.636. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tmaid.2016.10.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId647" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01459755v1</w:t>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular detection of Rickettsia conorii and other zoonotic spotted fever group rickettsiae in ticks, Romania</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Parola</w:t>
+                <w:t xml:space="preserve">Increased Gut Redox and Depletion of Anaerobic and Methanogenic Prokaryotes in Severe Acute Malnutrition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Million</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam Tidjani Alou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saber Khelaifia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dipankar Bachar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Lagier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ttbdis.2015.10.006⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), pp.26051. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep26051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId650" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01459935v1</w:t>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01439070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First report of Rickettsia raoultii and Rickettsia helvetica in Dermacentor reticulatus ticks from the Czech Republic</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jan Mendel</w:t>
+                <w:t xml:space="preserve">A novel ehrlichial agent detected in tick in French Polynesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Raoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Parola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maureen Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Mediannikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 7 (6), pp.1222-1224. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ttbdis.2016.07.011⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 7 (6), pp.1203-1208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ttbdis.2016.07.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId655" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01459754v1</w:t>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01459755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular characterization of hepatitis B virus from chronically-infected patients in Niamey, Niger</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mamane Daou</w:t>
+                <w:t xml:space="preserve">First report of Rickettsia raoultii and Rickettsia helvetica in Dermacentor reticulatus ticks from the Czech Republic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivo Rudolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristna Venclikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hana Blaejova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Betasova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Mendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijid.2016.02.009⟩</w:t>
+              <w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (6), pp.1222-1224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ttbdis.2016.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId662" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01459403v1</w:t>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01459754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malaria: Massive open online courses MOOC</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Molecular characterization of hepatitis B virus from chronically-infected patients in Niamey, Niger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souleymane Brah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahada Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achirou Inoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daouda Maiga Alhousseini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamane Daou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travel Medicine and Infectious Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tmaid.2016.10.012⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 45, pp.18-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijid.2016.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId669" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01453282v1</w:t>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01459403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased Gut Redox and Depletion of Anaerobic and Methanogenic Prokaryotes in Severe Acute Malnutrition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Lagier</w:t>
+                <w:t xml:space="preserve">Molecular detection of Rickettsia conorii and other zoonotic spotted fever group rickettsiae in ticks, Romania</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Ionita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelia Silaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan Liviu Mitrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Edouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Parola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep26051⟩</w:t>
+              <w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (1), pp.150-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ttbdis.2015.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId672" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01439070v1</w:t>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01459935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Alternative Strategy of Preventive Control of Tick-Borne Relapsing Fever in Rural Areas of Sine-Saloum, Senegal</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cheikh Sokhna</w:t>
+                <w:t xml:space="preserve">Sennetsu neorickettsiosis, spotted fever group, and typhus group rickettsioses in three provinces in Thailand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott F Dowell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory A Dasch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tami L Fisk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Raoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Parola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 95 (3), pp.537-545. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4269/ajtmh.15-0776⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 95 (1), pp.43-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4269/ajtmh.15-0752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId675" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01994507v1</w:t>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01476278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standardization of sample homogenization for mosquito identification using an innovative proteomic tool based on protein profiling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Parola</w:t>
+                <w:t xml:space="preserve">Acute Uncomplicated Febrile Illness in Children Aged 2-59 months in Zanzibar - Aetiologies, Antibiotic Treatment and Outcome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristina Elfving</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deler Shakely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Andersson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimberly Baltzell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdullah S. Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 16 (24), pp.3148-3160. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (1), pp.e0146054. </w:t>
             </w:r>
             <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pmic.201600287⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0146054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId681" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01453307v1</w:t>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01459793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schistosomiasis Screening of Travelers to Corsica, France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michael Libman</w:t>
+                <w:t xml:space="preserve">Standardization of sample homogenization for mosquito identification using an innovative proteomic tool based on protein profiling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Nebbak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra C. Willcox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idir Bitam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Raoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Parola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3201/eid2201.151606⟩</w:t>
+              <w:t xml:space="preserve">Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (24), pp.3148-3160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pmic.201600287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId682" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01459929v1</w:t>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of dengue type 2 virus in febrile travellers returning from Burkina Faso to France, related to an ongoing outbreak, October to November 2016</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Ninove</w:t>
+                <w:t xml:space="preserve">Schistosomiasis Screening of Travelers to Corsica, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gautret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank P. Mockenhaupt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Von Sonnenburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla Rothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Libman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosurveillance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2016.21.50.30425⟩</w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (1), pp.160-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3201/eid2201.151606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId688" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01453309v1</w:t>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01459929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rickettsia massiliae infection and SENLAT syndrome in Romania</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Didier Raoult</w:t>
+                <w:t xml:space="preserve">Identification of dengue type 2 virus in febrile travellers returning from Burkina Faso to France, related to an ongoing outbreak, October to November 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Eldin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gautret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nougairede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sentis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ninove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ttbdis.2016.03.008⟩</w:t>
+              <w:t xml:space="preserve">Eurosurveillance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21 (50), pp.2-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2016.21.50.30425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId693" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01459763v1</w:t>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the anti-feeding and insecticidal effects of the combination of dinotefuran, permethrin and pyriproxyfen (Vectra\textregistered 3D) against Triatoma infestans on rats</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Rickettsia massiliae infection and SENLAT syndrome in Romania</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Zaharia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corneliu Petru Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simin Aysel Florescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanoil Ceausu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Raoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical and Veterinary Entomology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (5), pp.759-762. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ttbdis.2016.03.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId699" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01476012v1</w:t>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01459763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rickettsioses and travel: Be alert to new vectors including mosquitoes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Assessment of the anti-feeding and insecticidal effects of the combination of dinotefuran, permethrin and pyriproxyfen (Vectra\textregistered 3D) against Triatoma infestans on rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Tahir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Davoust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Varloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-M Berenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Raoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travel Medicine and Infectious Disease</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Medical and Veterinary Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId704" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01455783v1</w:t>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01476012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological, molecular and MALDI-TOF mass spectrometry identification of ixodid tick species collected in Oromia, Ethiopia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bersissa Kumsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maureen Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Almeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleg Mediannikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Raoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasitology Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 115 (11), pp.4199-4210. </w:t>
@@ -21310,5396 +21366,5474 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01455808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rickettsia felis: The Complex Journey of an Emergent Human Pathogen</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Rickettsioses and travel: Be alert to new vectors including mosquitoes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Parola</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Raoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Parasitology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 32 (7), pp.554-564. </w:t>
+              <w:t xml:space="preserve">Travel Medicine and Infectious Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14 (5), pp.433. </w:t>
             </w:r>
             <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pt.2016.04.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tmaid.2016.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01466890v1</w:t>
+                <w:t xml:space="preserve">hal-01455783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular evidence of vector-borne pathogens in dogs and cats and their ectoparasites in Algiers, Algeria</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rickettsia felis: The Complex Journey of an Emergent Human Pathogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamza Leulmi</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanouil Angelakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Mediannikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Parola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Raoult</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Immunology, Microbiology and Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cimid.2016.01.002⟩</w:t>
+              <w:t xml:space="preserve">Trends in Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32 (7), pp.554-564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pt.2016.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01459547v1</w:t>
+                <w:t xml:space="preserve">hal-01466890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Algerian Field-Caught Phlebotomine Sand Fly Vectors by MALDI-TOF MS</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+                <w:t xml:space="preserve">Molecular evidence of vector-borne pathogens in dogs and cats and their ectoparasites in Algiers, Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Bessas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Leulmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idir Bitam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId717" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Amina Yssouf</w:t>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Zaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khatima Ait-Oudhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0004351⟩</w:t>
+              <w:t xml:space="preserve">Comparative Immunology, Microbiology and Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 45, pp.23-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cimid.2016.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId716" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01459966v1</w:t>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01459547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infections in symptomatic travelers returning from the Arabian peninsula ă to France: A retrospective cross-sectional</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Simon</w:t>
+                <w:t xml:space="preserve">Identification of Algerian Field-Caught Phlebotomine Sand Fly Vectors by MALDI-TOF MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Lafri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Almeras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idir Bitam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelia Caputo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Yssouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travel Medicine and Infectious Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tmaid.2016.05.002⟩</w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (1), pp.e0004351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId720" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0004351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId719" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01466891v1</w:t>
+            <w:hyperlink r:id="rId718" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01459966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId724" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emerging Tick-Borne Bacterial Pathogens</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Infections in symptomatic travelers returning from the Arabian peninsula ă to France: A retrospective cross-sectional</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karolina Griffiths</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Charrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Lagier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Ă Nougairede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/microbiolspec.EI10-0012-2016⟩</w:t>
+              <w:t xml:space="preserve">Travel Medicine and Infectious Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14 (4), pp.414-416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tmaid.2016.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId724" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01467401v1</w:t>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01466891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Rickettsia species in soft ticks Ornithodoros hasei collected from bats in French Guiana</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emerging Tick-Borne Bacterial Pathogens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId727" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Kernif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Leulmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Raoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Parola</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ttbdis.2016.09.004⟩</w:t>
+              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId728" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/microbiolspec.EI10-0012-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId727" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01459758v1</w:t>
+            <w:hyperlink r:id="rId726" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01467401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId732" w:history="1">
+            <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rickettsia felis: the next mosquito-borne outbreak?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">New Rickettsia species in soft ticks Ornithodoros hasei collected from bats in French Guiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Tahir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId730" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Socolovschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId731" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Lou Marié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId732" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Ganay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Berenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Infectious Diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (6), pp.1089-1096. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ttbdis.2016.09.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId732" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01455772v1</w:t>
+            <w:hyperlink r:id="rId729" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01459758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId733" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absence of convincing evidence of Coxiella burnetii infection in Chile: a cross-sectional serosurvey among healthy adults in four different regions</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Rickettsia felis: the next mosquito-borne outbreak?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Parola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Musso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Raoult</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Lancet Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (10), pp.1112-1113</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId733" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01455788v1</w:t>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId738" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of blood meal sources in the main African malaria mosquito vector by MALDI-TOF MS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Candidatus Coxiella massiliensis Infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanouil Angelakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Mediannikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId736" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah-Lyne Jos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Berenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId739" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Didier Raoult</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Parola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12936-016-1152-6⟩</w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (2), pp.285-288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId737" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3201/eid2202.150106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId738" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01459540v1</w:t>
+            <w:hyperlink r:id="rId735" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01459777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId741" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of MALDI-TOF MS and culturomics to identify mosquitoes and their midgut microbiota</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Didier Raoult</w:t>
+                <w:t xml:space="preserve">Detection of Bartonella tamiae, Coxiella burnetii and rickettsiae in arthropods and tissues from wild and domestic animals in northeastern Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Leulmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atef Aouadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idir Bitam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Bessas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Benakhla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 9, pp.495. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13071-016-1776-y⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId739" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13071-016-1316-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId741" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01455769v1</w:t>
+            <w:hyperlink r:id="rId738" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01459788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId743" w:history="1">
+            <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Candidatus Coxiella massiliensis Infection</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Identification of blood meal sources in the main African malaria mosquito vector by MALDI-TOF MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sirama Niare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Berenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Parola</w:t>
+            <w:hyperlink r:id="rId741" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constentin Dieme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ogobara Doumbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Raoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3201/eid2202.150106⟩</w:t>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId742" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12936-016-1152-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId743" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01459777v1</w:t>
+            <w:hyperlink r:id="rId740" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01459540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId746" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Bartonella tamiae, Coxiella burnetii and rickettsiae in arthropods and tissues from wild and domestic animals in northeastern Algeria</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Benakhla</w:t>
+                <w:t xml:space="preserve">Absence of convincing evidence of Coxiella burnetii infection in Chile: a cross-sectional serosurvey among healthy adults in four different regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId744" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Weitzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId745" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId746" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerardo Acosta-Jamett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Edouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Parola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 9, </w:t>
+              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16, </w:t>
             </w:r>
             <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13071-016-1316-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12879-016-1880-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId746" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01459788v1</w:t>
+            <w:hyperlink r:id="rId743" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiological, clinical, virological features of hepatitis B newly diagnosed in 2011 in Marseille University hospitals, southeastern France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Gamerre</w:t>
+                <w:t xml:space="preserve">Use of MALDI-TOF MS and culturomics to identify mosquitoes and their midgut microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatalmoudou Tandina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Almeras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye K. Kone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ogobara K. Doumbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Raoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jmv.24398⟩</w:t>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9, pp.495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId749" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13071-016-1776-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId752" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01459416v1</w:t>
+                <w:t xml:space="preserve">hal-01455769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId753" w:history="1">
+            <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emerging tools for identification of arthropod vectors</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Epidemiological, clinical, virological features of hepatitis B newly diagnosed in 2011 in Marseille University hospitals, southeastern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahada Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souleymane Brah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Parola</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId751" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rene Gerolami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId752" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gamerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 88 (5), pp.828-836. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId753" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jmv.24398⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2217/fmb.16.5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01459766v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId750" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01459416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absence of serological evidence of Rickettsia spp., Bartonella spp., Ehrlichia spp. and Coxiella burnetii infections in American Samoa</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Emerging tools for identification of arthropod vectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Yssouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Almeras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Raoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Parola</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ttbdis.2016.02.019⟩</w:t>
+              <w:t xml:space="preserve">Future Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (4), pp.549-566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId756" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2217/fmb.16.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01459757v1</w:t>
+                <w:t xml:space="preserve">hal-01459766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId759" w:history="1">
+            <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial agents in 248 ticks removed from people from 2002 to 2013</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Absence of serological evidence of Rickettsia spp., Bartonella spp., Ehrlichia spp. and Coxiella burnetii infections in American Samoa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId758" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colleen Lau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Musso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId759" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Edouard Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Parola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Raoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 7 (3), pp.475-481. </w:t>
+              <w:t xml:space="preserve">, 2016, 7 (5), pp.703-705. </w:t>
             </w:r>
             <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ttbdis.2016.02.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ttbdis.2016.02.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId761" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01459950v1</w:t>
+            <w:hyperlink r:id="rId757" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01459757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId762" w:history="1">
+            <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responses of artificially reared cat fleas Ctenocephalides felis felis (Bouché, 1835) to different mammalian bloods.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bacterial agents in 248 ticks removed from people from 2002 to 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId730" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Socolovschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Raoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Parola</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical and Veterinary Entomology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (3), pp.475-481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId762" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ttbdis.2016.02.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId762" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01116998v1</w:t>
+            <w:hyperlink r:id="rId763" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId761" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01459950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId767" w:history="1">
+            <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competence of Cimex lectularius Bed Bugs for the Transmission of Bartonella quintana, the Agent of Trench Fever</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Michel Berenger</w:t>
+                <w:t xml:space="preserve">Responses of artificially reared cat fleas Ctenocephalides felis felis (Bouché, 1835) to different mammalian bloods.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId765" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Kernif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId766" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Stafford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId767" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G C Coles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Bitam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Lepidi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Rolain</w:t>
+                <w:t xml:space="preserve">Kassim Papa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 9 (e0003789)</w:t>
+              <w:t xml:space="preserve">Medical and Veterinary Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.2015 Jan 21. doi: 10.1111/mve.12100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId767" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01213686v1</w:t>
+            <w:hyperlink r:id="rId764" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01116998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId770" w:history="1">
+            <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of Rickettsia spp in Ticks by MALDI-TOF MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Yssouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Almeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId771" w:history="1">
+            <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Terras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId728" w:history="1">
+            <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Socolovschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Raoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 9 (e0003473), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId772" w:history="1">
+            <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pntd.0003473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId770" w:history="1">
+            <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01227937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId773" w:history="1">
+            <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass gathering and globalization of respiratory pathogens during the 2013 Hajj</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Competence of Cimex lectularius Bed Bugs for the Transmission of Bartonella quintana, the Agent of Trench Fever</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Leulmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idir Bitam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Berenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId773" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Lepidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z A Mesmish</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M. Al Masri</w:t>
+                <w:t xml:space="preserve">Jean-Marc Rolain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (e0003789)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId773" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01307219v1</w:t>
+            <w:hyperlink r:id="rId772" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01213686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId780" w:history="1">
+            <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cutaneous and pulmonary dirofilariasis due to Dirofilaria repens</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Bittar</w:t>
+                <w:t xml:space="preserve">Mass gathering and globalization of respiratory pathogens during the 2013 Hajj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId776" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z A Mesmish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId777" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Assiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId778" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Turkestani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId779" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Yezli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId780" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Al Masri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bjd.13859⟩</w:t>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId781" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmi.2015.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId786" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01478599v1</w:t>
+            <w:hyperlink r:id="rId775" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01307219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId787" w:history="1">
+            <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rickettsioses as causes of CNS infection in southeast Asia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Eldin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Parola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 3, pp.E67-E68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId787" w:history="1">
+            <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01228144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId788" w:history="1">
+            <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: Rabies in nonhuman primates and potential for transmission to humans: a literature review and examination of selected French national data.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Brouqui</w:t>
+                <w:t xml:space="preserve">Cutaneous and pulmonary dirofilariasis due to Dirofilaria repens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benzaquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId784" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Brajon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId785" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Delord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId786" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId787" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bittar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0003799⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 173 (3), pp.788 - 791. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId788" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bjd.13859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId788" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01476334v1</w:t>
+            <w:hyperlink r:id="rId789" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId783" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01478599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId793" w:history="1">
+            <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rickettsia and Bartonella species in fleas from Reunion Island</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Koussay Dellagi</w:t>
+                <w:t xml:space="preserve">Correction: Rabies in nonhuman primates and potential for transmission to humans: a literature review and examination of selected French national data.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gautret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId791" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesse Blanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId792" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dacheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId793" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Ribadeau-Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Brouqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4269/ajtmh⟩</w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (5), pp.e0003799. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId794" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0003799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId793" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01145996v1</w:t>
+            <w:hyperlink r:id="rId790" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01476334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId799" w:history="1">
+            <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rabies in nonhuman primates and potential for transmission to humans: a literature review and examination of selected French national data.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Brouqui</w:t>
+                <w:t xml:space="preserve">Rickettsia and Bartonella species in fleas from Reunion Island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId796" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieme Constentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Parola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId797" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanina Guernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId798" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Le Minter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId799" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koussay Dellagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 8 (5), pp.e2863. </w:t>
+              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92 (3), pp.617-619. </w:t>
             </w:r>
             <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0002863⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4269/ajtmh⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId799" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01430481v1</w:t>
+            <w:hyperlink r:id="rId795" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01145996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId801" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Rickettsia felis, Rickettsia typhi, Bartonella Species and Yersinia pestis in Fleas (Siphonaptera) from Africa</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bernard Davoust</w:t>
+                <w:t xml:space="preserve">Rabies in nonhuman primates and potential for transmission to humans: a literature review and examination of selected French national data.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gautret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId791" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesse Blanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId792" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dacheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId793" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Ribadeau-Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Brouqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 8 (10), pp.e3152. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0003152⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 8 (5), pp.e2863. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId802" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0002863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId801" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01785602v1</w:t>
+                <w:t xml:space="preserve">pasteur-01430481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId805" w:history="1">
+            <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate identification of Culicidae at aquatic developmental stages by MALDI-TOF MS profiling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anna-Bella Failloux</w:t>
+                <w:t xml:space="preserve">Detection of Rickettsia felis, Rickettsia typhi, Bartonella Species and Yersinia pestis in Fleas (Siphonaptera) from Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Leulmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId730" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Socolovschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId804" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laudisoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId805" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gualbert Houemenou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Davoust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13071-014-0544-0⟩</w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (10), pp.e3152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId806" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0003152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId805" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01680220v1</w:t>
+            <w:hyperlink r:id="rId803" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01785602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId809" w:history="1">
+            <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absence of antibodies to Rickettsia spp., Bartonella spp., Ehrlichia spp. and Coxiella burnetii in Tahiti, French Polynesia</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Accurate identification of Culicidae at aquatic developmental stages by MALDI-TOF MS profiling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId741" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constentin Dieme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Yssouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId808" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anubis Vega-Rua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Berenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId809" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna-Bella Failloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7, pp.544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId810" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13071-014-0544-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId809" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00991782v1</w:t>
+            <w:hyperlink r:id="rId807" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01680220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId811" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First molecular detection of Rickettsia africae in ticks from the Union of the Comoros</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tahar Kernif</w:t>
+                <w:t xml:space="preserve">Absence of antibodies to Rickettsia spp., Bartonella spp., Ehrlichia spp. and Coxiella burnetii in Tahiti, French Polynesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Musso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Temmam</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julien Broult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Parola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Raoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId759" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Edouard Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (1), pp.255</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId811" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01274564v1</w:t>
+                <w:t xml:space="preserve">inserm-00991782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId815" w:history="1">
+            <w:hyperlink r:id="rId813" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiology of urban dog-related injuries requiring rabies post-exposure prophylaxis in Marseille, France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Brouqui</w:t>
+                <w:t xml:space="preserve">First molecular detection of Rickettsia africae in ticks from the Union of the Comoros</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Yssouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId730" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Socolovschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId727" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Kernif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId814" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Temmam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId815" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Lagadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijid.2012.09.011⟩</w:t>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (1), pp.444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId816" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1756-3305-7-444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId815" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01307685v1</w:t>
+            <w:hyperlink r:id="rId813" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01274564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId820" w:history="1">
+            <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why Are There So Few Rickettsia conorii conorii-Infected Rhipicephalus sanguineus Ticks in the Wild?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cristina Socolovschi</w:t>
+                <w:t xml:space="preserve">Epidemiology of urban dog-related injuries requiring rabies post-exposure prophylaxis in Marseille, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gautret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId818" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sèverine Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId819" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Faucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId820" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean Gaudart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Didier Raoult</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Brouqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0001697⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId821" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijid.2012.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId820" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01307776v1</w:t>
+            <w:hyperlink r:id="rId817" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01307685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId823" w:history="1">
+            <w:hyperlink r:id="rId822" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demographics, health and travel characteristics of international travellers at a pre-travel clinic in Marseille, France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Gaudart</w:t>
+                <w:t xml:space="preserve">Ex vivo activity of the ACT new components pyronaridine and piperaquine in comparison with conventional ACT drugs against isolates of Plasmodium falciparum.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId823" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Pascual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Parola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId824" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Gaillard</w:t>
+                <w:t xml:space="preserve">Françoise Benoit-Vical</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId825" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Delmont</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Parola</w:t>
+                <w:t xml:space="preserve">Denis Malvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travel Medicine and Infectious Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, </w:t>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 11, pp.45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId826" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tmaid.2012.09.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1475-2875-11-45⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId823" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01307761v1</w:t>
+            <w:hyperlink r:id="rId822" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00836167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ex vivo activity of the ACT new components pyronaridine and piperaquine in comparison with conventional ACT drugs against isolates of Plasmodium falciparum.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Travel-Associated Illness in Older Adults (&amp;gt;60 y) for the GeoSentinel Surveillance Network See Appendix 1 for members of the GeoSentinel Surveillance Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gautret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId820" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Gaudart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Pascual</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Parola</w:t>
+                <w:t xml:space="preserve">Karin Leder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eli Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Benoit-Vical</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Denis Malvy</w:t>
+                <w:t xml:space="preserve">Francesco Castelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1475-2875-11-45⟩</w:t>
+              <w:t xml:space="preserve">Journal of Travel Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId830" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1708-8305.2012.00613.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-00836167v1</w:t>
+                <w:t xml:space="preserve">hal-01313286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId832" w:history="1">
+            <w:hyperlink r:id="rId831" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travel-Associated Illness in Older Adults (&amp;gt;60 y) for the GeoSentinel Surveillance Network See Appendix 1 for members of the GeoSentinel Surveillance Network</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId818" w:history="1">
+                <w:t xml:space="preserve">Demographics, health and travel characteristics of international travellers at a pre-travel clinic in Marseille, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId820" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Gaudart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId832" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId833" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karin Leder</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Francesco Castelli</w:t>
+                <w:t xml:space="preserve">Jean Delmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Parola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Travel Medicine</w:t>
+              <w:t xml:space="preserve">Travel Medicine and Infectious Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId835" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1708-8305.2012.00613.x⟩</w:t>
+            <w:hyperlink r:id="rId834" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tmaid.2012.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId832" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01313286v1</w:t>
+            <w:hyperlink r:id="rId831" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01307761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId836" w:history="1">
+            <w:hyperlink r:id="rId835" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acanthamoeba polyphaga mimivirus Virophage Seroconversion in Travelers Returning from Laos</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christelle Desnues</w:t>
+                <w:t xml:space="preserve">Why Are There So Few Rickettsia conorii conorii-Infected Rhipicephalus sanguineus Ticks in the Wild?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId730" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Socolovschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId820" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Gaudart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idir Bitam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId836" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Phong Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Raoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId837" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0001697⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId836" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02008684v1</w:t>
+            <w:hyperlink r:id="rId835" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01307776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId841" w:history="1">
+            <w:hyperlink r:id="rId838" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk for rabies importation from North Africa</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Acanthamoeba polyphaga mimivirus Virophage Seroconversion in Travelers Returning from Laos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Parola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Brouqui</w:t>
+            <w:hyperlink r:id="rId839" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Renvoisé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId840" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Botelho-Nevers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId841" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard La Scola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId842" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Bourhy</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christelle Desnues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 17 (12), pp.2187--2193. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2012, 18 (9), pp.1500-1502</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId841" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01491358v1</w:t>
+            <w:hyperlink r:id="rId838" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02008684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId844" w:history="1">
+            <w:hyperlink r:id="rId843" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First molecular detection of R. conorii subsp. conorii 99 years after the Conor description of Mediterranean spotted fever, in Tunisia.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Risk for rabies importation from North Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gautret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId793" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Ribadeau-Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Parola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Brouqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId844" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bourhy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1469-0691.2008.02253.x⟩</w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17 (12), pp.2187--2193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId845" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3201/eid1712.110300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId844" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00621028v1</w:t>
+            <w:hyperlink r:id="rId843" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01491358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId849" w:history="1">
+            <w:hyperlink r:id="rId846" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The relationship between spotted fever group Rickettsiae and Ixodid ticks</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">First molecular detection of R. conorii subsp. conorii 99 years after the Conor description of Mediterranean spotted fever, in Tunisia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId847" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sfar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId848" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Kaabia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId849" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Letaïef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId774" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Rolain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Parola</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 40 (2), </w:t>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 15 Suppl 2, pp.309-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId850" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/vetres/2009017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-0691.2008.02253.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId849" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00903105v1</w:t>
+            <w:hyperlink r:id="rId846" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00621028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId851" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First report of Rickettsia monacensis and Rickettsia helvetica from Tunisia.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Letaïef</w:t>
+                <w:t xml:space="preserve">The relationship between spotted fever group Rickettsiae and Ixodid ticks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId730" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Socolovschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Oleg Mediannikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Raoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Philippe Parola</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Tropical Medicine and Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1179/136485908X311795⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 40 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId852" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/vetres/2009017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId851" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-00612590v1</w:t>
+                <w:t xml:space="preserve">hal-00903105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId855" w:history="1">
+            <w:hyperlink r:id="rId853" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les puces et les maladies transmises à l'Homme</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">First report of Rickettsia monacensis and Rickettsia helvetica from Tunisia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId847" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sfar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId854" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. M'Ghirbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId849" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Letaïef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Parola</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId855" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bouattour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medecine Tropicale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Tropical Medicine and Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 102 (6), pp.561-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId856" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1179/136485908X311795⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId855" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03737920v1</w:t>
+            <w:hyperlink r:id="rId853" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00612590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId857" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tick- and flea-borne rickettsial emerging zoonoses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Les puces et les maladies transmises à l'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId858" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Duchemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId759" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Edouard Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Parola</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Raoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Medecine Tropicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 66 (1), pp.21-29</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId857" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00902973v1</w:t>
+                <w:t xml:space="preserve">hal-03737920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId859" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tick- and flea-borne rickettsial emerging zoonoses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Parola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Davoust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Raoult</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 36 (3), pp.469-492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId860" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/vetres:2005004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId859" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00902973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId861" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Guidelines for the diagnosis of tick-borne bacterial diseases in Europe.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId860" w:history="1">
+            <w:hyperlink r:id="rId862" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Brouqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId861" w:history="1">
+            <w:hyperlink r:id="rId863" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bacellar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId862" w:history="1">
+            <w:hyperlink r:id="rId864" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Baranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId863" w:history="1">
+            <w:hyperlink r:id="rId865" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. J. Birtles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId864" w:history="1">
+            <w:hyperlink r:id="rId866" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bjoërsdorff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 10 (12), pp.1108-32. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId865" w:history="1">
+            <w:hyperlink r:id="rId867" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1469-0691.2004.01019.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId859" w:history="1">
+            <w:hyperlink r:id="rId861" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00267353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -26709,161 +26843,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId866" w:history="1">
+            <w:hyperlink r:id="rId868" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘Giant tick’ attacks and ecology of Hyalomma lusitanicum and Rickettsia sibirica mongolitimonae in southern France, 2022–2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Parola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId867" w:history="1">
+            <w:hyperlink r:id="rId869" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouthaina Hasnaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basma Ouarti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaina Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId870" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rym Bouledroua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId868" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId866" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05347143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId869"/>
+      <w:footerReference w:type="default" r:id="rId871"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -27010,51 +27144,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501299v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Babakana Bemba" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaina Amirat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Parola" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Antonio Nkondjio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsene Lenga" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2026007" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379366v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Duong Tran" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Loi Dao" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Thuan Hoang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndiaw Goumballa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thom Vu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3855/jidc.20917" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509923v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanene Benyahia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Almeras" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects14100825" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05269181v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ngnindji-Youdje" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Zan Diarra" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lontsi-Demano" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Berenger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timol&#233;on Tchuinkam" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2023.102159" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04509408v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Kelly" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davoust" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens12111276" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03104342v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;l&#233; Wotodjo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Doucoure" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafissatou Diagne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Diene Sarr" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.20-0127" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03824144v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sevestre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halilou Almou Oumarou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Durant" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Delaunay" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2021.101800" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03149706v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Thuan Hoang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Loi Dao" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Duc Anh Ly" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doudou Sow" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Belhouchat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-020-04018-z" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03149250v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Edouard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Colson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Melenotte" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Di Pinto" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thomas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-020-04104-2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03160893v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Benkacimi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Gazelle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma El Hamzaoui" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel B&#233;renger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2020.104536" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03141666v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ailhaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Aubert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C L&#8217;ollivier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aubry" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tmaid.2020.101866" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03160930v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Kassoum Kone" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safiatou Doumbo Niare" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Laroche" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Diatta" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.19-0727" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03149713v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Thuan Hoang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Courjon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tmaid.2020.101845" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03149723v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Tissot-Dupont" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Morand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Boschi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ninove" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-020-03900-0" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02517868v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lagier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tissot Dupont" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salomon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Doudier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tmaid.2020.101624" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02446310v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Safietou Fall" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Mediannikov" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fenollar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2019.12.020" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03161033v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Zurita" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cutillas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2020.105627" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02869028v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Braunstein" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brouqui" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tmaid.2020.101768" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149945v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gautret" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Raoult" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tmaid.2020.101759" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03149258v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Million" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gautret" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Roussel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dubourg" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmni.2020.100709" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03149245v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Million" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andre Jarrot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Camoin-Jau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1744666X.2021.1847640" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03161024v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Thiaw" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bouganali" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafisatou Diagne" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-020-03302-9" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02870535v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Peretti-Watel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cortaredona" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Peri&#232;res" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tmaid.2020.101767" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02525021v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Cassir" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pascal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ferrieux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Bruel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guervilly" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2020.25.11.2000162" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03138793v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tmaid.2020.101791" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02469846v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Greigert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brunet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Ouarti" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Pfaff" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jme/tjz157" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02525096v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Amrane" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Eldin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hocquart" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tmaid.2020.101632" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03149711v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Boudjema" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Finance" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Coulibaly" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Meddeb" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tmaid.2020.101875" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03150175v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Sanchez Fernandez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeli Kodjo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hacene Medkour" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Laidoudi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Dubourg" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idcr.2020.e00899" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03149263v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Larbi Chaht" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tmaid.2020.101883" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02569510v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Codou Ndiaye" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Bassene" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2020.04.076" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02481112v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sileye Mamadou Diallo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Bogreau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasserdine Papa Mze" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salem Ould Ahmedou Salem" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lemine Ould Khairy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40249-020-0634-5" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149976v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis Angelakis" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Thiery" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12223-020-00788-3" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02547911v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tmaid.2020.101663" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02445595v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Mailhe" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Aubry" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Michelet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2020.105875" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03149253v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomie Canard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadit Drali" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2020.08.075" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03149226v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Sokhna" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balla Mbacke Mboup" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndiaw Goumbala" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Dieng" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmadou Bamba Sylla" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/jegh.k.200620.001" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474275v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Dolores Corbacho Loarte" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clea Melenotte" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cammilleri" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dory-Lautrec" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2602.181667" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03149249v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Castelli" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Maurin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Bartoli" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dassa" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Marchi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13244-020-00939-7" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02564123v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Righi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nadir Meguini" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Benakhla" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2020026" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03149252v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leger" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Jacquier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Barral" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0241407" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03149233v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Zanini" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laforge" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Arlotto" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Gentile" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2020.106219" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02525184v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Anani" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.19-0884" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03149721v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rahal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idir Bitam" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2020.101493" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03149712v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Diop" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Aidara" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tmaid.2020.101820" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03160996v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Benzaquen" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Berenger" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dth.14341" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02507197v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Ouchene" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Nebbak" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjet Amina Ouchene-Khelifi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Dahmani" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycal Zeroual" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cimid.2019.101408" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02465283v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Sadeddine" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2019.101330" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02481952v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grouteau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lancelot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertolotti" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poubeau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Manaquin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2019.06.003" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02525126v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2020.105949" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389087v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tmaid.2019.04.010" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02447609v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatalmoudou Tandina" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirama Niare" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ogobara Doumbo" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S003118201900163X" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02466842v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tmaid.2019.101506" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02374891v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Drouet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leparc-Goffart" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tmaid.2019.101507" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447977v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Devaux" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Davoust" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mst.2019.0944" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02262542v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Eldin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2018.12.004" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02262836v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Dogue" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Edouard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tmaid.2019.03.003" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02447212v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22221751.2019.1693247" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02469837v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tmaid.2019.101500" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02446308v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Magmoun" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tmaid.2019.101548" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02507550v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Poulet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Bou Ali" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Savini" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Kaphan" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tmaid.2018.09.003" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02202575v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2019.03.001" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02439871v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Boggild" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Caumes" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin P Grobusch" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Schwartz" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noreen Hynes" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jtm/taz055" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02446180v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Bass&#232;ne" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Doucour&#233;" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mst.2019.0941" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02090182v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Berger" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.18-0657" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02465936v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Levet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2019.06.010" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02466849v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cimid.2019.03.001" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559190v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Raffetin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bouiller" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Hansmann" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Roblot" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2018.11.011" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389081v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliha Ali-Salem" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Meftah" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-54370-0" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02446243v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mst.2019.09" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02202786v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhiem Le-Viet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet-Nho Le" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Chung" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Tuan Phan" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Duong Phan" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22221751.2019.1580539" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02263727v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chambelland" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Fongue" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques&#8208;robert Christen" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dth.12976" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02444053v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Willcox" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sekou Koumare" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.5196" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02446221v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian A. Devaux" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg O Mediannikov" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02280019v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Thu-Thuy Nguyen" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tmaid.2019.06.007" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02466407v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Yezli" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tmaid.2018.10.021" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02447606v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Tahir" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14202/vetworld.2019.1630-1643" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02280115v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ranque" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tmaid.2019.101469" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02263779v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassina Bechah" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Berenger" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.18-0804" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02262837v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Zandotti" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilda Grard" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Galla" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tmaid.2019.01.002" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02444263v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Lawrence" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Batovska" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Webb" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacey Lynch" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Blacket" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182018001658" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02447612v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Javelle" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10654-019-00569-4" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02446300v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Thuang Hoang" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balla Mboup" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.19-0240" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02263691v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Dault" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tmaid.2019.03.002" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02439835v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Thomassin-Piana" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Berger" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maubon" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idcr.2019.e00653" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02465331v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Boucheikhchoukh" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Mechouk" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cimid.2019.05.010" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02464612v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Handi Dahmana" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boulanger" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2019.06.001" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910329v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segolene Prades" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tmaid.2018.05.017" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858729v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Blanchet" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182017001342" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858739v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rahal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tahir" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Bitam" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cimid.2018.06.001" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910296v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2017.09.009" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858737v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nho Le-Viet" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinh Trinh" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muoi To" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2408.171622" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858733v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Aouadi" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Dib" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cimid.2018.05.002" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780721v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Leulmi" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/vbz.2017.2165" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970229v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Angelakis" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ben Chaabane" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tmaid.2018.02.009" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970220v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Beltrame" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Degani" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Perandin" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeno Bisoffi" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tmaid.2018.08.008" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858746v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Bennai" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Lafri" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bendjaballah-Laliam" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0006513" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780648v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bichon" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Drouet" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -C. Lagier" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2017.12.003" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02006669v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Basco" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmni.2018.06.003" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765830v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0006189" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910310v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye K. Kone" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Z. Diarra" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182018000070" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970211v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/microbiolspec.MTBP-0017-2016" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801455v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina M. Griffiths" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Savini" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Simon" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jtm/tay007" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924106v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amele N. Wotodjo" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-018-2536-6" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970228v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Bouchaib" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tmaid.2018.11.005" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02101023v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.N. Charrel" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Berenger" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laroche" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ayhan" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bitam" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmni.2018.08.015" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826776v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Louni" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Mana" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Dahmani" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ptnd.0006397" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858731v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra C. Willcox" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182017001354" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789179v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley L. Greiner" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saithip Bhengsri" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somsak Thamthitiwat" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.17-0413" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970219v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Virgili" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Attard" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Viale" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tmaid.2018.08.002" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970230v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher D. Paddock" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tmaid.2018.09.010" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970221v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Musso" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(18)32520-0" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970212v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rajoelison" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tmaid.2018.07.002" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02263731v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zurita" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Djeghar" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Callej&#243;n" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cutillas" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mve.12351" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858730v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ogobara K. Doumbo" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2018041" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910323v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(18)30543-7" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826781v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11908-018-0624-y" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01912325v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpha Seydou Yaro" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;kou F Traor&#233;" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-018-3045-8" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02101115v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Pradines" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.A. Memish" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sokhna" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmni.2018.05.006" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730978v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delord" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/cix403" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573738v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Varloud" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Berenger" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mve.12206" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573739v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Tidjani Alou" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sory I. Traore" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donia Mouelhi" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Khelaifia" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.0089" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729769v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Lalout" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0006064" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729779v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Varloud" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0006093" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729782v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bichon" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Benarous" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MD.0000000000009154" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573747v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sahuguet" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7326/L16-0651" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474861v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pecchi" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-016-1657-z" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573818v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Antwi" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Sornin" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Henrion" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tmaid.2017.01.001" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573781v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Damene" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davous" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cimid.2017.04.001" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774690v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cimid.2017.06.003" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521369v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cimid.2016.11.008" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730452v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea K. Boggild" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley A. Connor" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumontra Chakrabarti" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729768v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferelaha Soro" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tmaid.2017.06.003" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730963v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Yssouf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Affane Bacar" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0183238" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730449v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2017.04.012" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01478585v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Bittar" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barr&#233;-Cardi" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2017.01.002" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774683v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0005762" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496182v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhiem Le Viet" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoa L. Thi Pham" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nho L. Viet" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0005397" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730979v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Charrel" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pradines" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/cix463" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730434v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Phe" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lim" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leng" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Verdonck" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barbe" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730994v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Gallo Sow" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaoussou Camara" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tmaid.2017.08.005" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496179v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0005297" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729761v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mve.12243" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521352v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Chisu" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Masala" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Piredda" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cipriano Foxi" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2016.12.007" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774347v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadime Sylla" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magatte Ndiaye" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.16-0781" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521238v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jix020" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730450v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benzaquen" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marmottant" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berbis" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2017.05.006" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729760v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nebbak" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. El Hamzaoui" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mve.12250" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459793v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Elfving" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deler Shakely" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Andersson" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Baltzell" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah S. Ali" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0146054" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476278v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott F Dowell" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory A Dasch" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tami L Fisk" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.15-0752" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459755v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marie" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2016.07.014" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459935v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Ionita" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Silaghi" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Liviu Mitrea" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2015.10.006" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459754v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Rudolf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristna Venclikova" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Blaejova" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Betasova" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Mendel" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2016.07.011" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459403v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Brah" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahada Moussa" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achirou Inoua" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Maiga Alhousseini" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamane Daou" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2016.02.009" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453282v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chabriere" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tmaid.2016.10.012" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439070v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipankar Bachar" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep26051" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01994507v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chauvancy" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Diene" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.15-0776" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453307v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201600287" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K7624FK0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459929v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank P. Mockenhaupt" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Von Sonnenburg" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Rothe" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Libman" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2201.151606" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453309v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nougairede" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sentis" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ninove" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2016.21.50.30425" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459763v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Zaharia" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corneliu Petru Popescu" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simin Aysel Florescu" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanoil Ceausu" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2016.03.008" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476012v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Tahir" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Davoust" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Varloud" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Berenger" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455783v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tmaid.2016.08.007" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455808v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bersissa Kumsa" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-016-5197-9" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466890v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2016.04.009" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459547v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bessas" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Zaidi" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khatima Ait-Oudhia" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cimid.2016.01.002" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459966v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Caputo" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0004351" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466891v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Griffiths" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Charrel" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine &#258; Nougairede" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tmaid.2016.05.002" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467401v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Kernif" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/microbiolspec.EI10-0012-2016" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459758v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Socolovschi" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lou Mari&#233;" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Ganay" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2016.09.004" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455772v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455788v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Weitzel" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Lopez" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Acosta-Jamett" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-016-1880-9" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459540v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constentin Dieme" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-016-1152-6" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455769v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-016-1776-y" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459777v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Lyne Jos" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2202.150106" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459788v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-016-1316-9" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459416v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Gerolami" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gamerre" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.24398" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F1PW0JFT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459766v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/fmb.16.5" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459757v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen Lau" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Fournier" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2016.02.019" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459950v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2016.02.003" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVGFM2Q6-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116998v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Kernif" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Stafford" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G C Coles" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassim Papa" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01213686v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Lepidi" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Rolain" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01227937v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Terras" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0003473" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307219v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z A Mesmish" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Assiri" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Turkestani" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Yezli" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al Masri" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2015.02.008" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01478599v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brajon" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delord" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yin" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bittar" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.13859" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/192B278C2D5A27AEE919B3B051E8BE37811828FF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01228144v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01476334v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Blanton" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dacheux" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ribadeau-Dumas" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0003799" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145996v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieme Constentin" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Guernier" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Minter" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koussay Dellagi" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01430481v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0002863" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01785602v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laudisoit" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gualbert Houemenou" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0003152" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01680220v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anubis Vega-Rua" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Bella Failloux" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-014-0544-0" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00991782v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Broult" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01274564v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Temmam" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Lagadec" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-3305-7-444" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307685v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#232;verine Le Roux" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Faucher" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gaudart" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2012.09.011" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307776v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Phong Huynh" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0001697" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307761v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gaillard" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Delmont" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tmaid.2012.09.004" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00836167v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pascual" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Benoit-Vical" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Malvy" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-11-45" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01313286v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Leder" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Castelli" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1708-8305.2012.00613.x" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02008684v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Renvois&#233;" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Botelho-Nevers" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard La Scola" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Desnues" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01491358v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bourhy" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1712.110300" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00621028v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sfar" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kaabia" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leta&#239;ef" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-0691.2008.02253.x" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903105v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres/2009017" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00612590v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. M'Ghirbi" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouattour" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/136485908X311795" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737920v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Duchemin" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902973v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2005004" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267353v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brouqui" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bacellar" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baranton" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Birtles" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bjo&#235;rsdorff" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-0691.2004.01019.x" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05347143v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouthaina Hasnaoui" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Bouledroua" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05558488v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaina Amirat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Almeras" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Mediannikov" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Sokhna" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel B&#233;renger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2026.108035" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501299v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Babakana Bemba" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Parola" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Antonio Nkondjio" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsene Lenga" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2026007" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379366v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Duong Tran" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Loi Dao" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Thuan Hoang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndiaw Goumballa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thom Vu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3855/jidc.20917" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509923v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanene Benyahia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects14100825" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05269181v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ngnindji-Youdje" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Zan Diarra" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lontsi-Demano" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Berenger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timol&#233;on Tchuinkam" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2023.102159" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04509408v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Kelly" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davoust" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens12111276" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03824144v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sevestre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halilou Almou Oumarou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Durant" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Delaunay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2021.101800" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03104342v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;l&#233; Wotodjo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Doucoure" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafissatou Diagne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Diene Sarr" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.20-0127" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03149706v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Thuan Hoang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Loi Dao" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Duc Anh Ly" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doudou Sow" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Belhouchat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-020-04018-z" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03149250v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Edouard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Colson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Melenotte" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Di Pinto" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thomas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-020-04104-2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02870535v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Peretti-Watel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cortaredona" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Peri&#232;res" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tmaid.2020.101767" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02525021v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Cassir" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pascal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ferrieux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Bruel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guervilly" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2020.25.11.2000162" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03138793v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lagier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Million" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gautret" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tmaid.2020.101791" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02446310v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Safietou Fall" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fenollar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2019.12.020" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03161033v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma El Hamzaoui" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Zurita" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cutillas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2020.105627" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02869028v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Thuan Hoang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Braunstein" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brouqui" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tmaid.2020.101768" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149945v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Raoult" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tmaid.2020.101759" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03149258v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Million" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gautret" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Roussel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dubourg" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmni.2020.100709" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03149245v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andre Jarrot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Camoin-Jau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1744666X.2021.1847640" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03161024v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Thiaw" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bouganali" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafisatou Diagne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-020-03302-9" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03160893v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Benkacimi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Gazelle" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2020.104536" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03149713v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Courjon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tmaid.2020.101845" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03141666v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ailhaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Aubert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C L&#8217;ollivier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aubry" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tmaid.2020.101866" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03149723v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Tissot-Dupont" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Morand" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Boschi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ninove" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-020-03900-0" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02517868v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tissot Dupont" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salomon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Doudier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tmaid.2020.101624" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03160930v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Kassoum Kone" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safiatou Doumbo Niare" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Laroche" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Diatta" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.19-0727" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02469846v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Greigert" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brunet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Ouarti" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Pfaff" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jme/tjz157" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02525096v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Amrane" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Eldin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hocquart" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tmaid.2020.101632" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03149711v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Boudjema" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Finance" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Coulibaly" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Meddeb" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tmaid.2020.101875" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02569510v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Codou Ndiaye" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Bassene" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2020.04.076" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02481112v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sileye Mamadou Diallo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Bogreau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasserdine Papa Mze" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salem Ould Ahmedou Salem" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lemine Ould Khairy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40249-020-0634-5" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03150175v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Sanchez Fernandez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeli Kodjo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hacene Medkour" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Laidoudi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Dubourg" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idcr.2020.e00899" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149976v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis Angelakis" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Thiery" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12223-020-00788-3" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03149263v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Larbi Chaht" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tmaid.2020.101883" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02547911v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tmaid.2020.101663" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02445595v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Mailhe" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Aubry" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Michelet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2020.105875" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03149253v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomie Canard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadit Drali" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2020.08.075" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03149226v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balla Mbacke Mboup" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndiaw Goumbala" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Dieng" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmadou Bamba Sylla" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/jegh.k.200620.001" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474275v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Dolores Corbacho Loarte" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clea Melenotte" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cammilleri" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dory-Lautrec" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2602.181667" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03149249v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Castelli" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Maurin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Bartoli" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dassa" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Marchi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13244-020-00939-7" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02564123v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Righi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nadir Meguini" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Benakhla" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2020026" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03149252v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leger" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Jacquier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Barral" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0241407" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03160996v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Benzaquen" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Berenger" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dth.14341" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03149712v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Diop" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Aidara" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tmaid.2020.101820" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02507197v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Ouchene" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Nebbak" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjet Amina Ouchene-Khelifi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Dahmani" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycal Zeroual" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cimid.2019.101408" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03149233v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Zanini" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laforge" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Arlotto" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Gentile" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2020.106219" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02525184v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Anani" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.19-0884" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03149721v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rahal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idir Bitam" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2020.101493" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02465283v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Sadeddine" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2019.101330" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02481952v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grouteau" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lancelot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertolotti" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poubeau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Manaquin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2019.06.003" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02525126v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2020.105949" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02469837v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tmaid.2019.101500" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02446308v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Magmoun" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tmaid.2019.101548" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02507550v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Poulet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Bou Ali" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Savini" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Kaphan" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tmaid.2018.09.003" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02202575v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2019.03.001" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02447212v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22221751.2019.1693247" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02374891v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Drouet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leparc-Goffart" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tmaid.2019.101507" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447977v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Devaux" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Davoust" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mst.2019.0944" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02262542v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Eldin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2018.12.004" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02262836v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Dogue" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Edouard" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tmaid.2019.03.003" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389087v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tmaid.2019.04.010" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02447609v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatalmoudou Tandina" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirama Niare" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ogobara Doumbo" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S003118201900163X" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02466842v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tmaid.2019.101506" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559190v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Raffetin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bouiller" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Hansmann" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Roblot" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2018.11.011" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02439871v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Boggild" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Caumes" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin P Grobusch" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Schwartz" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noreen Hynes" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jtm/taz055" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02446180v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Bass&#232;ne" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Doucour&#233;" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mst.2019.0941" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02090182v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Berger" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.18-0657" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02465936v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Levet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2019.06.010" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02466849v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cimid.2019.03.001" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02446243v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mst.2019.09" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389081v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliha Ali-Salem" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Meftah" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-54370-0" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02202786v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhiem Le-Viet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet-Nho Le" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Chung" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Tuan Phan" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Duong Phan" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22221751.2019.1580539" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02263727v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chambelland" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Fongue" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques&#8208;robert Christen" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dth.12976" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02444263v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Lawrence" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Batovska" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Webb" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacey Lynch" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Blacket" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182018001658" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02280115v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ranque" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tmaid.2019.101469" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02263779v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassina Bechah" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Berenger" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.18-0804" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02444053v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Willcox" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sekou Koumare" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.5196" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02262837v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Zandotti" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilda Grard" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Galla" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tmaid.2019.01.002" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02280019v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Thu-Thuy Nguyen" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tmaid.2019.06.007" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02446221v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian A. Devaux" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg O Mediannikov" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02466407v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Yezli" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tmaid.2018.10.021" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02447606v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Tahir" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14202/vetworld.2019.1630-1643" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02447612v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Javelle" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10654-019-00569-4" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02446300v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Thuang Hoang" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balla Mboup" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.19-0240" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02263691v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Dault" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tmaid.2019.03.002" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02439835v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Thomassin-Piana" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Berger" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maubon" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idcr.2019.e00653" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02465331v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Boucheikhchoukh" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Mechouk" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cimid.2019.05.010" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02464612v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Handi Dahmana" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boulanger" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2019.06.001" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858746v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Bennai" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Lafri" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bendjaballah-Laliam" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0006513" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780648v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bichon" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Drouet" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -C. Lagier" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2017.12.003" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02006669v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Basco" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmni.2018.06.003" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858733v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Aouadi" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Dib" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cimid.2018.05.002" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780721v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Leulmi" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/vbz.2017.2165" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970229v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Angelakis" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ben Chaabane" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tmaid.2018.02.009" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970220v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Beltrame" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Degani" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Perandin" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeno Bisoffi" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tmaid.2018.08.008" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910329v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segolene Prades" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tmaid.2018.05.017" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858739v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rahal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tahir" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Bitam" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cimid.2018.06.001" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858729v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Blanchet" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182017001342" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910296v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2017.09.009" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858737v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nho Le-Viet" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinh Trinh" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muoi To" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2408.171622" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765830v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0006189" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910310v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye K. Kone" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Z. Diarra" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182018000070" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970211v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/microbiolspec.MTBP-0017-2016" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924106v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amele N. Wotodjo" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-018-2536-6" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801455v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina M. Griffiths" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Savini" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Simon" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jtm/tay007" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970228v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Bouchaib" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tmaid.2018.11.005" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02101023v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.N. Charrel" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Berenger" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laroche" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ayhan" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bitam" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmni.2018.08.015" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858731v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra C. Willcox" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182017001354" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826776v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Louni" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Mana" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Dahmani" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ptnd.0006397" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02263731v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zurita" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Djeghar" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Callej&#243;n" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cutillas" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mve.12351" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970219v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Virgili" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Attard" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Viale" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tmaid.2018.08.002" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970212v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rajoelison" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tmaid.2018.07.002" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970230v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher D. Paddock" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tmaid.2018.09.010" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789179v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley L. Greiner" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saithip Bhengsri" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somsak Thamthitiwat" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.17-0413" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970221v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Musso" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(18)32520-0" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826781v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11908-018-0624-y" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910323v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(18)30543-7" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858730v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ogobara K. Doumbo" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2018041" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02101115v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Pradines" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.A. Memish" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sokhna" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmni.2018.05.006" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01912325v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpha Seydou Yaro" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;kou F Traor&#233;" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-018-3045-8" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474861v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pecchi" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-016-1657-z" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573818v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Antwi" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Sornin" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Henrion" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tmaid.2017.01.001" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573781v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Damene" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davous" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cimid.2017.04.001" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774690v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cimid.2017.06.003" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521369v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cimid.2016.11.008" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730452v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea K. Boggild" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley A. Connor" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumontra Chakrabarti" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729768v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferelaha Soro" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tmaid.2017.06.003" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729782v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bichon" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Benarous" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MD.0000000000009154" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573747v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sahuguet" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7326/L16-0651" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729769v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Lalout" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0006064" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729779v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Varloud" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0006093" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573738v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Varloud" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Berenger" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mve.12206" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573739v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Tidjani Alou" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sory I. Traore" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donia Mouelhi" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Khelaifia" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.0089" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730978v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delord" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/cix403" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730449v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2017.04.012" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730963v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Yssouf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Affane Bacar" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0183238" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01478585v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Bittar" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barr&#233;-Cardi" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2017.01.002" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774683v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0005762" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496182v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhiem Le Viet" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoa L. Thi Pham" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nho L. Viet" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0005397" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730979v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Charrel" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pradines" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/cix463" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730434v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Phe" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lim" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leng" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Verdonck" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barbe" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496179v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0005297" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730994v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Gallo Sow" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaoussou Camara" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tmaid.2017.08.005" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729761v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mve.12243" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521352v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Chisu" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Masala" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Piredda" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cipriano Foxi" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2016.12.007" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774347v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadime Sylla" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magatte Ndiaye" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.16-0781" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521238v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jix020" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730450v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benzaquen" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marmottant" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berbis" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2017.05.006" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729760v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nebbak" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. El Hamzaoui" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mve.12250" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01994507v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chauvancy" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Diene" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.15-0776" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453282v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chabriere" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tmaid.2016.10.012" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439070v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipankar Bachar" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep26051" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459755v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marie" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2016.07.014" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459754v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Rudolf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristna Venclikova" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Blaejova" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Betasova" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Mendel" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2016.07.011" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459403v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Brah" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahada Moussa" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achirou Inoua" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Maiga Alhousseini" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamane Daou" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2016.02.009" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459935v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Ionita" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Silaghi" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Liviu Mitrea" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2015.10.006" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476278v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott F Dowell" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory A Dasch" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tami L Fisk" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.15-0752" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459793v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Elfving" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deler Shakely" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Andersson" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Baltzell" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah S. Ali" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0146054" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453307v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201600287" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K7624FK0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459929v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank P. Mockenhaupt" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Von Sonnenburg" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Rothe" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Libman" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2201.151606" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453309v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nougairede" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sentis" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ninove" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2016.21.50.30425" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459763v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Zaharia" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corneliu Petru Popescu" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simin Aysel Florescu" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanoil Ceausu" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2016.03.008" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476012v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Tahir" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Davoust" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Varloud" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Berenger" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455808v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bersissa Kumsa" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-016-5197-9" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455783v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tmaid.2016.08.007" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466890v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2016.04.009" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459547v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bessas" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Zaidi" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khatima Ait-Oudhia" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cimid.2016.01.002" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459966v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Caputo" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0004351" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466891v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Griffiths" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Charrel" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine &#258; Nougairede" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tmaid.2016.05.002" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467401v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Kernif" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/microbiolspec.EI10-0012-2016" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459758v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Socolovschi" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lou Mari&#233;" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Ganay" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2016.09.004" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455772v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459777v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Lyne Jos" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2202.150106" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459788v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-016-1316-9" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459540v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constentin Dieme" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-016-1152-6" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455788v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Weitzel" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Lopez" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Acosta-Jamett" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-016-1880-9" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455769v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-016-1776-y" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459416v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Gerolami" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gamerre" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.24398" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F1PW0JFT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459766v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/fmb.16.5" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459757v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen Lau" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Fournier" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2016.02.019" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459950v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2016.02.003" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVGFM2Q6-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116998v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Kernif" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Stafford" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G C Coles" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassim Papa" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01227937v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Terras" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0003473" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01213686v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Lepidi" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Rolain" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307219v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z A Mesmish" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Assiri" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Turkestani" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Yezli" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al Masri" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2015.02.008" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01228144v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01478599v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brajon" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delord" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yin" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bittar" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.13859" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/192B278C2D5A27AEE919B3B051E8BE37811828FF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01476334v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Blanton" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dacheux" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ribadeau-Dumas" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0003799" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145996v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieme Constentin" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Guernier" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Minter" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koussay Dellagi" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01430481v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0002863" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01785602v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laudisoit" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gualbert Houemenou" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0003152" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01680220v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anubis Vega-Rua" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Bella Failloux" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-014-0544-0" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00991782v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Broult" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01274564v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Temmam" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Lagadec" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-3305-7-444" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307685v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#232;verine Le Roux" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Faucher" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gaudart" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2012.09.011" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00836167v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pascual" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Benoit-Vical" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Malvy" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-11-45" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01313286v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Leder" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Castelli" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1708-8305.2012.00613.x" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307761v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gaillard" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Delmont" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tmaid.2012.09.004" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307776v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Phong Huynh" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0001697" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02008684v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Renvois&#233;" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Botelho-Nevers" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard La Scola" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Desnues" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01491358v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bourhy" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1712.110300" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00621028v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sfar" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kaabia" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leta&#239;ef" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-0691.2008.02253.x" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903105v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres/2009017" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00612590v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. M'Ghirbi" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouattour" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/136485908X311795" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737920v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Duchemin" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902973v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2005004" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267353v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brouqui" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bacellar" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baranton" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Birtles" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bjo&#235;rsdorff" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-0691.2004.01019.x" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05347143v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouthaina Hasnaoui" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Bouledroua" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>