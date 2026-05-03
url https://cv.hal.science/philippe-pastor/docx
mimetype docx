--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -839,135 +839,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05466237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Electric Propulsion, a technology requiring Multi-Disciplinary Aircraft Design</w:t>
+                <w:t xml:space="preserve">Co-design of aircraft vertical tail and control laws using distributed electric propulsion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Nguyen Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Alazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Döll</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Alazard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MEA 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">IFAC Symposium on Automatic Control in Aerospace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Cranfield, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02127336v1</w:t>
+                <w:t xml:space="preserve">hal-02355242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observing mean profiles and turbulence in the atmospheric boundary layer with an instrumented unmanned aerial system</w:t>
               </w:r>
@@ -1068,377 +1068,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02383164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-design of aircraft vertical tail and control laws using distributed electric propulsion</w:t>
+                <w:t xml:space="preserve">Distributed Electric Propulsion, a technology requiring Multi-Disciplinary Aircraft Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Nguyen Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Döll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Alazard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carsten Döll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Symposium on Automatic Control in Aerospace</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Cranfield, United Kingdom</w:t>
+              <w:t xml:space="preserve">MEA 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02355242v1</w:t>
+                <w:t xml:space="preserve">hal-02127336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an Aircraft with Reduced Lateral Static Stability Using Differential Thrust</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Alazard</w:t>
+                <w:t xml:space="preserve">Development and Qualification of Instrumented Unmanned Planes for Turbulence Observations in the Atmospheric Surface Layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Alaoui-Sosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gavart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 Aviation Technology, Integration, and Operations Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">23rd Symposium on Boundary Layers and Turbulence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Oklahoma City, United States. pp.1-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02167345v1</w:t>
+                <w:t xml:space="preserve">hal-02197668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and Qualification of Instrumented Unmanned Planes for Turbulence Observations in the Atmospheric Surface Layer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sara Alaoui-Sosse</w:t>
+                <w:t xml:space="preserve">Towards an Aircraft with Reduced Lateral Static Stability Using Differential Thrust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Nguyen Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Alazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Döll</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd Symposium on Boundary Layers and Turbulence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 Aviation Technology, Integration, and Operations Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Atlanta, United States. pp.AIAA-2018-3209, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2018-3209⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02197668v1</w:t>
+                <w:t xml:space="preserve">hal-02167345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduction of vertical tail using differential thrust : Influence on flight control and certification</w:t>
               </w:r>
@@ -2017,51 +2017,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B1D26A20"/>
+    <w:nsid w:val="D8578D30"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2248,51 +2248,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-pastor" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3488-8445" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/163955093" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130562v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nguyen Van" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alazard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten D&#246;ll" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pastor" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13272-020-00481-8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383020v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Alaoui-Sosse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Durand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Medina" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lothon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19030581" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667354v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Gavrilovic" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel B&#233;nard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Moschetta" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.C034531" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213089v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand-Ioan Curpanaru" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Demourant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nguyen-Van" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2025-3739" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05466237v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Chambe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Charlotte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Perin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127336v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383164v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355242v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167345v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2018-3209" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197668v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gavart" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183315v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Van Nguyen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Troillard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J&#233;z&#233;gou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493538v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2017-1630" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609301v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavrilovic Nikola" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Bronz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Benard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399886v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-pastor" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3488-8445" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/163955093" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130562v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nguyen Van" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alazard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten D&#246;ll" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pastor" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13272-020-00481-8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383020v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Alaoui-Sosse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Durand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Medina" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lothon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19030581" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667354v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Gavrilovic" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel B&#233;nard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Moschetta" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.C034531" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213089v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand-Ioan Curpanaru" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Demourant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nguyen-Van" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2025-3739" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05466237v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Chambe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Charlotte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Perin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355242v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383164v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127336v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197668v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gavart" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167345v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2018-3209" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183315v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Van Nguyen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Troillard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J&#233;z&#233;gou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493538v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2017-1630" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609301v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavrilovic Nikola" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Bronz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Benard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399886v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>