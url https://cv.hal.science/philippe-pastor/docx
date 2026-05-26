--- v1 (2026-05-03)
+++ v2 (2026-05-26)
@@ -1,1962 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...1910 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe PASTOR </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Philippe Pastor - Enseignant Chercheur en Dynamique du Vol</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">philippe-pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3488-8445</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">163955093</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=UNnqNs8AAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-design of aircraft vertical tail and control laws with distributed electric propulsion and flight envelop constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Nguyen Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Alazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Döll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEAS Aeronautical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), pp.101-113. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13272-020-00481-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OVLI-TA: An Unmanned Aerial System for Measuring Profiles and Turbulence in the Atmospheric Boundary Layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Alaoui-Sosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lothon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (3), pp.581. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s19030581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance improvement of small Unmanned Aerial Vehicles through gust energy harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikola Gavrilovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Moschetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Aircraft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp. 1-14. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.C034531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible Wing Co-Design Through MDA and Active Control for Load Alleviation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand-Ioan Curpanaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Demourant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Nguyen-Van</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA AVIATION FORUM AND ASCEND 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Las Vegas, France. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2025-3739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05213089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology for ICFD calculation with a light deformable structure - Application to Ram-Air Parachute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Emmanuel Chambe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Charlotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Perin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA SciTech Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05466237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-design of aircraft vertical tail and control laws using distributed electric propulsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Nguyen Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Alazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Döll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Symposium on Automatic Control in Aerospace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Cranfield, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observing mean profiles and turbulence in the atmospheric boundary layer with an instrumented unmanned aerial system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Alaoui-Sosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lothon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geoscience Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Electric Propulsion, a technology requiring Multi-Disciplinary Aircraft Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Nguyen Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Döll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Alazard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEA 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and Qualification of Instrumented Unmanned Planes for Turbulence Observations in the Atmospheric Surface Layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Alaoui-Sosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gavart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Symposium on Boundary Layers and Turbulence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Oklahoma City, United States. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Aircraft with Reduced Lateral Static Stability Using Differential Thrust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Nguyen Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Alazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Döll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Aviation Technology, Integration, and Operations Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Atlanta, United States. pp.AIAA-2018-3209, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2018-3209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction of vertical tail using differential thrust : Influence on flight control and certification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Van Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Troillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Jézégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Alazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AEGATS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Toulouse, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Improvement of Small UAVs Through Energy-Harvesting Within Atmospheric Gusts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikola Gavrilovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Moschetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA SciTech Forum 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Grapevine, Texas, USA, United States. pp. 1-18, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2017-1630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-inspired Wind Field Estimation-Part 1: AoA Measurements Through Surface Pressure Distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gavrilovic Nikola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Moschetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAV 2017, 9th International Micro Air Vehicle Conference and Competition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Toulouse, France. pp.1609301 - 1609301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Electric Propulsion : a Technology requiring Multi-Disciplinary Aircraft Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Nguyen Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Döll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Alazard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">More Electric Aircraf (MEA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Toulouse, France. pp.0, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId56"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -2017,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D8578D30"/>
+    <w:nsid w:val="4A64E656"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2248,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-pastor" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3488-8445" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/163955093" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130562v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nguyen Van" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alazard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten D&#246;ll" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pastor" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13272-020-00481-8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383020v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Alaoui-Sosse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Durand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Medina" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lothon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19030581" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667354v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Gavrilovic" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel B&#233;nard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Moschetta" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.C034531" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213089v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand-Ioan Curpanaru" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Demourant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nguyen-Van" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2025-3739" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05466237v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Chambe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Charlotte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Perin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355242v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383164v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127336v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197668v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gavart" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167345v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2018-3209" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183315v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Van Nguyen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Troillard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J&#233;z&#233;gou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493538v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2017-1630" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609301v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavrilovic Nikola" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Bronz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Benard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399886v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-pastor" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3488-8445" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/163955093" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=UNnqNs8AAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130562v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nguyen Van" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alazard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten D&#246;ll" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pastor" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13272-020-00481-8" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383020v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Alaoui-Sosse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Durand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Medina" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lothon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19030581" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667354v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Gavrilovic" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel B&#233;nard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Moschetta" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.C034531" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213089v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand-Ioan Curpanaru" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Demourant" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nguyen-Van" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2025-3739" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05466237v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Chambe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Charlotte" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Perin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355242v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383164v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127336v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197668v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gavart" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167345v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2018-3209" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183315v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Van Nguyen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Troillard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J&#233;z&#233;gou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493538v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2017-1630" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609301v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavrilovic Nikola" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Bronz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Benard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399886v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>