--- v0 (2026-03-18)
+++ v1 (2026-04-28)
@@ -445,312 +445,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02025563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">San Calocero al Monte 2015 (Comune di Albenga)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gabriele Castiglia</w:t>
+                <w:t xml:space="preserve">Capo Don 2015 (Comune di Riva Ligure)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pergola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Garrisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fasti On Line Documents &amp; Research (FOLD&amp;R)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.en ligne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02025728v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">halshs-02025558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">San Calocero al Monte 2015 (Comune di Albenga)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pergola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Roascio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppina Spadea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Garrisi</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Dellù</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Castiglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fasti On Line Documents &amp; Research (FOLD&amp;R)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.en ligne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02025728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il complesso paleocristiano di capo Don a Riva Ligure (campagna di scavo in concessione al Pontificio Istituto di Archeologia Cristiana e alla Fondazione Nino Lamboglia nel 2014)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pergola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurora Cagnana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Gambaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Garrisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...86 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Dellù</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rivista di Archeologia Cristiana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, XC, pp.331-333</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -788,77 +788,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il complesso di San Calocero ad Albenga alla luce dei nuovi dati (campagna di scavo in concessione al Pontificio Istituto di Archeologia Cristiana del 2014)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pergola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppina Spadea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppina Spadea</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stefano Roascio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Dellù</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Castiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1021,51 +1021,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurora Cagnana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Gambaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Dellù</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rivista di Archeologia Cristiana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 90, pp.381-412</w:t>
@@ -1107,51 +1107,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">San Calocero al Monte 2014 (Comune di Albenga)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pergola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Dellù</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fasti On Line Documents &amp; Research (FOLD&amp;R)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.en ligne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1839,165 +1839,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00520406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christianisation, monastères et territoire en Sardaigne et en Corse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pergola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rivista di Archeologia Cristiana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 84, pp.365-376</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00525087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Riflessioni transfrontaliere tra archeologia e storia nelle Alpi Liguri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pergola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intemelion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 14, pp.179-192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00520401v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00525087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana, ambitions d'un projet archéologique : étude, conservation, restauration et mise en valeur. Journées du Patrimoine 2007 (Collectivité Territoriale de Corse)</w:t>
               </w:r>
@@ -2317,64 +2317,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esorcizzare la paura della morte in età medievale. Una sepoltura prona da San Calocero di Albenga (SV)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pergola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Dellù</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Roascio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antropologia e archeologia a confronto : archeologia e antropologia della morte : atti dell'Incontro internazionale di studi, Roma, École française-Stadio di Domiziano, 20-22 maggio 2015. 1. La regola dell'eccezione</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Rome, Italy. pp.477-490</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2393,165 +2393,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02025456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mise en valeur et aménagement des tombes de martyrs avant Damase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pergola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta XVI congressus internationalis archaeologiae christianae, Romae 22-28.9, 2013 : Costantino e i Costantinidi : l'innovazione costantiniana, le sue radici e i suoi sviluppi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Rome, Italie. pp.671-680</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02025639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Uscire dalle logiche di caste e autocrazie per dare un futuro all’archeologia e ai giovani archeologi in Italia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pergola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum de l’archéologie "Tourisma"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02025576v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-02025639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I parchi archeologici in Francia, una realtà ambigua e non codificata</w:t>
               </w:r>
@@ -2701,51 +2701,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pergola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Garrisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Roascio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atti del VII Congresso Nazionale di Archeologia Medievale (Lecce 9-12 settembre 2015). Volume 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Lecce, Italy. pp.158-163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3079,50 +3079,201 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01111573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La céramique a vetrina pesante (forum ware) du site de Mariana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Istria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pergola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mariana et la vallée du Golo : actes du Colloque international de Bastia-Lucciana, 10-16 septembre 2004.. : Projet collectif de recherche : Mariana et la basse vallée du Golo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Ajaccio, France. pp.97-104</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01112890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commémoration d’Antonio Ferrua, Aldo Nestori, Alejandro Recio Veganzones, Patrick Saint-Roch et Victor Saxer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pergola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta XV Congressus internationalis archaeologiae christianae, Toleti (8-12.9.2008) : episcopus, civitas, territorium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Toleti, Italie. pp.XLVII-LVII</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01387676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La Corse byzantine (VIe-VIIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Istria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3131,346 +3282,195 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The insular system of the early Byzantine Mediterranean : archaeology and history : séminaire international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Nicosie, Chypre. pp.77-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01111566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le monde insulaire en Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pergola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The insular system of the early Byzantine Mediterranean : archaeology and history : séminaire international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Nicosie, Chypre. pp.7-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01380274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discours et interventions inaugurales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pergola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conserver, étudier, protéger, valoriser le patrimoine en milieu isolé, Colloque Bastia-Lucciana, 9-12 octobre 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Bastia-Lucciana, France. pp.3-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01387677v1</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">halshs-01387676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discours inaugural</w:t>
               </w:r>
@@ -3657,50 +3657,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00817384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Scavare in Italia da esterno (1980-2012) tra collaborazioni fruttuose e corse a ostacoli, Archeologia Pubblica in Italia, Primo Congresso nazionale, Session 2, L’archeologo oggi : figura e formazione, Firenze, 29 e 30 ottobre 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pergola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Il primo congresso di archeologia pubblica in Italia. Firenze, 29-30 ottobre 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Firenze, Italy. pp.16-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01387658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La Corse du haut Moyen Age: une marche-frontière au coeur de la Tyrrhénienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pergola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3709,126 +3778,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">convegno internazionale "La Transgiordania nei secoli XII - XIII e le ‘Frontiere' del Mediterraneo medievale"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Firenze, Italie. pp.369</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01387659v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01387658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présence et domination génoise dans les îles de Méditerranée</w:t>
               </w:r>
@@ -4633,839 +4633,839 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiesa e monastero di San Calocero al Monte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppina Spadea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pergola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Stefano Roascio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rete dei musei e delle aree archeologiche della Liguria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 16 p., 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02025815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corse médiévale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Istria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Cesari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Faggianelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Giovannangeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janine De Lanfranchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Daniel Istria. Editions du patrimoine, Centre des monuments nationaux, 49, 128 p., 2014, Guides archéologiques de la France, 9782757702857</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01178590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana et la vallée du Golo. Vol. 2 : actes du Colloque international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pergola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Piazzola, pp.301, 2013, Patrimoine d’une île, 3, 978-2-36479-028-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01379289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana et la vallée du Golo. Vol. 1 : actes du Colloque international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pergola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Piazzola, pp.220, 2013, Patrimoine d’une île, 2, 978-2-36479-027-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01379285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conserver, Etudier, Protéger, Valoriser le patrimoine en milieu isolé, actes du colloque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Rebiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pergola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laboratoire de conservation, restauration et recherches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.en ligne, 2012, 978-2-906375-10-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01379267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sardinien und Korsika in römischer zeit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Istria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana Martorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pergola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinzia Vismara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">éditions Ph. von Zabern, p. 161, 2011, 9783805335645</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01109524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marmoribus vestita : miscellanea in onore di Federico Guidobaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olof Brandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pergola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Guidobaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pontificio Istituto di Archeologia Cristiana, 63, 1406 p., 2011, Studi di antichità cristiana, 978-88-85991-53-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01379234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archéologie et aménagement des territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Delestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pergola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Musée d'anthropologie préhistorique de Monaco, Supplément 2, 112 p., 2011, Bulletin du Musée d’anthropologie préhistorique de Monaco</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00681892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présence et domination génoises dans les îles de Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Istria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pergola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Société des sciences historiques et naturelles de la Corse, pp.127, 2010, Corse d'hier et de demain ; N.S., 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01427539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albenga: un antico spazio cristiano : chiesa e monastero di San Calocero al Monte: un complesso archeologico dal I d.C. al XVI secolo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Giuseppina Spadea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pergola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...734 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Roascio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ministero per i beni e le attività culturali Soprintendenza per i beni archeologici della Liguria. Fratelli Frilli, pp.342, 2010, 88-7563-521-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5801,64 +5801,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricerche recenti e nuovi dati dal sito di San Calocero ad Albenga (Savona) tra Tardo Antico e Medioevo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pergola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Roascio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Dellù</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Castiglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7198,51 +7198,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="11F1864F"/>
+    <w:nsid w:val="AA5436AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7429,51 +7429,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-pergola" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/067705332" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000108574672" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288767v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pergola" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Castiglia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Massa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02025476v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02025563v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Garrisi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02025728v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Roascio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Spadea" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Dell&#249;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02025558v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471132v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Cagnana" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Gambaro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309616v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309615v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374367v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02025731v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02025551v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379166v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Varaldo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111560v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Istria" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.HAM.1.103569" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374234v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374241v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399469v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374308v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Finocchio" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Berardi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Mazzocco" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Bucolo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520406v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520401v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525087v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523141v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505558v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00503888v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288750v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02025456v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02025576v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02025639v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02025654v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387682v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387683v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112911v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387680v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387674v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111573v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111566v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380274v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387677v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112890v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387676v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387678v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817388v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817384v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387659v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387658v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109492v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00503918v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504615v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00503905v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504493v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00503985v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02304977v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Guidobaldi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504609v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504599v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128945v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Essa Kas Hanna" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Martinetto" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Antoine Segura" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02025815v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessit-git.eu/wp-content/uploads/2014/01/Chiesa-e-monastero-di-S.Calocero-al-Monte.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178590v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Cesari" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Faggianelli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Giovannangeli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine De Lanfranchi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379289v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379285v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379267v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rebiere" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://art-conservation.fr/conserver-etudier-proteger-valoriser-le-patrimoine-en-milieu-isole/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109524v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Martorelli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Vismara" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379234v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olof Brandt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Guidobaldi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00681892v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delestre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427539v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446076v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00503912v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288762v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02025432v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Bona" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Zoni" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02025407v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02025467v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01791883v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Pavolini" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Schindler Kaudelka" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/efr/3345" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380147v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112904v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379634v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179733v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111538v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116749v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111543v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111548v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379500v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379495v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380183v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520925v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520403v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-pergola" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/067705332" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000108574672" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288767v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pergola" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Castiglia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Massa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02025476v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02025563v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Garrisi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02025558v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02025728v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Roascio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Spadea" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Dell&#249;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471132v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Cagnana" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Gambaro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309616v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309615v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374367v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02025731v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02025551v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379166v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Varaldo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111560v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Istria" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.HAM.1.103569" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374234v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374241v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399469v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374308v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Finocchio" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Berardi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Mazzocco" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Bucolo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520406v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525087v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520401v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523141v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505558v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00503888v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288750v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02025456v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02025639v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02025576v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02025654v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387682v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387683v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112911v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387680v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387674v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111573v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112890v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387676v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111566v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380274v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387677v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387678v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817388v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817384v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387658v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387659v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109492v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00503918v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504615v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00503905v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504493v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00503985v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02304977v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Guidobaldi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504609v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504599v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128945v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Essa Kas Hanna" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Martinetto" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Antoine Segura" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02025815v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessit-git.eu/wp-content/uploads/2014/01/Chiesa-e-monastero-di-S.Calocero-al-Monte.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178590v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Cesari" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Faggianelli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Giovannangeli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine De Lanfranchi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379289v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379285v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379267v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rebiere" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://art-conservation.fr/conserver-etudier-proteger-valoriser-le-patrimoine-en-milieu-isole/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109524v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Martorelli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Vismara" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379234v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olof Brandt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Guidobaldi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00681892v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delestre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427539v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446076v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00503912v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288762v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02025432v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Bona" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Zoni" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02025407v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02025467v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01791883v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Pavolini" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Schindler Kaudelka" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/efr/3345" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380147v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112904v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379634v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179733v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111538v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116749v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111543v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111548v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379500v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379495v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380183v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520925v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520403v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>