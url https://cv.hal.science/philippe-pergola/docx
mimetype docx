--- v1 (2026-04-28)
+++ v2 (2026-05-21)
@@ -2764,50 +2764,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01387683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ortodossia e rigore scientifico del Padre Antonio Ferrua : qui filius diceris et pater inveniris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pergola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Convegno di studi in memoria del Padre Antonio Ferrua S. I., nel X anniversario della morte (25-26 maggio 2013, Trinità, Mondovì)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Trinità, Mondovì, Italy. pp.67-76</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01387680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Istria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2816,126 +2885,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mariana et la vallée du Golo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PERGOLA (PH.), Sep 2004, Ajaccio, France. p. 13-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01112911v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01387680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Considérations autour des découvertes récentes dans les complexes épiscopaux d’Ajaccio, Mariana et Sagone (Corse)</w:t>
               </w:r>
@@ -3657,178 +3657,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00817384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La Corse du haut Moyen Age: une marche-frontière au coeur de la Tyrrhénienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pergola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Istria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">convegno internazionale "La Transgiordania nei secoli XII - XIII e le ‘Frontiere' del Mediterraneo medievale"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Firenze, Italie. pp.369</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01387659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Scavare in Italia da esterno (1980-2012) tra collaborazioni fruttuose e corse a ostacoli, Archeologia Pubblica in Italia, Primo Congresso nazionale, Session 2, L’archeologo oggi : figura e formazione, Firenze, 29 e 30 ottobre 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pergola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Il primo congresso di archeologia pubblica in Italia. Firenze, 29-30 ottobre 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Firenze, Italy. pp.16-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01387658v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-01387659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présence et domination génoise dans les îles de Méditerranée</w:t>
               </w:r>
@@ -7198,51 +7198,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AA5436AA"/>
+    <w:nsid w:val="4358EB80"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7429,51 +7429,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-pergola" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/067705332" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000108574672" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288767v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pergola" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Castiglia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Massa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02025476v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02025563v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Garrisi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02025558v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02025728v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Roascio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Spadea" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Dell&#249;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471132v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Cagnana" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Gambaro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309616v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309615v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374367v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02025731v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02025551v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379166v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Varaldo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111560v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Istria" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.HAM.1.103569" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374234v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374241v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399469v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374308v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Finocchio" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Berardi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Mazzocco" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Bucolo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520406v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525087v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520401v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523141v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505558v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00503888v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288750v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02025456v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02025639v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02025576v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02025654v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387682v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387683v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112911v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387680v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387674v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111573v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112890v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387676v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111566v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380274v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387677v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387678v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817388v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817384v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387658v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387659v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109492v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00503918v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504615v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00503905v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504493v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00503985v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02304977v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Guidobaldi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504609v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504599v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128945v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Essa Kas Hanna" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Martinetto" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Antoine Segura" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02025815v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessit-git.eu/wp-content/uploads/2014/01/Chiesa-e-monastero-di-S.Calocero-al-Monte.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178590v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Cesari" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Faggianelli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Giovannangeli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine De Lanfranchi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379289v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379285v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379267v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rebiere" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://art-conservation.fr/conserver-etudier-proteger-valoriser-le-patrimoine-en-milieu-isole/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109524v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Martorelli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Vismara" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379234v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olof Brandt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Guidobaldi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00681892v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delestre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427539v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446076v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00503912v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288762v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02025432v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Bona" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Zoni" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02025407v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02025467v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01791883v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Pavolini" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Schindler Kaudelka" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/efr/3345" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380147v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112904v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379634v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179733v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111538v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116749v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111543v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111548v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379500v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379495v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380183v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520925v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520403v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-pergola" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/067705332" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000108574672" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288767v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pergola" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Castiglia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Massa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02025476v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02025563v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Garrisi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02025558v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02025728v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Roascio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Spadea" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Dell&#249;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471132v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Cagnana" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Gambaro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309616v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309615v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374367v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02025731v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02025551v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379166v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Varaldo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111560v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Istria" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.HAM.1.103569" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374234v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374241v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399469v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374308v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Finocchio" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Berardi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Mazzocco" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Bucolo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520406v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525087v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520401v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523141v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505558v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00503888v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288750v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02025456v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02025639v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02025576v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02025654v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387682v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387683v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387680v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112911v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387674v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111573v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112890v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387676v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111566v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380274v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387677v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387678v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817388v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817384v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387659v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387658v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109492v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00503918v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504615v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00503905v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504493v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00503985v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02304977v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Guidobaldi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504609v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504599v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128945v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Essa Kas Hanna" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Martinetto" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Antoine Segura" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02025815v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessit-git.eu/wp-content/uploads/2014/01/Chiesa-e-monastero-di-S.Calocero-al-Monte.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178590v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Cesari" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Faggianelli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Giovannangeli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine De Lanfranchi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379289v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379285v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379267v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rebiere" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://art-conservation.fr/conserver-etudier-proteger-valoriser-le-patrimoine-en-milieu-isole/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109524v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Martorelli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Vismara" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379234v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olof Brandt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Guidobaldi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00681892v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delestre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427539v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446076v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00503912v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288762v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02025432v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Bona" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Zoni" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02025407v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02025467v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01791883v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Pavolini" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Schindler Kaudelka" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/efr/3345" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380147v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112904v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379634v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179733v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111538v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116749v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111543v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111548v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379500v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379495v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380183v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520925v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520403v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>