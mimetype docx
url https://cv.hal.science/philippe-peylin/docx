--- v0 (2026-03-18)
+++ v1 (2026-04-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Peylin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (168)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canadian net forest CO2 uptake enhanced by heat drought via reduced respiration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanyu Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongguang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weimin Ju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shilong Piao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-025-01875-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data from long-term experiments in temperate croplands to evaluate soil organic carbon models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Fujisaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Bruni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-026-06863-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IPSL-Perm-LandN: improving the IPSL Earth System Model to represent permafrost carbon-nitrogen interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cadule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vuichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 19 (2), pp.661 - 711. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-19-661-2026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arctic soil carbon insulation averts large spring cooling from surface–atmosphere feedbacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cadule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Bastrikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chéruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 122 (3), </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2410226122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04929065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant Hydraulic Architecture for a Mechanistic Representation of Soil‐Plant‐Atmosphere Water Transfer in the Land Surface Model ORCHIDEE (r9107)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Alléon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vuichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrée Tuzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiaan Luyssaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (11), pp.e2024MS004869. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024ms004869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for Vegetation Acclimation to Atmospheric Dryness During European Droughts From a Land Surface Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 39 (7), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024gb008362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05231901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilating ESA CCI land surface temperature into the ORCHIDEE land surface model: insights from a multi-site study across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis-Enrique Olivera-Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Raoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 29 (1), pp.261 - 290. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-29-261-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04918205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter Estimation in Land Surface Models: Challenges and Opportunities With Data Assimilation and Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Raoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Douglas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha Macbean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Kolassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Quaife</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (11), pp.e2024MS004733. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024MS004733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Free Air CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Enrichment data to constrain land surface model projections of the terrestrial carbon cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Raoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Axel Edouard-Rambaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vuichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Bastrikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sofie Lansø</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21 (4), pp.1017 - 1036. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-21-1017-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04490533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greenhouse gas emissions and their trends over the last 3 decades across Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Mostefaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prabir Patra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (1), pp.245-275. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-16-245-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison Of Observation- And Inventory-Based Methane Emissions For Eight Large Global Emitters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria Roxana Petrescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glen P. Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Engelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sander Houweling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16, pp.4325-4350. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-16-4325-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04783283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the predictability of turbulent fluxes from land: PLUMBER2 MIP experimental description and preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gab Abramowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Ukkola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanaa Hobeichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Cranko Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathew Lipson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21 (23), pp.5517 - 5538. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-21-5517-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon and Greenhouse Gas Budgets of Europe: Trends, Interannual and Spatial Variability, and Their Drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew J Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria Roxana Petrescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ritter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38 (8), </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024gb008141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projected changes in land carbon store over the 21st century: what contributions from land use change and atmospheric nitrogen deposition?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime A. Riano Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vuichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (5), pp.1227 - 1253. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/esd-15-1227-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 29-year time series of annual 300m resolution plant-functional-type maps for climate models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kandice L. Harper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lamarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. Hartley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (3), pp.1465-1499. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-15-1465-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant gross primary production, plant respiration and carbonyl sulfide emissions over the globe inferred by atmospheric inverse modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Remaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauveur Belviso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Berchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (4), pp.2525 - 2552. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-22-2525-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ongoing Decline in the Atmospheric COS Seasonal Cycle Amplitude over Western Europe: Implications for Surface Fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauveur Belviso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Remaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ramonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (5), pp.812. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos13050812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03669198v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating and Optimizing Surface Soil Moisture Drydowns in the ORCHIDEE Land Surface Model at In Situ Locations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Raoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Bastrikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maugis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrometeorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (4), pp.1025-1043. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/JHM-D-20-0115.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03249171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A triple tree-ring constraint for tree growth and physiology in a global land surface model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Barichivich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Launois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Risi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (12), pp.3781 - 3803. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-18-3781-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greening drylands despite warming consistent with carbon dioxide fertilization effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alemu Gonsamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Miralles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Sitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Dorigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.15658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the International Tree-Ring Data Bank (ITRDB) records as century-long benchmarks for global land-surface models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jina Jeong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Barichivich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Haverd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Joseph Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (9), pp.5891 - 5913. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-14-5891-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariable evaluation of land surface processes in forced and coupled modes reveals new error sources to the simulated water cycle in the IPSL (Institute Pierre Simon Laplace) climate model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroki Mizuochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ducharne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Cheruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josefine Ghattas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amen Al-Yaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 (4), pp.2199-2221. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-25-2199-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The consolidated European synthesis of CO2 emissions and removals for the European Union and United Kingdom: 1990–2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria Roxana Petrescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robbie Andrew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glen Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (5), pp.2363-2406. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-13-2363-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-variable evaluation of land surface processes in forced and coupled modes reveals new error sources to the simulated water cycle in the IPSL climate model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroki Mizuochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Ducharne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Cheruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josefine Ghattas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amen Al-Yaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-2020-438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03448573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The consolidated European synthesis of CH4 and N2O emissions for the European Union and United Kingdom: 1990–2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria Roxana Petrescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunjing Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rona Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (5), pp.2307-2362. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-13-2307-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Community Inversion Framework v1.0: a unified system for atmospheric inversion studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Berchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espen Sollum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rona L Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thanwerdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (8), pp.5331-5354. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-14-5331-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging reporting and verification needs under the Paris Agreement: How can the research community effectively contribute?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Perugini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Pellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Grassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Dolman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science &amp; Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 122, pp.116-126. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsci.2021.04.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic global vegetation models underestimate net CO2 flux mean and inter-annual variability in dryland ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha Macbean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russell L Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel A Biederman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kolb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (9), pp.094023. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-9326/ac1a38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbonyl sulfide: comparing a mechanistic representation of the vegetation uptake in a land surface model and the leaf relative uptake approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Remaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda M J Kooijmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kukka-Maaria Kohonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (9), pp.2917 - 2955. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-18-2917-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant phenology evaluation of CRESCENDO land surface models – Part 1: Start and end of the growing season</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Peano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Hemming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Materia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanchao Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (7), pp.2405 - 2428. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-18-2405-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources of Uncertainty in Regional and Global Terrestrial CO 2 Exchange Estimates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Friedlingstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (2), </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019GB006393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The regional European atmospheric transport inversion comparison, EUROCOM: first results on European-wide terrestrial carbon fluxes for the period 2006–2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Broquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Scholze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ute Karstens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (20), pp.12063-12091. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-20-12063-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global climate response to idealized deforestation in CMIP6 models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Boysen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Brovkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Pongratz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lawrence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lawrence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (22), pp.5615-5638. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-17-5615-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03091115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Near‐Surface Continental Climate in IPSL‐CM6A‐LR by Combined Evolutions of Atmospheric and Land Surface Physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Cheruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ducharne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionela Musat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Vignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (10), pp.e2019MS002005. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019ms002005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation and evaluation of the IPSL‐CM6A‐LR climate model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Servonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lea Albright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Balkanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (7), pp.e2019MS002010. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019MS002010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875593v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of the science in reconciling top‐down and bottom‐up approaches for terrestrial CO 2 budget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masayuki Kondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prabir Patra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Sitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Friedlingstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Poulter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (3), pp.1068-1084. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/GCB.14917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02957731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of the CMIP6 Forcing Data in the IPSL-CM6A-LR Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Lurton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Balkanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Bastrikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Bekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (4), pp.e2019MS001940. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019MS001940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an Operational Anthropogenic CO2 Emissions Monitoring and Verification Support Capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Janssens-Maenhout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pinty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dowell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zunker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101 (8), pp.E1439 - E1451. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/bams-d-19-0017.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving estimates of gross primary productivity by assimilating solar‐induced fluorescence satellite retrievals in a terrestrial biosphere model using a process‐based SIF model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Macbean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Porcar‐castell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Flexas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 124, 3281– 3306, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019JG005040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the vegetation dynamics of northern shrubs and mosses in the ORCHIDEE land surface model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Druel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Krinner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (7), pp.2020-2035. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018MS001531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting effects of CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; fertilization, land-use change and warming on seasonal amplitude of Northern Hemisphere CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rödenbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashley Ballantyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (19), pp.12361-12375. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-19-12361-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences Between OCO‐2 and GOME‐2 SIF Products From a Model‐Data Fusion Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Bacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha Macbean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Bastrikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 124 (10), pp.3143-3157. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018JG004938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02973936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objective evaluation of surface-and satellite-driven carbon dioxide atmospheric inversions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Remaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris W. O’dell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (22), pp.14233 - 14251. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-19-14233-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for carbon and nitrogen interactions in the global terrestrial ecosystem model ORCHIDEE (trunk version, rev 4999): multi-scale evaluation of gross primary production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Vuichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palmira Messina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiaan Luyssaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sönke Zaehle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (11), pp.4751-4779. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-12-4751-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reviews and syntheses: Carbonyl sulfide as a multi-scale tracer for carbon and water cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Whelan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinikka Lennartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gimeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Wehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Wohlfahrt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (12), pp.3625-3657. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-15-3625-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confronting Soil Moisture Dynamics from the ORCHIDEE Land Surface Model With the ESA-CCI Product: Perspectives for Data Assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Raoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Bastrikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (11), pp.1786. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs10111786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong constraint on modelled global carbon uptake using solar-induced chlorophyll fluorescence data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha Macbean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Bacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8, pp.1973. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-20024-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent intensification of Amazon flooding extremes driven by strengthened Walker circulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Barichivich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Gloor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roel Brienen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Schöngart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (9), pp.eaat8785. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.aat8785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting responses of grassland water and carbon exchanges to climate change between Tibetan Plateau and Inner Mongolia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 249, pp.163 - 175. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2017.11.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Carbon Budget 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Le Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robbie M. Andrew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Friedlingstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Sitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Hauck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (4), pp.2141-2194. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-10-2141-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The EU-FP7 ERA-CLIM2 project contribution to advancing science and production of Earth-system climate reanalyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Buizza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Brönnimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopold Haimberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Laloyaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew J. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 99 (5), pp.1003-1014. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/BAMS-D-17-0199.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation of river discharge in a land surface model to improve estimates of the continental water cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuxing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Polcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Bastrikov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 22 (7), pp.3863-3882. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-22-3863-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Author Correction: Strong constraint on modelled global carbon uptake using solar-induced chlorophyll fluorescence data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha Macbean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Bacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-28697-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Error Budget of the MEthane Remote LIdar missioN and Its Impact on the Uncertainties of the Global Methane Budget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Pierangelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Marshall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123 (20), pp.11766-11785. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018JD028907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land surface model parameter optimisation using in situ flux data: comparison of gradient-based versus random search algorithms (a case study using ORCHIDEE v1.9.5.2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Bastrikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha Macbean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Bacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Santaren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kuppel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (12), pp.4739-4754. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-11-4739-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reviews and syntheses: An empirical spatiotemporal description of the global surface–atmosphere carbon fluxes: opportunities and data limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Zscheischler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel D. Mahecha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerio Avitabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Calle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Carvalhais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (15), pp.3685 - 3703. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-14-3685-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation-based trends of the Southern Ocean carbon sink</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ritter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Landschützer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Iida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 44 (24), pp.12,339-12,348. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017GL074837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential benefit of using forest biomass data in addition to carbon and water flux measurements to constrain ecosystem model parameters: Case studies at two temperate forest sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Thum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Macbean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Santaren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 234-235, pp.48 - 65. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2016.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing a New Clue to How Much Carbon Plants Take Up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Campbell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Kesselmeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Yakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eos, Transactions American Geophysical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2017EO075313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a more detailed representation of high-latitude vegetation in the global land surface model ORCHIDEE (ORC-HL-VEGv1.0)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Druel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Krinner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Viovy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (12), pp.4693-4722. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-10-4693-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon and energy fluxes in cropland ecosystems: a model-data comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lokupitiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Denning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Schaefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ricciuto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 129 (1-2), pp.53 - 76. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10533-016-0219-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a representation of priming on soil carbon decomposition in the global land biosphere model ORCHIDEE (version 1.9.5.2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Esteban Moyano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan A Janssens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (2), pp.841 - 855. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-9-841-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new stepwise carbon cycle data assimilation system using multiple data streams to constrain the simulated land surface carbon cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha Macbean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rayner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (9), pp.3321 - 3346. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-9-3321-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the performance of land surface model ORCHIDEE-CAN v1.0 on water and energy flux estimation with a single- and multi-layer energy budget scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiying Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Ryder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Bastrikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew J. Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Naudts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (9), pp.2951 - 2972. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-9-2951-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-layer land surface energy budget model for implicit coupling with global atmospheric simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ryder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Polcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (1), pp.223 - 245. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-9-223-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of eco-physiological models to the climatic interpretation of δ13C and δ18O measured in Siberian larch tree-rings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga V. Churakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandr V. Shashkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf T. W. Siegwolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Spahni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Launois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dendrochronologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39, pp.51-59. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dendro.2015.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistent assimilation of multiple data streams in a carbon cycle data assimilation system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha Macbean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Scholze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Schürmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (10), pp.3569 - 3588. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-9-3569-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-based estimates of the ocean carbon sink variability – first results of the Surface Ocean &amp;lt;i&amp;gt;p&amp;lt;/i&amp;gt;CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Mapping intercomparison (SOCOM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rödenbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothee C. E. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosuke Iida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew R. Jacobson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (23), pp.7251-7278. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-12-7251-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the dynamics of Northern Hemisphere high-latitude vegetation in the ORCHIDEE ecosystem model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. S Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Viovy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Druel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (7), pp.2263-2283. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-8-2263-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01234949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An intercomparison of inverse models for estimating sources and sinks of CO 2 using GOSAT measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Houweling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Basu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Boesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Butz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 120 (10), pp.5253 - 5266. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014JD022962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A vertically discretised canopy description for ORCHIDEE (SVN r2290) and the modifications to the energy, water and carbon fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Naudts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ryder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Otto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (7), pp.2035. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-8-2035-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using satellite data to improve the leaf phenology of a global terrestrial biosphere model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Macbean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Marie Breon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (23), pp.7185 - 7208. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-12-7185-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01805153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicriteria evaluation of discharge simulation in Dynamic Global Vegetation Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shilong Piao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenzhong Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 120 (15), pp.7488 - 7505. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015JD023129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent trends and drivers of regional sources and sinks of carbon dioxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Friedlingstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Murray-Tortarolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (3), pp.653 - 679. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-12-653-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new model of the global biogeochemical cycle of carbonyl sulfide – Part 2: Use of carbonyl sulfide to constrain gross primary productivity in current vegetation models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Launois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauveur Belviso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Poulter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (16), pp.9285 - 9312. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-15-9285-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new model for the global biogeochemical cycle of carbonyl sulfide &ndash; Part 1: Assessment of direct marine emissions with an oceanic general circulation and biogeochemistry model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Launois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauveur Belviso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (5), pp.2295 - 2312. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-15-2295-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of global terrestrial carbon cycle dynamics to variability in satellite-observed burned area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Poulter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cadule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Cheiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elke Hodson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (2), pp.207 - 222. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2013GB004655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal patterns of terrestrial gross primary production: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Anav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Friedlingstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Beer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Harper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews of Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 53 (3), pp.785 - 818. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015RG000483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01805714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint assimilation of eddy covariance flux measurements and FAPAR products over temperate forests within a process-oriented biosphere model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Macbean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rayner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 120 (9), pp.1839 - 1857. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015JG002966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01805695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant functional type classification for earth system models: results from the European Space Agency's Land Cover Climate Change Initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Poulter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Macbean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hartley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Khlystova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Arino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (7), pp.2315 - 2328. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-8-2315-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Amazon climate as background for possible ongoing and future changes of Amazon humid forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gloor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barichivich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ziv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Brienen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Schöngart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (9), pp.1384 - 1399. </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014GB005080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01805574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking the seasonal cycle of CO 2 fluxes simulated by terrestrial ecosystem models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shushi Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cadule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (1), pp.46 - 64. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014GB004931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model–data fusion across ecosystems: from multisite optimizations to global simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kuppel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Kiely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (6), pp.2581-2597. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/GMD-7-2581-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture and the global carbon cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha Macbean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 515 (7527), pp.351-352. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/515351a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon residence time dominates uncertainty in terrestrial vegetation responses to future climate and atmospheric CO 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Friend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Lucht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Rademacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Keribin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Betts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 111 (9), pp.3280-3285. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1222477110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem model optimization using in situ flux observations: benefit of Monte Carlo versus variational schemes and analyses of the year-to-year model performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Santaren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Longdoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11 (24), pp.7137-7158. </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-11-7137-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fire regimes and variability in aboveground woody biomass in miombo woodland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makoto Saito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiaan Luyssaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Poulter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathew Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 119 (5), pp.1014. </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2013JG002505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A full greenhouse gases budget of Africa: synthesis, uncertainties, and vulnerabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Valentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Arneth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bombelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Castaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cazzolla Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11 (2), pp.381-407. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-11-381-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for a weakening relationship between interannual temperature variability and northern vegetation activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shilong Piao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huijuan Nan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Huntingford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Friedlingstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.5018. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms6018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relative importance of decomposition and transport mechanisms in accounting for soil organic carbon profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vasilyeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (4), pp.2379--2392. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-10-2379-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the variation of regional CO 2 exchange over temperate and boreal North America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xia Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Gurney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Law</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27 (4), pp.991-1000. </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/GBC.20091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02957432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the integration of the dynamic nitrogen cycle in a terrestrial biosphere model improve the long-term trend of the leaf area index?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cadule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zaehle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Piao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40 (9-10), pp.2535-2548. </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00382-012-1388-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the model structural error in carbon cycle data assimilation systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kuppel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Peylin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (1), pp.45-55. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/GMD-6-45-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precipitation amount, seasonality and frequency regulate carbon cycling of a semi-arid grassland ecosystem in Inner Mongolia, China: A modeling analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shushi Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shilong Piao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zehao Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenzhong Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 178-179, pp.46-55. </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2013.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global atmospheric carbon budget: results from an ensemble of atmospheric CO2 inversions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Law</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Gurney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jacobson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (10), pp.6699-6720. </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/BG-10-6699-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of terrestrial carbon cycle models for their response to climate variability and to CO$_2$ trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shilong Piao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Sitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Friedlingstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (7), pp.2117-2132. </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.12187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How errors on meteorological variables impact simulated ecosystem fluxes: a case study for six French sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Viovy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Longdoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (7), pp.2537-2564. </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-9-2537-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraining a global ecosystem model with multi-site eddy-covariance data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kuppel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (10), pp.3757 - 3776. </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-9-3757-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal leaf dynamics for tropical evergreen forests in a process-based global ecosystem model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. de Weirdt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Verbeeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Poulter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (5), pp.1091 - 1108. </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-5-1091-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The carbon balance of South America: a review of the status, decadal trends and main determinants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gloor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Brienen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Feldpausch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Phillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (12), pp.5407-5430. </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-9-5407-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An assessment of the carbon balance of Arctic tundra: comparisons among observations, process models, and atmospheric inversions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mcguire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Heroult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Euskirchen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (8), pp.3185-3204. </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-9-3185-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European land and inland water CO2, CO, CH4 and N2O balance between 2001 and 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiaan Luyssaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Abril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert J. Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bastviken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bellassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9, pp.3357-3380. </w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-9-3357-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150807v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling LAI, surface water and carbon fluxes at high-resolution over France: comparison of ISBA-A-gs and ORCHIDEE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (1), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-9-439-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The carbon budget of terrestrial ecosystems in East Asia over the last two decades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Piao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (9), pp.3571-3586. </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/BG-9-3571-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iconic CO2 time series at risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sander Houweling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bakr Badawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David F. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sourish Basu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Belikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 337 (6098), pp.1038-1040. </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.337.6098.1038-b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00863271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for benchmarking land models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Randerson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Abramowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Blyth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (10), pp.3857-3874. </w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-9-3857-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the carbon balance of central Siberia using a landscape-ecosystem approach, atmospheric inversion and Dynamic Global Vegetation Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaun Quegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatoly Shvidenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Mccallum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itsuki C. Handoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (1), pp.351 - 365. </w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2486.2010.02275.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of fossil fuel emission uncertainties over Europe for CO2 modeling: model intercomparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Houweling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Krol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Karstens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Roedenbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (13), pp.6607 - 6622. </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-11-6607-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal patterns of CO 2 fluxes in Amazon forests: Fusion of eddy covariance data and the ORCHIDEE model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Verbeeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy Steppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 116 (G2), </w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2010jg001544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term bare fallow experiments; new opportunities for studying stable soil carbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.T. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrokhimia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (12), pp.28-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric CO 2 inversion validation using vertical profile measurements: Analysis of four independent inversion models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pickett-Heaps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rayner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Law</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Patra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 116 (D12), </w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2010JD014887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European carbon balance. Part 1: fossil fuel emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Marland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Piao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16 (5), pp.1395-1408. </w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2486.2009.02098.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric inversions for estimating CO2 fluxes: methods and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rayner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Logan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 103 (1-2), pp.69 - 92. </w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10584-010-9909-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we reconcile atmospheric estimates of the Northern terrestrial carbon sink with land-based accounting?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Canadell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiaan Luyssaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatoly Shvidenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Environmental Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2 (4), pp.225-230. </w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cosust.2010.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European CO2 fluxes from atmospheric inversions using regional and global transport models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gloor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rödenbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 103 (1-2), pp.93-115. </w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10584-010-9908-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying and isolating stable soil organic carbon using long-term bare fallow experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. T. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010 (7), pp.3839-3850. </w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-7-3839-2010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00576270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; surface fluxes at grid point scale estimated from a global 21 year reanalysis of atmospheric measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Conway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Aalto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 115 (D21), </w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2010JD013887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon and nitrogen cycle dynamics in the O-CN land surface model: 2. Role of the nitrogen cycle in the historical terrestrial carbon balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zaehle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Friend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Friedlingstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dentener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (1), pp.n/a-n/a. </w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2009GB003522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What can we learn from European continuous atmospheric CO2 measurements to quantify regional fluxes – Part 1: Potential of the 2001 network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Carouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rayner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (6), pp.3107-3117. </w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-10-3107-2010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of various observing systems for the global monitoring of CO2 surface fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hungershoefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.-M. Breon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rayner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (21), pp.10503-10520. </w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/ACP-10-10503-2010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European-wide simulations of croplands using an improved terrestrial biosphere model: Phenology and productivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. de Noblet-Ducoudré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Viovy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 115 (G1), </w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008jg000800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking coupled climate-carbon models against long-term atmospheric CO 2 measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cadule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Friedlingstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (2), pp.n/a-n/a. </w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2009GB003556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European carbon balance. Part 3: forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiaan Luyssaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.L. Piao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernst-Detlef Schulze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaela Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16 (5), pp.1429-1450. </w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2486.2009.02056.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European-wide simulations of croplands using an improved terrestrial biosphere model: 2. Interannual yields and anomalous CO 2 fluxes in 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. de Noblet-Ducoudré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Viovy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 115 (G4), </w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008JG000800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What can we learn from European continuous atmospheric CO2 measurements to quantify regional fluxes – Part 2: Sensitivity of flux accuracy to inverse setup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Carouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rayner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (6), pp.3119-3129. </w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-10-3119-2010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new global gridded data set of CO 2 emissions from fossil fuel combustion: Methodology and evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rayner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Raupach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Paget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Koffi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 115 (D19), </w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2009JD013439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving land surface models with FLUXNET data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. D. Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Reichstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. C. Stoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6, pp.1341-1359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00450903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The carbon balance of terrestrial ecosystems in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shilong Piao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingyun Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 458, pp.1009-13. </w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature07944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00450899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AIRS-based versus flask-based estimation of carbon surface fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J. Engelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Carouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. J. Conway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 114 (D20), pp.D20303. </w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2009JD012311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00450906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of methane and nitrous oxide for Europe's terrestrial greenhouse-gas balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. D. Schulze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Luyssaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Freibauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. A. Janssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (12), pp.842-850. </w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ngeo686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of soil microorganisms on the global budget of δ18O in atmospheric CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Wingate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Cuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilja Reiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 106 (52), pp.22411-22415. </w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.0905210106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Footprint of temperature changes in the temperate and boreal forest carbon balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shilong Piao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Friedlingstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 36, pp.L07404. </w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2009GL037381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00450900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Net carbon dioxide losses of northern ecosystems in response to autumn warming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shilong Piao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Friedlingstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Reichstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 451 (7174), pp.49-52. </w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature06444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00945567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing atmospheric transport models for future regional inversions over Europe – Part 1: mapping the atmospheric CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Geels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gloor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7 (13), pp.3479. </w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-7-3461-2007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00328509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing a process-based ecosystem model with eddy-covariance flux measurements: A pine forest in southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Santaren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Viovy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 21 (2), pp.n/a-n/a. </w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2006GB002834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Television Infrared Observation Satellite (TIROS-N) Operational Vertical Sounder (TOVS) spaceborne CO$_2$ estimates using model simulations and aircraft data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Marie Breon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumia Serrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yogesh Tiwari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Chedin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 112, pp.D09313. </w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2005JD007018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00175811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling advection and diffusion of water isotopologues in leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Cuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham D. Farquhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas A. Cernusak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 30 (8), pp.892-909. </w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3040.2007.01676.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-steady-state, non-uniform transpiration rate and leaf anatomy effects on the progressive stable isotope enrichment of leaf water along monocot leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Cuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 30, pp.367-387. </w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3040.2006.01621.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00169436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TransCom 3 inversion intercomparison: Impact of transport model errors on the interannual variability of regional CO 2 fluxes, 1988-2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Law</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Gurney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rayner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 20 (1), pp.n/a-n/a. </w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004GB002439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of anthropogenic and natural sources to atmospheric methane variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jhon Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edd Dlugokencky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Hauglustaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.439-443. </w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature05132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of inverse estimation of annual mean CO$_2$ sources and sinks to ocean-only sites versus all-sites observational networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. K. Patra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. R. Gurney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. Denning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Maksyutov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nakazawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 33, pp.L05814. </w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2005GL025403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00175975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing CO2 retrieved from Atmospheric Infrared Sounder with model predictions: Implications for constraining surface fluxes and lower-to-upper troposphere transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yogesh Tiwari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Gloor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Engelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rödenbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 111 (D17), </w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2005JD006681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of SF$_6$, C$_2$Cl$_4$, and CO to approximate fossil fuel CO$_2$ in the Northern Hemisphere using a chemistry transport model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonard Rivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Hauglustaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Bakwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 111 (D16), pp.D16311. </w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2005JD006725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00175973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two decades of OH variability as inferred by an inversion of atmospheric transport and chemistry of methyl chloroform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. A. Hauglustaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Carouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 5 (10), pp.2656. </w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-5-2635-2005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327842v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple constraints on regional CO2 flux variations over land and oceans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Friedlingstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 19 (1), pp.GB1011. </w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2003GB002214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00175981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daily CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; flux estimates over Europe from continuous atmospheric measurements: 1, inverse methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. J. Rayner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Carouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 5 (12), pp.3173-3186. </w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-5-3173-2005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00328413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of AIRS data to the estimation of CO2 sources and sinks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard J. Engelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 32, pp.L23801. </w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2005GL024229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00175978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring CO2 sources and sinks from satellite observations: Method and application to TOVS data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Serrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 110, pp.D24309. </w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2005JD006390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00175976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Fraserdale CO 2 observations on annual flux inversion of the North American boreal region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiu-Wai Yuen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaz Higuchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bruhwiler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tellus B - Chemical and Physical Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 57 (3), pp.203-209. </w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3402/tellusb.v57i3.16541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partitioning net ecosystem carbon exchange into net assimilation and respiration with canopy-scale isotopic measurements: An error propagation analysis with $^{13}$CO$_2$ and CO$^{18}$O data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Cuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 18, pp.GB2019. </w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2003GB002166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; column averaged mixing ratio from inversion of ground-based solar spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Marie Breon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.D09304. </w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2003JD004469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00175983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcom 3 inversion intercomparison: Model mean results for the estimation of seasonal carbon sources and sinks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Robert Gurney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel M. Law</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Scott Denning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J. Rayner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard C. Pak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 18, pp.GB1010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00175985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TransCom 3 CO$_2$ inversion intercomparison: 1. Annual mean control results and sensitivity to transport and prior flux information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. R. Gurney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. M. Law</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. Denning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. J. Rayner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tellus B - Chemical and Physical Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 55 (2), pp.555-579. </w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3402/tellusb.v55i2.16728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00175987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two decades of ocean CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; sink and variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Le Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tellus B - Chemical and Physical Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 55B, pp.649-656. </w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1034/j.1600-0889.2003.00043.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00175988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partitioning net ecosystem carbon exchange into net assimilation and respiration using 13CO2 measurements: a cost-effective sampling strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 17 (2), pp.39(1)-39(18). </w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2002GB001995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of transport uncertainty on annual mean and seasonal inversions of atmospheric CO2 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sarmiento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bousquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 107 (D19), pp.4385. </w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2001JD000857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of biospheric CO2 gross fluxes via oxygen isotopes in a spruce forest canopy : a Rn-222 calibrated box model approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Langendörfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Cuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tellus B - Chemical and Physical Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 54 (5), pp.476-496. </w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1034/j.1600-0889.2002.01345.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards robust regional estimates of CO2 sources and sinks using atmospheric transport models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Robert Gurney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel M Law</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Scott Denning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rayner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 415 (6872), pp.626-630. </w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/415626a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistent land- and atmosphere-based U.S. carbon sink estimates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.W. Pacala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.C. Hurtt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Houghton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 292 (22), pp.2316-2320. </w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1057320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse modeling of atmospheric carbon dioxide fluxes. Response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 294 (5550), pp.2292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent patterns and mechanisms of carbon exchange by terrestrial ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David S. Schimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna I. House</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hibbard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 414 (6860), pp.169-172. </w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/35102500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical comments: Inverse Modeling of Atmospheric Carbon Dioxide Fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kaminski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 294 (5541), pp.259a. </w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.294.5541.259a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional Changes in Carbon Dioxide Fluxes of Land and Oceans Since 1980</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Le Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Friedlingstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 290 (5495), pp.1342-1346. </w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.290.5495.1342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional biospheric carbon fluxes as inferred from atmospheric CO2 measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bousquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 10 (6), pp.1574-1589. </w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1890/1051-0761(2000)010[1574:RBCFAI]2.0.CO;2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3-dimensional study of delta18O in atmospheric CO2: contribution of different land ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Scott Denning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Tans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tellus B - Chemical and Physical Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 51 (3), pp.642-667. </w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1034/j.1600-0889.1999.t01-2-00006.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse modeling of annual atmospheric CO 2 sources and sinks: 1. Method and control inversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ramonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Monfray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 104 (D21), pp.26161-26178. </w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/1999JD900342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse modeling of annual atmospheric CO 2 sources and sinks: 2. Sensitivity study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ramonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Monfray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 104 (D21), pp.26179-26193. </w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/1999JD900341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">18O in atmospheric CO2 simulated by a 3-D transport model: A sensitivity study to vegetation and soil fractionation factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.P. Tans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Six</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 21 (5-6), pp.463-469. </w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0079-1946(97)81143-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing Socio-Economic and Environmental Challenges Linked to Water Temperatures in the Face of Global Change : Application at the Seine Hydrosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deniz Killic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Corral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ducharne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Vienne (Austria), Austria. pp.egu25-16553, </w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-16553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water Temperatures Across All Compartments of the Critical Zone in the Context of Global Change: Application to the Seine Hydrosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deniz Kilic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Corral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ducharne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLTER Science Conference 2025 Proceedings Edited</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paulina Rajewicz, Jaana Bäck, Jun 2025, Tampere (Finlande), Finland. pp.e151697, </w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/aca.8.e151697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a representation of complex ecosystems in the ORCHIDEE Land Surface Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Alleon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonan G</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ghattas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-S Lansoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Luyssaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2023, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially explicit vegetation fractions to improve climate model simulation: A 29-year time series of annual Plant Functional Type (PFT) fraction maps through the fusion of the CCI MRLC 300 m land cover dataset and existing high-resolution data products,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lamarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kandice L. Harper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. Hartley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LPVE23 Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LPVE; ESA, Jun 2023, Frascati (Rome), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using soil moisture and land surface temperature Earth observations to optimize land surface model performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Raoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Bastrikov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGU, Dec 2022, Chicago, United States. pp.B15B-03</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using soil moisture and land surface temperature Earth Observations to optimize land surface model performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Raoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA-LPS22 symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESA, May 2022, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative evaluation of different data assimilation approaches to optimize the parameters of the ORCHIDEE land surface model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Raoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carenso Maxime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Bastrikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Annual Land Data Assimilation Community Virtual Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Washington (DC), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing water and energy fluxes in a regional hydrosystem: case study of the Seine basin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deniz Kiliç</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ducharne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMSC 2022,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated modeling of water and heat fluxes in the Seine hydrosystem, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deniz Kilic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ducharne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, online, France. </w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-4351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03199255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of ecosystem functional type patterns at different spatial resolutions in relation with FLUXNET data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lluís Pesquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Domingo-Marimon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cristobal Roselló</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Strasbourg, France. pp.8, </w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2533049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global comparison of surface soil moisture from the ESA CCI combined product and the Orchidee Land-Surface Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Raoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertr Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Bastrikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2018 - 2018 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valencia, Spain. pp.3711-3714, </w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8517696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-based estimates of the ocean carbon sink variability - results of the Surface Ocean pCO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Mapping intercomparison (SOCOM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rödenbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothee C. E. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosuke Iida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew R. Jacobson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2016, Vienna, Austria. pp.11746</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving energy partitioning and the nighttime energy balance by implementation of a multi-layer energy budget in ORCHIDEE-CAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiying Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Ryder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Naudts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew J. Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Otto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2015, European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union (EGU). DEU., Apr 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the predictability of terrestrial ecosystem carbon fluxes integrating long term eddy-covariance and biometric observations with multi-model ensembles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Carvalhais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel van Oijen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor F. Keenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha L. Macbean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, San Francisco, United States. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LAI remote sensing products and simulated LAI: an intercomparison over FRANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III. RAQRS. International Symposium Recent Advances in Quantitative Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Torrent, Valencia, Spain. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of soil carbonic anhydrase on the partitioning of gross CO2 fluxes using the oxygen isotopes of CO2 and water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Wingate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Cuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Seibt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. EGU, European Geosciences Union, General Assembly 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon dynamics in soils: insights from six long term bare fallow experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bent Tolstrup Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kätterer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Soil Organic Matter Dynamics: Land Use, Management and Global Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Colorado, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaf water and transpiration isotope signals: a crossroad between plant physiology, fluid mechanics and biogeochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Cuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on the Isotope Effects in Evaporation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Pisa, Italy. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Stomatal Conductance in ORCHIDEE Land Surface Model and Comparison with FLUXNET Observations,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Alleon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vuichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuzet Andrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGU, Dec 2002, San Francicco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing water and energy fluxes in a regional hydrosystem: the Seine basin case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deniz Kilic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ducharne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang Shaitao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Climat et Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially explicit vegetation fractions to improve climate model simulation: A 29-year time series of annual Plant Functional Type (PFT) fraction maps through the fusion of the CCI MRLC 300 m land cover dataset and existing high-resolution data products,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kandice L. Harper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lamarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Defourny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. Hartley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA- LPS22 symposium,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESA-CCI High Resolution Land Cover products: Contribution to the parameterization of ORCHIDEE land surface model and to the understanding of land-atmosphere interactions,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo San Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Bastrikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Peylin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Living Planet symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mechanistic description of the global COS cycle consistent with atmospheric measurements and its potential to evaluate gross primary production of vegetation models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Launois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauveur Belviso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria. , Geophysical Research Abstracts, 18, 2016, Geophysical Research Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-based estimates of the ocean carbon sink variability – First results of the Surface Ocean pCO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Mapping intercomparison (SOCOM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rödenbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothee C. E. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosuke Iida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew R. Jacobson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOLAS Open Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementarities between Biomass and FluxNet data to optimize ORCHIDEE ecosystem model at European forest and grassland sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tea Thum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Ibrom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon van Der Linden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, San Francisco, California, United States. , 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon dynamics in soils: insights from six long term bare fallow experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bent Tolstrup Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Katterer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Soil Organic Matter Dynamics: Land Use, Management and Global Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Colorado Springs, United States. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling leaf water isotope composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Cuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Jacques Monod "Ecologie physico-chimique des organismes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Roscoff, France. 1 p., 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplings between changes in the climate system and biogeochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth L. Denman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amnat Chidthaisong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter M. M Cox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Solomon, S, D.; Qin, M.; Manning, Z.; Chen, M.; Marquis, K.B.; Averyt, M.; Tignor M.; H.L. Miller. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Change 2007: The Physical Science Basis. Contribution of Working Group I to the Fourth Assessment Report of the Intergovernmental Panel on Climate Change The Physical Science Basis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, pp.499-587, 2007, 978-0521-88009-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarks on the use of 13C and 18O isotopes in atmospheric CO2 to quantify biospheric carbon fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Cuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Scholze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Mouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stable isotope biosphere atmosphere interactions : Processes and Biological Controls</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1ère ed., </w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic press, Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 400 p., 2005, 978-0-12-088447-6. </w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-088447-6.X5000-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences of CO2 flux estimates based on a “Time-Independent” versus a “Time-[In]Dependent” inversion method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Monfray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Methods in Global Biogeochemical Cycles. 114</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.295-309, 2000, </w:t></w:r><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/GM114p0295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du nouveau sur le puits de carbone océanique grâce au projet SOCOM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Metzl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving high latitude vegetation representation in the ORCHIDEE land surface model by introducing shrub PFTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efrén López-Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Bastrikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiaan Luyssaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05040077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-based estimates of the ocean carbon sink variability – first results of the Surface Ocean &amp;lt;i&amp;gt;p&amp;lt;/i&amp;gt;CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Mapping intercomparison (SOCOM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rödenbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothee C. E. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosuke Iida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew R. Jacobson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations des flux d'eau et de chaleur au sein de l'hydrosystème Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deniz Kilic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ducharne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuaitao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIREN SEINE. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomass report - A contribution to the scientif case for the P-Band BIOMASS Mission Proposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schaphoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Quegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Shvidenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Schepaschenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] European Space Agency. 2009, 82 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId887"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Peylin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (168)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canadian net forest CO2 uptake enhanced by heat drought via reduced respiration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanyu Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongguang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weimin Ju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shilong Piao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-025-01875-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data from long-term experiments in temperate croplands to evaluate soil organic carbon models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Fujisaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Bruni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 13 (1), pp.482. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-026-06863-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IPSL-Perm-LandN: improving the IPSL Earth System Model to represent permafrost carbon-nitrogen interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cadule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vuichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 19 (2), pp.661 - 711. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-19-661-2026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arctic soil carbon insulation averts large spring cooling from surface–atmosphere feedbacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cadule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Bastrikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chéruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 122 (3), </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2410226122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04929065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant Hydraulic Architecture for a Mechanistic Representation of Soil‐Plant‐Atmosphere Water Transfer in the Land Surface Model ORCHIDEE (r9107)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Alléon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vuichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrée Tuzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiaan Luyssaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (11), pp.e2024MS004869. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024ms004869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for Vegetation Acclimation to Atmospheric Dryness During European Droughts From a Land Surface Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 39 (7), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024gb008362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05231901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilating ESA CCI land surface temperature into the ORCHIDEE land surface model: insights from a multi-site study across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis-Enrique Olivera-Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Raoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 29 (1), pp.261 - 290. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-29-261-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04918205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter Estimation in Land Surface Models: Challenges and Opportunities With Data Assimilation and Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Raoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Douglas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha Macbean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Kolassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Quaife</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (11), pp.e2024MS004733. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024MS004733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Free Air CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Enrichment data to constrain land surface model projections of the terrestrial carbon cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Raoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Axel Edouard-Rambaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vuichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Bastrikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sofie Lansø</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21 (4), pp.1017 - 1036. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-21-1017-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04490533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greenhouse gas emissions and their trends over the last 3 decades across Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Mostefaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prabir Patra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (1), pp.245-275. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-16-245-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison Of Observation- And Inventory-Based Methane Emissions For Eight Large Global Emitters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria Roxana Petrescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glen P. Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Engelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sander Houweling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16, pp.4325-4350. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-16-4325-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04783283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon and Greenhouse Gas Budgets of Europe: Trends, Interannual and Spatial Variability, and Their Drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew J Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria Roxana Petrescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ritter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38 (8), </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024gb008141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the predictability of turbulent fluxes from land: PLUMBER2 MIP experimental description and preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gab Abramowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Ukkola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanaa Hobeichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Cranko Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathew Lipson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21 (23), pp.5517 - 5538. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-21-5517-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projected changes in land carbon store over the 21st century: what contributions from land use change and atmospheric nitrogen deposition?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime A. Riano Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vuichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (5), pp.1227 - 1253. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/esd-15-1227-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 29-year time series of annual 300m resolution plant-functional-type maps for climate models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kandice L. Harper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lamarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. Hartley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (3), pp.1465-1499. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-15-1465-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ongoing Decline in the Atmospheric COS Seasonal Cycle Amplitude over Western Europe: Implications for Surface Fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauveur Belviso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Remaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ramonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (5), pp.812. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos13050812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03669198v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant gross primary production, plant respiration and carbonyl sulfide emissions over the globe inferred by atmospheric inverse modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Remaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauveur Belviso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Berchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (4), pp.2525 - 2552. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-22-2525-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating and Optimizing Surface Soil Moisture Drydowns in the ORCHIDEE Land Surface Model at In Situ Locations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Raoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Bastrikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maugis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrometeorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (4), pp.1025-1043. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/JHM-D-20-0115.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03249171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A triple tree-ring constraint for tree growth and physiology in a global land surface model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Barichivich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Launois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Risi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (12), pp.3781 - 3803. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-18-3781-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greening drylands despite warming consistent with carbon dioxide fertilization effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alemu Gonsamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Miralles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Sitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Dorigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.15658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The consolidated European synthesis of CH4 and N2O emissions for the European Union and United Kingdom: 1990–2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria Roxana Petrescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunjing Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rona Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (5), pp.2307-2362. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-13-2307-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The consolidated European synthesis of CO2 emissions and removals for the European Union and United Kingdom: 1990–2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria Roxana Petrescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robbie Andrew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glen Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (5), pp.2363-2406. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-13-2363-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Community Inversion Framework v1.0: a unified system for atmospheric inversion studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Berchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espen Sollum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rona L Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thanwerdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (8), pp.5331-5354. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-14-5331-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-variable evaluation of land surface processes in forced and coupled modes reveals new error sources to the simulated water cycle in the IPSL climate model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroki Mizuochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Ducharne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Cheruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josefine Ghattas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amen Al-Yaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-2020-438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03448573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariable evaluation of land surface processes in forced and coupled modes reveals new error sources to the simulated water cycle in the IPSL (Institute Pierre Simon Laplace) climate model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroki Mizuochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ducharne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Cheruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josefine Ghattas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amen Al-Yaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 (4), pp.2199-2221. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-25-2199-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the International Tree-Ring Data Bank (ITRDB) records as century-long benchmarks for global land-surface models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jina Jeong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Barichivich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Haverd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Joseph Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (9), pp.5891 - 5913. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-14-5891-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic global vegetation models underestimate net CO2 flux mean and inter-annual variability in dryland ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha Macbean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russell L Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel A Biederman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kolb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (9), pp.094023. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-9326/ac1a38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging reporting and verification needs under the Paris Agreement: How can the research community effectively contribute?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Perugini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Pellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Grassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Dolman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science &amp; Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 122, pp.116-126. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsci.2021.04.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant phenology evaluation of CRESCENDO land surface models – Part 1: Start and end of the growing season</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Peano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Hemming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Materia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanchao Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (7), pp.2405 - 2428. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-18-2405-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbonyl sulfide: comparing a mechanistic representation of the vegetation uptake in a land surface model and the leaf relative uptake approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Remaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda M J Kooijmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kukka-Maaria Kohonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (9), pp.2917 - 2955. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-18-2917-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The regional European atmospheric transport inversion comparison, EUROCOM: first results on European-wide terrestrial carbon fluxes for the period 2006–2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Broquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Scholze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ute Karstens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (20), pp.12063-12091. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-20-12063-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources of Uncertainty in Regional and Global Terrestrial CO 2 Exchange Estimates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Friedlingstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (2), </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019GB006393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global climate response to idealized deforestation in CMIP6 models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Boysen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Brovkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Pongratz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lawrence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lawrence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (22), pp.5615-5638. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-17-5615-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03091115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Near‐Surface Continental Climate in IPSL‐CM6A‐LR by Combined Evolutions of Atmospheric and Land Surface Physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Cheruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ducharne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionela Musat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Vignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (10), pp.e2019MS002005. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019ms002005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of the science in reconciling top‐down and bottom‐up approaches for terrestrial CO 2 budget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masayuki Kondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prabir Patra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Sitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Friedlingstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Poulter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (3), pp.1068-1084. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/GCB.14917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02957731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation and evaluation of the IPSL‐CM6A‐LR climate model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Servonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lea Albright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Balkanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (7), pp.e2019MS002010. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019MS002010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875593v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of the CMIP6 Forcing Data in the IPSL-CM6A-LR Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Lurton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Balkanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Bastrikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Bekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (4), pp.e2019MS001940. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019MS001940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an Operational Anthropogenic CO2 Emissions Monitoring and Verification Support Capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Janssens-Maenhout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pinty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dowell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zunker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101 (8), pp.E1439 - E1451. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/bams-d-19-0017.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving estimates of gross primary productivity by assimilating solar‐induced fluorescence satellite retrievals in a terrestrial biosphere model using a process‐based SIF model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Macbean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Porcar‐castell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Flexas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 124, 3281– 3306, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019JG005040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the vegetation dynamics of northern shrubs and mosses in the ORCHIDEE land surface model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Druel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Krinner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (7), pp.2020-2035. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018MS001531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting effects of CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; fertilization, land-use change and warming on seasonal amplitude of Northern Hemisphere CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rödenbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashley Ballantyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (19), pp.12361-12375. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-19-12361-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objective evaluation of surface-and satellite-driven carbon dioxide atmospheric inversions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Remaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris W. O’dell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (22), pp.14233 - 14251. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-19-14233-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences Between OCO‐2 and GOME‐2 SIF Products From a Model‐Data Fusion Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Bacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha Macbean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Bastrikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 124 (10), pp.3143-3157. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018JG004938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02973936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for carbon and nitrogen interactions in the global terrestrial ecosystem model ORCHIDEE (trunk version, rev 4999): multi-scale evaluation of gross primary production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Vuichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palmira Messina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiaan Luyssaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sönke Zaehle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (11), pp.4751-4779. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-12-4751-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confronting Soil Moisture Dynamics from the ORCHIDEE Land Surface Model With the ESA-CCI Product: Perspectives for Data Assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Raoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Bastrikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (11), pp.1786. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs10111786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong constraint on modelled global carbon uptake using solar-induced chlorophyll fluorescence data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha Macbean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Bacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8, pp.1973. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-20024-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent intensification of Amazon flooding extremes driven by strengthened Walker circulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Barichivich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Gloor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roel Brienen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Schöngart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (9), pp.eaat8785. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.aat8785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reviews and syntheses: Carbonyl sulfide as a multi-scale tracer for carbon and water cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Whelan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinikka Lennartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gimeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Wehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Wohlfahrt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (12), pp.3625-3657. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-15-3625-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting responses of grassland water and carbon exchanges to climate change between Tibetan Plateau and Inner Mongolia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 249, pp.163 - 175. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2017.11.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Carbon Budget 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Le Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robbie M. Andrew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Friedlingstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Sitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Hauck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (4), pp.2141-2194. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-10-2141-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The EU-FP7 ERA-CLIM2 project contribution to advancing science and production of Earth-system climate reanalyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Buizza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Brönnimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopold Haimberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Laloyaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew J. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 99 (5), pp.1003-1014. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/BAMS-D-17-0199.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation of river discharge in a land surface model to improve estimates of the continental water cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuxing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Polcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Bastrikov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 22 (7), pp.3863-3882. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-22-3863-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Author Correction: Strong constraint on modelled global carbon uptake using solar-induced chlorophyll fluorescence data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha Macbean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Bacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-28697-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Error Budget of the MEthane Remote LIdar missioN and Its Impact on the Uncertainties of the Global Methane Budget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Pierangelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Marshall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123 (20), pp.11766-11785. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018JD028907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land surface model parameter optimisation using in situ flux data: comparison of gradient-based versus random search algorithms (a case study using ORCHIDEE v1.9.5.2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Bastrikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha Macbean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Bacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Santaren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kuppel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (12), pp.4739-4754. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-11-4739-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reviews and syntheses: An empirical spatiotemporal description of the global surface–atmosphere carbon fluxes: opportunities and data limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Zscheischler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel D. Mahecha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerio Avitabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Calle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Carvalhais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (15), pp.3685 - 3703. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-14-3685-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation-based trends of the Southern Ocean carbon sink</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ritter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Landschützer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Iida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 44 (24), pp.12,339-12,348. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017GL074837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential benefit of using forest biomass data in addition to carbon and water flux measurements to constrain ecosystem model parameters: Case studies at two temperate forest sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Thum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Macbean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Santaren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 234-235, pp.48 - 65. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2016.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing a New Clue to How Much Carbon Plants Take Up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Campbell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Kesselmeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Yakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eos, Transactions American Geophysical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2017EO075313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a more detailed representation of high-latitude vegetation in the global land surface model ORCHIDEE (ORC-HL-VEGv1.0)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Druel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Krinner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Viovy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (12), pp.4693-4722. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-10-4693-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon and energy fluxes in cropland ecosystems: a model-data comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lokupitiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Denning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Schaefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ricciuto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 129 (1-2), pp.53 - 76. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10533-016-0219-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new stepwise carbon cycle data assimilation system using multiple data streams to constrain the simulated land surface carbon cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha Macbean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rayner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (9), pp.3321 - 3346. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-9-3321-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the performance of land surface model ORCHIDEE-CAN v1.0 on water and energy flux estimation with a single- and multi-layer energy budget scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiying Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Ryder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Bastrikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew J. Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Naudts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (9), pp.2951 - 2972. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-9-2951-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a representation of priming on soil carbon decomposition in the global land biosphere model ORCHIDEE (version 1.9.5.2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Esteban Moyano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan A Janssens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (2), pp.841 - 855. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-9-841-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistent assimilation of multiple data streams in a carbon cycle data assimilation system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha Macbean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Scholze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Schürmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (10), pp.3569 - 3588. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-9-3569-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of eco-physiological models to the climatic interpretation of δ13C and δ18O measured in Siberian larch tree-rings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga V. Churakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandr V. Shashkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf T. W. Siegwolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Spahni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Launois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dendrochronologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39, pp.51-59. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dendro.2015.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-layer land surface energy budget model for implicit coupling with global atmospheric simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ryder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Polcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (1), pp.223 - 245. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-9-223-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-based estimates of the ocean carbon sink variability – first results of the Surface Ocean &amp;lt;i&amp;gt;p&amp;lt;/i&amp;gt;CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Mapping intercomparison (SOCOM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rödenbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothee C. E. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosuke Iida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew R. Jacobson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (23), pp.7251-7278. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-12-7251-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the dynamics of Northern Hemisphere high-latitude vegetation in the ORCHIDEE ecosystem model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. S Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Viovy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Druel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (7), pp.2263-2283. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-8-2263-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01234949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An intercomparison of inverse models for estimating sources and sinks of CO 2 using GOSAT measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Houweling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Basu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Boesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Butz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 120 (10), pp.5253 - 5266. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014JD022962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicriteria evaluation of discharge simulation in Dynamic Global Vegetation Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shilong Piao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenzhong Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 120 (15), pp.7488 - 7505. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015JD023129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent trends and drivers of regional sources and sinks of carbon dioxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Friedlingstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Murray-Tortarolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (3), pp.653 - 679. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-12-653-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new model of the global biogeochemical cycle of carbonyl sulfide – Part 2: Use of carbonyl sulfide to constrain gross primary productivity in current vegetation models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Launois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauveur Belviso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Poulter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (16), pp.9285 - 9312. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-15-9285-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using satellite data to improve the leaf phenology of a global terrestrial biosphere model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Macbean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Marie Breon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (23), pp.7185 - 7208. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-12-7185-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01805153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A vertically discretised canopy description for ORCHIDEE (SVN r2290) and the modifications to the energy, water and carbon fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Naudts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ryder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Otto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (7), pp.2035. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-8-2035-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of global terrestrial carbon cycle dynamics to variability in satellite-observed burned area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Poulter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cadule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Cheiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elke Hodson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (2), pp.207 - 222. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2013GB004655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new model for the global biogeochemical cycle of carbonyl sulfide &ndash; Part 1: Assessment of direct marine emissions with an oceanic general circulation and biogeochemistry model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Launois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauveur Belviso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (5), pp.2295 - 2312. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-15-2295-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint assimilation of eddy covariance flux measurements and FAPAR products over temperate forests within a process-oriented biosphere model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Macbean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rayner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 120 (9), pp.1839 - 1857. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015JG002966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01805695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal patterns of terrestrial gross primary production: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Anav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Friedlingstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Beer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Harper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews of Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 53 (3), pp.785 - 818. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015RG000483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01805714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant functional type classification for earth system models: results from the European Space Agency's Land Cover Climate Change Initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Poulter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Macbean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hartley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Khlystova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Arino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (7), pp.2315 - 2328. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-8-2315-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Amazon climate as background for possible ongoing and future changes of Amazon humid forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gloor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barichivich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ziv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Brienen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Schöngart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (9), pp.1384 - 1399. </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014GB005080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01805574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking the seasonal cycle of CO 2 fluxes simulated by terrestrial ecosystem models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shushi Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cadule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (1), pp.46 - 64. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014GB004931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model–data fusion across ecosystems: from multisite optimizations to global simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kuppel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Kiely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (6), pp.2581-2597. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/GMD-7-2581-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture and the global carbon cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha Macbean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 515 (7527), pp.351-352. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/515351a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem model optimization using in situ flux observations: benefit of Monte Carlo versus variational schemes and analyses of the year-to-year model performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Santaren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Longdoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11 (24), pp.7137-7158. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-11-7137-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon residence time dominates uncertainty in terrestrial vegetation responses to future climate and atmospheric CO 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Friend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Lucht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Rademacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Keribin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Betts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 111 (9), pp.3280-3285. </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1222477110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fire regimes and variability in aboveground woody biomass in miombo woodland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makoto Saito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiaan Luyssaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Poulter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathew Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 119 (5), pp.1014. </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2013JG002505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A full greenhouse gases budget of Africa: synthesis, uncertainties, and vulnerabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Valentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Arneth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bombelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Castaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cazzolla Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11 (2), pp.381-407. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-11-381-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for a weakening relationship between interannual temperature variability and northern vegetation activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shilong Piao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huijuan Nan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Huntingford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Friedlingstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.5018. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms6018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relative importance of decomposition and transport mechanisms in accounting for soil organic carbon profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vasilyeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (4), pp.2379--2392. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-10-2379-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the variation of regional CO 2 exchange over temperate and boreal North America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xia Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Gurney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Law</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27 (4), pp.991-1000. </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/GBC.20091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02957432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the integration of the dynamic nitrogen cycle in a terrestrial biosphere model improve the long-term trend of the leaf area index?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cadule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zaehle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Piao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40 (9-10), pp.2535-2548. </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00382-012-1388-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the model structural error in carbon cycle data assimilation systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kuppel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Peylin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (1), pp.45-55. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/GMD-6-45-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global atmospheric carbon budget: results from an ensemble of atmospheric CO2 inversions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Law</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Gurney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jacobson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (10), pp.6699-6720. </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/BG-10-6699-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precipitation amount, seasonality and frequency regulate carbon cycling of a semi-arid grassland ecosystem in Inner Mongolia, China: A modeling analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shushi Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shilong Piao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zehao Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenzhong Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 178-179, pp.46-55. </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2013.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of terrestrial carbon cycle models for their response to climate variability and to CO$_2$ trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shilong Piao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Sitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Friedlingstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (7), pp.2117-2132. </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.12187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How errors on meteorological variables impact simulated ecosystem fluxes: a case study for six French sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Viovy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Longdoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (7), pp.2537-2564. </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-9-2537-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraining a global ecosystem model with multi-site eddy-covariance data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kuppel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (10), pp.3757 - 3776. </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-9-3757-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal leaf dynamics for tropical evergreen forests in a process-based global ecosystem model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. de Weirdt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Verbeeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Poulter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (5), pp.1091 - 1108. </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-5-1091-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An assessment of the carbon balance of Arctic tundra: comparisons among observations, process models, and atmospheric inversions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mcguire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Heroult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Euskirchen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (8), pp.3185-3204. </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-9-3185-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The carbon budget of terrestrial ecosystems in East Asia over the last two decades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Piao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (9), pp.3571-3586. </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/BG-9-3571-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling LAI, surface water and carbon fluxes at high-resolution over France: comparison of ISBA-A-gs and ORCHIDEE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (1), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-9-439-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European land and inland water CO2, CO, CH4 and N2O balance between 2001 and 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiaan Luyssaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Abril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert J. Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bastviken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bellassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9, pp.3357-3380. </w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-9-3357-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150807v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The carbon balance of South America: a review of the status, decadal trends and main determinants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gloor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Brienen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Feldpausch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Phillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (12), pp.5407-5430. </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-9-5407-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iconic CO2 time series at risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sander Houweling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bakr Badawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David F. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sourish Basu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Belikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 337 (6098), pp.1038-1040. </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.337.6098.1038-b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00863271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for benchmarking land models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Randerson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Abramowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Blyth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (10), pp.3857-3874. </w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-9-3857-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of fossil fuel emission uncertainties over Europe for CO2 modeling: model intercomparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Houweling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Krol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Karstens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Roedenbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (13), pp.6607 - 6622. </w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-11-6607-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the carbon balance of central Siberia using a landscape-ecosystem approach, atmospheric inversion and Dynamic Global Vegetation Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaun Quegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatoly Shvidenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Mccallum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itsuki C. Handoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (1), pp.351 - 365. </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2486.2010.02275.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal patterns of CO 2 fluxes in Amazon forests: Fusion of eddy covariance data and the ORCHIDEE model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Verbeeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy Steppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 116 (G2), </w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2010jg001544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric CO 2 inversion validation using vertical profile measurements: Analysis of four independent inversion models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pickett-Heaps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rayner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Law</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Patra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 116 (D12), </w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2010JD014887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term bare fallow experiments; new opportunities for studying stable soil carbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.T. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrokhimia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (12), pp.28-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European carbon balance. Part 1: fossil fuel emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Marland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Piao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16 (5), pp.1395-1408. </w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2486.2009.02098.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric inversions for estimating CO2 fluxes: methods and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rayner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Logan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 103 (1-2), pp.69 - 92. </w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10584-010-9909-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we reconcile atmospheric estimates of the Northern terrestrial carbon sink with land-based accounting?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Canadell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiaan Luyssaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatoly Shvidenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Environmental Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2 (4), pp.225-230. </w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cosust.2010.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What can we learn from European continuous atmospheric CO2 measurements to quantify regional fluxes – Part 1: Potential of the 2001 network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Carouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rayner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (6), pp.3107-3117. </w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-10-3107-2010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of various observing systems for the global monitoring of CO2 surface fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hungershoefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.-M. Breon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rayner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (21), pp.10503-10520. </w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/ACP-10-10503-2010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European-wide simulations of croplands using an improved terrestrial biosphere model: Phenology and productivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. de Noblet-Ducoudré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Viovy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 115 (G1), </w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008jg000800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European CO2 fluxes from atmospheric inversions using regional and global transport models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gloor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rödenbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 103 (1-2), pp.93-115. </w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10584-010-9908-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying and isolating stable soil organic carbon using long-term bare fallow experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. T. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010 (7), pp.3839-3850. </w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-7-3839-2010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00576270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; surface fluxes at grid point scale estimated from a global 21 year reanalysis of atmospheric measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Conway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Aalto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 115 (D21), </w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2010JD013887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon and nitrogen cycle dynamics in the O-CN land surface model: 2. Role of the nitrogen cycle in the historical terrestrial carbon balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zaehle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Friend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Friedlingstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dentener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (1), pp.n/a-n/a. </w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2009GB003522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking coupled climate-carbon models against long-term atmospheric CO 2 measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cadule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Friedlingstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (2), pp.n/a-n/a. </w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2009GB003556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European carbon balance. Part 3: forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiaan Luyssaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.L. Piao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernst-Detlef Schulze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaela Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16 (5), pp.1429-1450. </w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2486.2009.02056.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European-wide simulations of croplands using an improved terrestrial biosphere model: 2. Interannual yields and anomalous CO 2 fluxes in 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. de Noblet-Ducoudré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Viovy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 115 (G4), </w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008JG000800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What can we learn from European continuous atmospheric CO2 measurements to quantify regional fluxes – Part 2: Sensitivity of flux accuracy to inverse setup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Carouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rayner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (6), pp.3119-3129. </w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-10-3119-2010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new global gridded data set of CO 2 emissions from fossil fuel combustion: Methodology and evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rayner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Raupach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Paget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Koffi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 115 (D19), </w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2009JD013439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving land surface models with FLUXNET data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. D. Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Reichstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. C. Stoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6, pp.1341-1359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00450903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AIRS-based versus flask-based estimation of carbon surface fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J. Engelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Carouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. J. Conway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 114 (D20), pp.D20303. </w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2009JD012311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00450906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The carbon balance of terrestrial ecosystems in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shilong Piao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingyun Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 458, pp.1009-13. </w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature07944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00450899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of methane and nitrous oxide for Europe's terrestrial greenhouse-gas balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. D. Schulze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Luyssaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Freibauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. A. Janssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (12), pp.842-850. </w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ngeo686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Footprint of temperature changes in the temperate and boreal forest carbon balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shilong Piao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Friedlingstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 36, pp.L07404. </w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2009GL037381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00450900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of soil microorganisms on the global budget of δ18O in atmospheric CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Wingate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Cuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilja Reiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 106 (52), pp.22411-22415. </w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.0905210106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Net carbon dioxide losses of northern ecosystems in response to autumn warming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shilong Piao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Friedlingstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Reichstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 451 (7174), pp.49-52. </w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature06444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00945567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing atmospheric transport models for future regional inversions over Europe – Part 1: mapping the atmospheric CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Geels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gloor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7 (13), pp.3479. </w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-7-3461-2007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00328509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing a process-based ecosystem model with eddy-covariance flux measurements: A pine forest in southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Santaren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Viovy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 21 (2), pp.n/a-n/a. </w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2006GB002834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Television Infrared Observation Satellite (TIROS-N) Operational Vertical Sounder (TOVS) spaceborne CO$_2$ estimates using model simulations and aircraft data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Marie Breon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumia Serrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yogesh Tiwari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Chedin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 112, pp.D09313. </w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2005JD007018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00175811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling advection and diffusion of water isotopologues in leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Cuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham D. Farquhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas A. Cernusak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 30 (8), pp.892-909. </w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3040.2007.01676.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-steady-state, non-uniform transpiration rate and leaf anatomy effects on the progressive stable isotope enrichment of leaf water along monocot leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Cuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 30, pp.367-387. </w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3040.2006.01621.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00169436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TransCom 3 inversion intercomparison: Impact of transport model errors on the interannual variability of regional CO 2 fluxes, 1988-2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Law</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Gurney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rayner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 20 (1), pp.n/a-n/a. </w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004GB002439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of inverse estimation of annual mean CO$_2$ sources and sinks to ocean-only sites versus all-sites observational networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. K. Patra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. R. Gurney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. Denning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Maksyutov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nakazawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 33, pp.L05814. </w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2005GL025403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00175975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of anthropogenic and natural sources to atmospheric methane variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jhon Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edd Dlugokencky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Hauglustaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.439-443. </w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature05132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing CO2 retrieved from Atmospheric Infrared Sounder with model predictions: Implications for constraining surface fluxes and lower-to-upper troposphere transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yogesh Tiwari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Gloor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Engelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rödenbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 111 (D17), </w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2005JD006681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of SF$_6$, C$_2$Cl$_4$, and CO to approximate fossil fuel CO$_2$ in the Northern Hemisphere using a chemistry transport model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonard Rivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Hauglustaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Bakwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 111 (D16), pp.D16311. </w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2005JD006725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00175973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two decades of OH variability as inferred by an inversion of atmospheric transport and chemistry of methyl chloroform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. A. Hauglustaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Carouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 5 (10), pp.2656. </w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-5-2635-2005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327842v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple constraints on regional CO2 flux variations over land and oceans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Friedlingstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 19 (1), pp.GB1011. </w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2003GB002214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00175981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daily CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; flux estimates over Europe from continuous atmospheric measurements: 1, inverse methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. J. Rayner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Carouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 5 (12), pp.3173-3186. </w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-5-3173-2005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00328413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Fraserdale CO 2 observations on annual flux inversion of the North American boreal region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiu-Wai Yuen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaz Higuchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bruhwiler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tellus B - Chemical and Physical Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 57 (3), pp.203-209. </w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3402/tellusb.v57i3.16541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of AIRS data to the estimation of CO2 sources and sinks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard J. Engelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 32, pp.L23801. </w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2005GL024229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00175978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring CO2 sources and sinks from satellite observations: Method and application to TOVS data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Serrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 110, pp.D24309. </w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2005JD006390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00175976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partitioning net ecosystem carbon exchange into net assimilation and respiration with canopy-scale isotopic measurements: An error propagation analysis with $^{13}$CO$_2$ and CO$^{18}$O data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Cuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 18, pp.GB2019. </w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2003GB002166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; column averaged mixing ratio from inversion of ground-based solar spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Marie Breon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.D09304. </w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2003JD004469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00175983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcom 3 inversion intercomparison: Model mean results for the estimation of seasonal carbon sources and sinks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Robert Gurney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel M. Law</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Scott Denning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J. Rayner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard C. Pak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 18, pp.GB1010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00175985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TransCom 3 CO$_2$ inversion intercomparison: 1. Annual mean control results and sensitivity to transport and prior flux information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. R. Gurney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. M. Law</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. Denning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. J. Rayner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tellus B - Chemical and Physical Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 55 (2), pp.555-579. </w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3402/tellusb.v55i2.16728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00175987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two decades of ocean CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; sink and variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Le Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tellus B - Chemical and Physical Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 55B, pp.649-656. </w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1034/j.1600-0889.2003.00043.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00175988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partitioning net ecosystem carbon exchange into net assimilation and respiration using 13CO2 measurements: a cost-effective sampling strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 17 (2), pp.39(1)-39(18). </w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2002GB001995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of transport uncertainty on annual mean and seasonal inversions of atmospheric CO2 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sarmiento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bousquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 107 (D19), pp.4385. </w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2001JD000857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of biospheric CO2 gross fluxes via oxygen isotopes in a spruce forest canopy : a Rn-222 calibrated box model approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Langendörfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Cuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tellus B - Chemical and Physical Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 54 (5), pp.476-496. </w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1034/j.1600-0889.2002.01345.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards robust regional estimates of CO2 sources and sinks using atmospheric transport models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Robert Gurney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel M Law</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Scott Denning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rayner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 415 (6872), pp.626-630. </w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/415626a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistent land- and atmosphere-based U.S. carbon sink estimates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.W. Pacala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.C. Hurtt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Houghton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 292 (22), pp.2316-2320. </w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1057320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse modeling of atmospheric carbon dioxide fluxes. Response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 294 (5550), pp.2292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent patterns and mechanisms of carbon exchange by terrestrial ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David S. Schimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna I. House</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hibbard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 414 (6860), pp.169-172. </w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/35102500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical comments: Inverse Modeling of Atmospheric Carbon Dioxide Fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kaminski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 294 (5541), pp.259a. </w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.294.5541.259a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional Changes in Carbon Dioxide Fluxes of Land and Oceans Since 1980</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Le Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Friedlingstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 290 (5495), pp.1342-1346. </w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.290.5495.1342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional biospheric carbon fluxes as inferred from atmospheric CO2 measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bousquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 10 (6), pp.1574-1589. </w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1890/1051-0761(2000)010[1574:RBCFAI]2.0.CO;2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3-dimensional study of delta18O in atmospheric CO2: contribution of different land ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Scott Denning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Tans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tellus B - Chemical and Physical Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 51 (3), pp.642-667. </w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1034/j.1600-0889.1999.t01-2-00006.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse modeling of annual atmospheric CO 2 sources and sinks: 1. Method and control inversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ramonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Monfray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 104 (D21), pp.26161-26178. </w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/1999JD900342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse modeling of annual atmospheric CO 2 sources and sinks: 2. Sensitivity study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ramonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Monfray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 104 (D21), pp.26179-26193. </w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/1999JD900341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">18O in atmospheric CO2 simulated by a 3-D transport model: A sensitivity study to vegetation and soil fractionation factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.P. Tans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Six</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 21 (5-6), pp.463-469. </w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0079-1946(97)81143-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing Socio-Economic and Environmental Challenges Linked to Water Temperatures in the Face of Global Change : Application at the Seine Hydrosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deniz Killic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Corral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ducharne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Vienne (Austria), Austria. pp.egu25-16553, </w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-16553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water Temperatures Across All Compartments of the Critical Zone in the Context of Global Change: Application to the Seine Hydrosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deniz Kilic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Corral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ducharne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLTER Science Conference 2025 Proceedings Edited</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paulina Rajewicz, Jaana Bäck, Jun 2025, Tampere (Finlande), Finland. pp.e151697, </w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/aca.8.e151697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a representation of complex ecosystems in the ORCHIDEE Land Surface Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Alleon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonan G</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ghattas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-S Lansoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Luyssaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2023, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially explicit vegetation fractions to improve climate model simulation: A 29-year time series of annual Plant Functional Type (PFT) fraction maps through the fusion of the CCI MRLC 300 m land cover dataset and existing high-resolution data products,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lamarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kandice L. Harper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. Hartley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LPVE23 Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LPVE; ESA, Jun 2023, Frascati (Rome), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using soil moisture and land surface temperature Earth observations to optimize land surface model performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Raoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Bastrikov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGU, Dec 2022, Chicago, United States. pp.B15B-03</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using soil moisture and land surface temperature Earth Observations to optimize land surface model performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Raoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA-LPS22 symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESA, May 2022, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative evaluation of different data assimilation approaches to optimize the parameters of the ORCHIDEE land surface model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Raoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carenso Maxime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Bastrikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Annual Land Data Assimilation Community Virtual Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Washington (DC), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing water and energy fluxes in a regional hydrosystem: case study of the Seine basin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deniz Kiliç</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ducharne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMSC 2022,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated modeling of water and heat fluxes in the Seine hydrosystem, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deniz Kilic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ducharne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, online, France. </w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-4351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03199255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of ecosystem functional type patterns at different spatial resolutions in relation with FLUXNET data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lluís Pesquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Domingo-Marimon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cristobal Roselló</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Strasbourg, France. pp.8, </w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2533049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global comparison of surface soil moisture from the ESA CCI combined product and the Orchidee Land-Surface Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Raoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertr Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Bastrikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2018 - 2018 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valencia, Spain. pp.3711-3714, </w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8517696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-based estimates of the ocean carbon sink variability - results of the Surface Ocean pCO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Mapping intercomparison (SOCOM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rödenbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothee C. E. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosuke Iida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew R. Jacobson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2016, Vienna, Austria. pp.11746</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving energy partitioning and the nighttime energy balance by implementation of a multi-layer energy budget in ORCHIDEE-CAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiying Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Ryder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Naudts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew J. Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Otto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2015, European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union (EGU). DEU., Apr 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the predictability of terrestrial ecosystem carbon fluxes integrating long term eddy-covariance and biometric observations with multi-model ensembles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Carvalhais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel van Oijen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor F. Keenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha L. Macbean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, San Francisco, United States. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LAI remote sensing products and simulated LAI: an intercomparison over FRANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III. RAQRS. International Symposium Recent Advances in Quantitative Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Torrent, Valencia, Spain. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of soil carbonic anhydrase on the partitioning of gross CO2 fluxes using the oxygen isotopes of CO2 and water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Wingate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Cuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Seibt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. EGU, European Geosciences Union, General Assembly 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon dynamics in soils: insights from six long term bare fallow experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bent Tolstrup Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kätterer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Soil Organic Matter Dynamics: Land Use, Management and Global Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Colorado, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaf water and transpiration isotope signals: a crossroad between plant physiology, fluid mechanics and biogeochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Cuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on the Isotope Effects in Evaporation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Pisa, Italy. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Stomatal Conductance in ORCHIDEE Land Surface Model and Comparison with FLUXNET Observations,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Alleon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vuichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuzet Andrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGU, Dec 2002, San Francicco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing water and energy fluxes in a regional hydrosystem: the Seine basin case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deniz Kilic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ducharne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang Shaitao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Climat et Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially explicit vegetation fractions to improve climate model simulation: A 29-year time series of annual Plant Functional Type (PFT) fraction maps through the fusion of the CCI MRLC 300 m land cover dataset and existing high-resolution data products,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kandice L. Harper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lamarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Defourny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. Hartley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA- LPS22 symposium,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESA-CCI High Resolution Land Cover products: Contribution to the parameterization of ORCHIDEE land surface model and to the understanding of land-atmosphere interactions,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo San Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Bastrikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Peylin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Living Planet symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mechanistic description of the global COS cycle consistent with atmospheric measurements and its potential to evaluate gross primary production of vegetation models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Launois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauveur Belviso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria. , Geophysical Research Abstracts, 18, 2016, Geophysical Research Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-based estimates of the ocean carbon sink variability – First results of the Surface Ocean pCO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Mapping intercomparison (SOCOM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rödenbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothee C. E. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosuke Iida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew R. Jacobson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOLAS Open Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementarities between Biomass and FluxNet data to optimize ORCHIDEE ecosystem model at European forest and grassland sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tea Thum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Ibrom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon van Der Linden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, San Francisco, California, United States. , 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon dynamics in soils: insights from six long term bare fallow experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bent Tolstrup Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Katterer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Soil Organic Matter Dynamics: Land Use, Management and Global Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Colorado Springs, United States. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling leaf water isotope composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Cuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Jacques Monod "Ecologie physico-chimique des organismes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Roscoff, France. 1 p., 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplings between changes in the climate system and biogeochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth L. Denman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amnat Chidthaisong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter M. M Cox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Solomon, S, D.; Qin, M.; Manning, Z.; Chen, M.; Marquis, K.B.; Averyt, M.; Tignor M.; H.L. Miller. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Change 2007: The Physical Science Basis. Contribution of Working Group I to the Fourth Assessment Report of the Intergovernmental Panel on Climate Change The Physical Science Basis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, pp.499-587, 2007, 978-0521-88009-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarks on the use of 13C and 18O isotopes in atmospheric CO2 to quantify biospheric carbon fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Cuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Scholze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Mouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stable isotope biosphere atmosphere interactions : Processes and Biological Controls</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1ère ed., </w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic press, Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 400 p., 2005, 978-0-12-088447-6. </w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-088447-6.X5000-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences of CO2 flux estimates based on a “Time-Independent” versus a “Time-[In]Dependent” inversion method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Monfray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Methods in Global Biogeochemical Cycles. 114</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.295-309, 2000, </w:t></w:r><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/GM114p0295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du nouveau sur le puits de carbone océanique grâce au projet SOCOM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Metzl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving high latitude vegetation representation in the ORCHIDEE land surface model by introducing shrub PFTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efrén López-Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Bastrikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiaan Luyssaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05040077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-based estimates of the ocean carbon sink variability – first results of the Surface Ocean &amp;lt;i&amp;gt;p&amp;lt;/i&amp;gt;CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Mapping intercomparison (SOCOM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rödenbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothee C. E. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosuke Iida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew R. Jacobson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations des flux d'eau et de chaleur au sein de l'hydrosystème Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deniz Kilic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ducharne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuaitao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIREN SEINE. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomass report - A contribution to the scientif case for the P-Band BIOMASS Mission Proposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schaphoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Quegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Shvidenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Schepaschenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] European Space Agency. 2009, 82 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId887"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467003v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanyu Dong" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Jiang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongguang Zhang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weimin Ju" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilong Piao" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-025-01875-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05546924v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Fujisaki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferchaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Clivot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bruni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-026-06863-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488659v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gaillard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cadule" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Peylin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vuichard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guenet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-19-661-2026" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929065v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Bastrikov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ch&#233;ruy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2410226122" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468856v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien All&#233;on" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ottl&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Tuzet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan Luyssaert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024ms004869" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231901v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Abadie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Maignan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bacour" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gb008362" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918205v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-Enrique Olivera-Guerra" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Raoult" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-261-2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378526v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Douglas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Macbean" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Kolassa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Quaife" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024MS004733" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490533v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Axel Edouard-Rambaut" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sofie Lans&#248;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-21-1017-2024" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446957v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Mostefaoui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Mcgrath" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabir Patra" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-245-2024" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04783283v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Roxana Petrescu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glen P. Peters" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Engelen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Houweling" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Brunner" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-4325-2024" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840629v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gab Abramowitz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ukkola" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa Hobeichi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Cranko Page" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathew Lipson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-21-5517-2024" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679141v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Lauerwald" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bastos" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J Mcgrath" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ritter" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gb008141" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700339v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime A. Riano Sanchez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-15-1227-2024" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195001v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kandice L. Harper" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lamarche" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Hartley" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ottle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-1465-2023" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607356v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Remaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Chevallier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauveur Belviso" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Berchet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-2525-2022" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669198v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ramonet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13050812" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249171v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maugis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JHM-D-20-0115.1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273937v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Barichivich" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Launois" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Daux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Risi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-3781-2021" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861357v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alemu Gonsamo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Miralles" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Sitch" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Dorigo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15658" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368852v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jina Jeong" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Haverd" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Joseph Mcgrath" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-14-5891-2021" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230500v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Mizuochi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ducharne" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Cheruy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefine Ghattas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amen Al-Yaari" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-2199-2021" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321501v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbie Andrew" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glen Peters" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-2363-2021" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448573v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Ducharne" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-2020-438" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321458v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunjing Qiu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rona Thompson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-2307-2021" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330124v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Espen Sollum" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rona L Thompson" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pison" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Thanwerdas" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-14-5331-2021" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233485v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Perugini" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Pellis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Grassi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Dolman" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2021.04.012" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328306v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell L Scott" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel A Biederman" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kolb" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ac1a38" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232247v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda M J Kooijmans" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kukka-Maaria Kohonen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-2917-2021" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207635v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Peano" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Hemming" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Materia" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delire" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanchao Fan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-2405-2021" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904064v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bastos" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Makowski" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sitch" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Friedlingstein" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GB006393" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059013v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Monteil" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Broquet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Scholze" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Lang" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Karstens" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-12063-2020" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091115v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Boysen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Brovkin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Pongratz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lawrence" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lawrence" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-5615-2020" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013156v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hourdin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionela Musat" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Vignon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019ms002005" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875593v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boucher" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Servonnat" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lea Albright" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Balkanski" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019MS002010" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957731v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayuki Kondo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Friedlingstein" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Poulter" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/GCB.14917" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875617v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lurton" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Bekki" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019MS001940" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009196v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Janssens-Maenhout" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pinty" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dowell" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zunker" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andersson" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/bams-d-19-0017.1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398280v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bacour" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maignan" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Macbean" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Porcar&#8208;castell" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Flexas" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JG005040" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398277v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Druel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Krinner" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018MS001531" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398289v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chevallier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian R&#246;denbeck" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Ballantyne" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-12361-2019" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973936v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bacour" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JG004938" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862570v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris W. O&#8217;dell" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baker" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-14233-2019" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398529v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Vuichard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palmira Messina" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#246;nke Zaehle" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-12-4751-2019" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104411v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Whelan" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinikka Lennartz" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Gimeno" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wehr" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Wohlfahrt" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-3625-2018" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330346v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delorme" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10111786" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398300v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Lewis" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-20024-w" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398294v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Gloor" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel Brienen" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Sch&#246;ngart" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aat8785" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806816v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Li" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Li" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wang" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Ma" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2017.11.034" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8J07CGCH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951197v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbie M. Andrew" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Hauck" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-10-2141-2018" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01661240v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Buizza" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Br&#246;nnimann" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopold Haimberger" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laloyaux" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Martin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-17-0199.1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398295v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuxing Wang" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Polcher" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-22-3863-2018" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398296v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-28697-z" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287414v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bousquet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Pierangelo" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Marshall" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JD028907" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398291v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Santaren" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Kuppel" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-11-4739-2018" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584280v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Zscheischler" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel D. Mahecha" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Avitabile" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Calle" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Carvalhais" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-14-3685-2017" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398303v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ritter" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Landsch&#252;tzer" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gruber" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fay" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Iida" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL074837" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584260v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Thum" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peylin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Santaren" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2016.12.004" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188751v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Campbell" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Kesselmeier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Yakir" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Berry" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017EO075313" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922334v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viovy" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-10-4693-2017" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587478v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lokupitiya" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denning" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Schaefer" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ricciuto" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Anderson" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-016-0219-3" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587538v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Esteban Moyano" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan A Janssens" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-9-841-2016" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587425v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leonard" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Rayner" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-9-3321-2016" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587561v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiying Chen" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Ryder" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Mcgrath" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Naudts" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-9-2951-2016" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587388v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ryder" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Polcher" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chen" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-9-223-2016" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640095v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga V. Churakova" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr V. Shashkin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf T. W. Siegwolf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Spahni" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dendro.2015.12.008" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-635MCF4H-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587455v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Sch&#252;rmann" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-9-3569-2016" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245530v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee C. E. Bakker" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gruber" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosuke Iida" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew R. Jacobson" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-7251-2015" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01234949v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Zhu" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S Peng" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Viovy" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Druel" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-8-2263-2015" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806183v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Houweling" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baker" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Basu" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boesch" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Butz" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JD022962" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196479v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Naudts" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Mcgrath" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Otto" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-8-2035-2015" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805153v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Marie Breon" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-7185-2015" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806099v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Yang" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenzhong Zeng" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Yin" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JD023129" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806663v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jones" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Murray-Tortarolo" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-653-2015" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806084v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-9285-2015" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806259v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fichot" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-2295-2015" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806221v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cheiney" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Hodson" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013GB004655" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805714v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Anav" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Beer" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Harper" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015RG000483" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805695v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rayner" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delage" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JG002966" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806134v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Poulter" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hartley" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Khlystova" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Arino" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-8-2315-2015" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805574v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gloor" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barichivich" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ziv" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brienen" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sch&#246;ngart" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GB005080" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806667v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shushi Peng" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GB004931" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951037v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kuppel" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chevallier" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kiely" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/GMD-7-2581-2014" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212338v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/515351a" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889703v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Friend" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Lucht" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Rademacher" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Keribin" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Betts" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1222477110" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268909v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Longdoz" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-7137-2014" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138869v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Saito" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Poulter" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathew Williams" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JG002505" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927821v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Valentini" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arneth" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bombelli" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Castaldi" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cazzolla Gatti" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-381-2014" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927916v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijuan Nan" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Huntingford" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6018" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01567150v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guenet" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Eglin" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vasilyeva" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-10-2379-2013" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957432v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xia Zhang" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gurney" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Law" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/GBC.20091" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QM9KCV4L-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929629v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cadule" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zaehle" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Piao" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-012-1388-y" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MDDQ8LZH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950653v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/GMD-6-45-2013" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929966v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehao Shen" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenzhong Sun" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2013.02.002" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SRV7DBHV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946314v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Law" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gurney" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jacobson" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/BG-10-6699-2013" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209699v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12187" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019864v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhao" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-2537-2012" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651967v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-3757-2012" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268369v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Weirdt" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Verbeeck" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-5-1091-2012" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985673v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gatti" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Feldpausch" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Phillips" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-5407-2012" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206163v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mcguire" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Christensen" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hayes" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heroult" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Euskirchen" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-3185-2012" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150807v2" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Abril" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Andres" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bastviken" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-3357-2012" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647379v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lafont" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Calvet" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-439-2012" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946537v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ito" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Li" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Huang" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/BG-9-3571-2012" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00863271v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakr Badawy" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David F. Baker" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourish Basu" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Belikov" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.337.6098.1038-b" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206151v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Luo" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Randerson" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Abramowitz" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blyth" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-3857-2012" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647683v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun Quegan" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beer" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly Shvidenko" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Mccallum" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itsuki C. Handoh" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2010.02275.x" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2Q2BJ49K-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652032v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Krol" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Karstens" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roedenbeck" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-11-6607-2011" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929097v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Verbeeck" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonal" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Steppe" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010jg001544" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019365v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barr&#233;" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.T. Christensen" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929042v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pickett-Heaps" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Patra" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JD014887" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928033v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Paris" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marland" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2009.02098.x" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665340v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Logan" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-010-9909-3" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3L3XTKWR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927194v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Canadell" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosust.2010.06.008" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LSTD42MT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928338v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rivier" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. R&#246;denbeck" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-010-9908-4" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F1EFB00F1327FB357DC33D1046C9CC35954F8045/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00576270v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barr&#233;" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eglin" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. T. Christensen" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-7-3839-2010" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927187v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Conway" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aalto" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Anderson" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JD013887" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201208v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Friend" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dentener" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GB003522" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927130v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carouge" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-10-3107-2010" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946504v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hungershoefer" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-M. Breon" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ACP-10-10503-2010" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928369v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Smith" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Noblet-Ducoudr&#233;" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Viovy" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008jg000800" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927120v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bopp" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jones" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GB003556" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667270v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Piao" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst-Detlef Schulze" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Jung" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2009.02056.x" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CC82ZLT2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788222v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JG000800" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927142v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-10-3119-2010" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201047v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raupach" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paget" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Koffi" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JD013439" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00450903v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Williams" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. Richardson" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reichstein" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. C. Stoy" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00450899v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyun Fang" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Huang" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature07944" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-V5793H15-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00450906v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Engelen" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J. Conway" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JD012311" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662306v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. D. Schulze" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Luyssaert" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Freibauer" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. A. Janssens" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo686" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667878v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Wingate" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Og&#233;e" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Cuntz" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Genty" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilja Reiter" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0905210106" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00450900v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zhu" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GL037381" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4T6MPQNX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00945567v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Reichstein" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature06444" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-8V5BXQK3-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328509v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Geels" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-7-3461-2007" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926764v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GB002834" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00175811v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Serrar" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogesh Tiwari" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chedin" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JD007018" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659722v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham D. Farquhar" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas A. Cernusak" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2007.01676.x" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00169436v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Cuntz" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bariac" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2006.01621.x" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924875v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GB002439" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656108v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhon Miller" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edd Dlugokencky" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hauglustaine" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature05132" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-9X7ND1FH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00175975v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. K. Patra" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. R. Gurney" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Denning" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maksyutov" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nakazawa" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GL025403" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950507v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gloor" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JD006681" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00175973v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Rivier" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bakwin" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JD006725" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F386771373F91B5467A8FA89A8F40472F982E70B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327842v2" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Hauglustaine" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-5-2635-2005" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00175981v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003GB002214" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328413v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Rayner" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hourdin" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-5-3173-2005" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00175978v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Engelen" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GL024229" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00175976v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fisher" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Serrar" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JD006390" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924868v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiu-Wai Yuen" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaz Higuchi" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bruhwiler" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3402/tellusb.v57i3.16541" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683342v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brunet" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003GB002166" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00175983v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Dufour" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003JD004469" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00175985v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Robert Gurney" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel M. Law" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Scott Denning" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Rayner" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard C. Pak" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00175987v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. Law" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3402/tellusb.v55i2.16728" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00175988v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1034/j.1600-0889.2003.00043.x" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683254v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002GB001995" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F913065906F4617EFA263017B3C169D08BC6693D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673759v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sarmiento" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001JD000857" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675877v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Langend&#246;rfer" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1034/j.1600-0889.2002.01345.x" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888447v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel M Law" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/415626a" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674949v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.W. Pacala" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.C. Hurtt" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Houghton" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1057320" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670753v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757652v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S. Schimel" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna I. House" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hibbard" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/35102500" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222258v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kaminski" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Heimann" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.294.5541.259a" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888425v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.290.5495.1342" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122801v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/1051-0761(2000)010[1574:RBCFAI]2.0.CO;2" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923872v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Tans" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Berry" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1034/j.1600-0889.1999.t01-2-00006.x" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923856v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramonet" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Monfray" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JD900342" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923861v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JD900341" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351450v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.P. Tans" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Six" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Berry" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0079-1946(97)81143-3" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJV4B3RL-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145216v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivi&#232;re" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Killic" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bruel" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Corral" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-16553" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145212v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Kilic" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e151697" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264726v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alleon" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonan G" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghattas" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-S Lansoe" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264760v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264716v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264697v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264707v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carenso Maxime" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065513v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Kili&#231;" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03199255v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-4351" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390697v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#237;s Pesquer" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Domingo-Marimon" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Cristobal Rosell&#243;" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2533049" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390705v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertr Delorme" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8517696" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348917v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741798v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Otto" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268449v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel van Oijen" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor F. Keenan" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha L. Macbean" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755426v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lafont" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Zhao" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Weiss" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753100v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Seibt" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192405v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barre" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bent Tolstrup Christensen" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas K&#228;tterer" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822134v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264723v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vuichard" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuzet Andr&#233;e" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065550v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Shaitao" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264797v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Defourny" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264680v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo San Mart&#237;n" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578271v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286294v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819176v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tea Thum" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Granier" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ibrom" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon van Der Linden" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192387v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Katterer" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828953v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375731v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth L. Denman" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Brasseur" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amnat Chidthaisong" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M. M Cox" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831118v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mouillot" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/book/9780120884476/stable-isotopes-and-biosphere-atmosphere-interactions" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-088447-6.X5000-4" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245150v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Monfray" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/GM114p0295" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286346v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Metzl" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040077v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kirchner" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efr&#233;n L&#243;pez-Blanco" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187676v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065556v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuaitao Wang" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151439v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schaphoff" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Quegan" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shvidenko" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schepaschenko" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467003v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanyu Dong" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Jiang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongguang Zhang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weimin Ju" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilong Piao" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-025-01875-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05546924v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Fujisaki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferchaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Clivot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bruni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-026-06863-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488659v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gaillard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cadule" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Peylin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vuichard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guenet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-19-661-2026" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929065v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Bastrikov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ch&#233;ruy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2410226122" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468856v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien All&#233;on" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ottl&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Tuzet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan Luyssaert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024ms004869" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231901v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Abadie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Maignan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bacour" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gb008362" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918205v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-Enrique Olivera-Guerra" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Raoult" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-261-2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378526v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Douglas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Macbean" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Kolassa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Quaife" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024MS004733" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490533v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Axel Edouard-Rambaut" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sofie Lans&#248;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-21-1017-2024" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446957v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Mostefaoui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Mcgrath" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabir Patra" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-245-2024" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04783283v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Roxana Petrescu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glen P. Peters" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Engelen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Houweling" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Brunner" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-4325-2024" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679141v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Lauerwald" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bastos" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J Mcgrath" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ritter" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gb008141" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840629v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gab Abramowitz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ukkola" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa Hobeichi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Cranko Page" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathew Lipson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-21-5517-2024" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700339v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime A. Riano Sanchez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-15-1227-2024" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195001v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kandice L. Harper" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lamarche" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Hartley" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ottle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-1465-2023" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669198v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauveur Belviso" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Remaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ramonet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13050812" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607356v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Chevallier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Berchet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-2525-2022" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249171v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maugis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JHM-D-20-0115.1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273937v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Barichivich" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Launois" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Daux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Risi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-3781-2021" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861357v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alemu Gonsamo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Miralles" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Sitch" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Dorigo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15658" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321458v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunjing Qiu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rona Thompson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-2307-2021" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321501v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbie Andrew" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glen Peters" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-2363-2021" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330124v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Espen Sollum" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rona L Thompson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pison" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Thanwerdas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-14-5331-2021" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448573v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Mizuochi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Ducharne" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Cheruy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefine Ghattas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amen Al-Yaari" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-2020-438" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230500v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ducharne" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-2199-2021" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368852v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jina Jeong" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Haverd" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Joseph Mcgrath" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-14-5891-2021" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328306v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell L Scott" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel A Biederman" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kolb" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ac1a38" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233485v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Perugini" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Pellis" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Grassi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Dolman" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2021.04.012" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207635v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Peano" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Hemming" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Materia" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delire" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanchao Fan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-2405-2021" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232247v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda M J Kooijmans" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kukka-Maaria Kohonen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-2917-2021" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059013v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Monteil" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Broquet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Scholze" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Lang" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Karstens" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-12063-2020" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904064v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bastos" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Makowski" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sitch" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Friedlingstein" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GB006393" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091115v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Boysen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Brovkin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Pongratz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lawrence" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lawrence" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-5615-2020" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013156v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hourdin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionela Musat" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Vignon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019ms002005" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957731v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayuki Kondo" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Friedlingstein" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Poulter" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/GCB.14917" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875593v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boucher" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Servonnat" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lea Albright" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Balkanski" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019MS002010" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875617v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lurton" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Bekki" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019MS001940" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009196v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Janssens-Maenhout" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pinty" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dowell" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zunker" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andersson" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/bams-d-19-0017.1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398280v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bacour" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maignan" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Macbean" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Porcar&#8208;castell" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Flexas" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JG005040" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398277v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Druel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Krinner" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018MS001531" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398289v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chevallier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian R&#246;denbeck" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Ballantyne" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-12361-2019" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862570v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris W. O&#8217;dell" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baker" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-14233-2019" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973936v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bacour" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JG004938" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398529v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Vuichard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palmira Messina" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#246;nke Zaehle" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-12-4751-2019" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330346v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delorme" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10111786" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398300v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Lewis" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-20024-w" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398294v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Gloor" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel Brienen" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Sch&#246;ngart" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aat8785" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104411v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Whelan" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinikka Lennartz" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Gimeno" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wehr" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Wohlfahrt" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-3625-2018" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806816v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Li" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Li" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wang" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Ma" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2017.11.034" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8J07CGCH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951197v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbie M. Andrew" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Hauck" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-10-2141-2018" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01661240v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Buizza" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Br&#246;nnimann" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopold Haimberger" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laloyaux" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Martin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-17-0199.1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398295v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuxing Wang" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Polcher" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-22-3863-2018" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398296v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-28697-z" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287414v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bousquet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Pierangelo" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Marshall" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JD028907" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398291v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Santaren" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Kuppel" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-11-4739-2018" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584280v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Zscheischler" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel D. Mahecha" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Avitabile" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Calle" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Carvalhais" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-14-3685-2017" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398303v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ritter" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Landsch&#252;tzer" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gruber" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fay" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Iida" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL074837" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584260v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Thum" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peylin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Santaren" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2016.12.004" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188751v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Campbell" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Kesselmeier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Yakir" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Berry" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017EO075313" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922334v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viovy" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-10-4693-2017" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587478v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lokupitiya" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denning" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Schaefer" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ricciuto" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Anderson" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-016-0219-3" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587425v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leonard" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Rayner" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-9-3321-2016" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587561v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiying Chen" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Ryder" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Mcgrath" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Naudts" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-9-2951-2016" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587538v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Esteban Moyano" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan A Janssens" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-9-841-2016" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587455v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Sch&#252;rmann" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-9-3569-2016" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640095v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga V. Churakova" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr V. Shashkin" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf T. W. Siegwolf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Spahni" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dendro.2015.12.008" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-635MCF4H-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587388v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ryder" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Polcher" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chen" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-9-223-2016" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245530v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee C. E. Bakker" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gruber" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosuke Iida" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew R. Jacobson" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-7251-2015" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01234949v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Zhu" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S Peng" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Viovy" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Druel" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-8-2263-2015" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806183v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Houweling" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baker" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Basu" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boesch" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Butz" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JD022962" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806099v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Yang" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenzhong Zeng" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Yin" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JD023129" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806663v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jones" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Murray-Tortarolo" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-653-2015" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806084v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-9285-2015" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805153v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Marie Breon" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-7185-2015" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196479v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Naudts" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Mcgrath" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Otto" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-8-2035-2015" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806221v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cheiney" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Hodson" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013GB004655" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806259v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fichot" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-2295-2015" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805695v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rayner" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delage" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JG002966" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805714v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Anav" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Beer" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Harper" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015RG000483" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806134v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Poulter" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hartley" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Khlystova" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Arino" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-8-2315-2015" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805574v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gloor" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barichivich" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ziv" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brienen" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sch&#246;ngart" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GB005080" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806667v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shushi Peng" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GB004931" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951037v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kuppel" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chevallier" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kiely" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/GMD-7-2581-2014" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212338v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/515351a" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268909v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Longdoz" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-7137-2014" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889703v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Friend" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Lucht" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Rademacher" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Keribin" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Betts" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1222477110" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138869v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Saito" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Poulter" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathew Williams" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JG002505" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927821v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Valentini" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arneth" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bombelli" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Castaldi" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cazzolla Gatti" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-381-2014" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927916v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijuan Nan" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Huntingford" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6018" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01567150v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guenet" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Eglin" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vasilyeva" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-10-2379-2013" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957432v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xia Zhang" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gurney" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Law" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/GBC.20091" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QM9KCV4L-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929629v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cadule" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zaehle" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Piao" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-012-1388-y" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MDDQ8LZH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950653v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/GMD-6-45-2013" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946314v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Law" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gurney" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jacobson" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/BG-10-6699-2013" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929966v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehao Shen" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenzhong Sun" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2013.02.002" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SRV7DBHV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209699v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12187" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019864v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhao" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-2537-2012" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651967v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-3757-2012" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268369v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Weirdt" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Verbeeck" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-5-1091-2012" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206163v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mcguire" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Christensen" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hayes" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heroult" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Euskirchen" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-3185-2012" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946537v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ito" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Li" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Huang" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/BG-9-3571-2012" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647379v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lafont" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Calvet" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-439-2012" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150807v2" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Abril" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Andres" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bastviken" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-3357-2012" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985673v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gatti" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Feldpausch" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Phillips" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-5407-2012" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00863271v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakr Badawy" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David F. Baker" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourish Basu" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Belikov" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.337.6098.1038-b" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206151v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Luo" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Randerson" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Abramowitz" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blyth" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-3857-2012" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652032v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Krol" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Karstens" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roedenbeck" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-11-6607-2011" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647683v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun Quegan" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beer" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly Shvidenko" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Mccallum" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itsuki C. Handoh" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2010.02275.x" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2Q2BJ49K-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929097v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Verbeeck" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonal" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Steppe" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010jg001544" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929042v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pickett-Heaps" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Patra" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JD014887" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019365v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barr&#233;" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.T. Christensen" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928033v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Paris" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marland" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2009.02098.x" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665340v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Logan" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-010-9909-3" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3L3XTKWR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927194v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Canadell" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosust.2010.06.008" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LSTD42MT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927130v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carouge" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-10-3107-2010" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946504v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hungershoefer" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-M. Breon" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ACP-10-10503-2010" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928369v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Smith" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Noblet-Ducoudr&#233;" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Viovy" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008jg000800" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928338v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rivier" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. R&#246;denbeck" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-010-9908-4" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F1EFB00F1327FB357DC33D1046C9CC35954F8045/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00576270v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barr&#233;" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eglin" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. T. Christensen" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-7-3839-2010" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927187v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Conway" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aalto" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Anderson" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JD013887" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201208v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Friend" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dentener" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GB003522" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927120v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bopp" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jones" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GB003556" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667270v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Piao" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst-Detlef Schulze" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Jung" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2009.02056.x" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CC82ZLT2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788222v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JG000800" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927142v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-10-3119-2010" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201047v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raupach" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paget" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Koffi" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JD013439" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00450903v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Williams" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. Richardson" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reichstein" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. C. Stoy" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00450906v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Engelen" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J. Conway" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JD012311" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00450899v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyun Fang" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Huang" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature07944" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-V5793H15-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662306v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. D. Schulze" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Luyssaert" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Freibauer" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. A. Janssens" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo686" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00450900v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zhu" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GL037381" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4T6MPQNX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667878v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Wingate" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Og&#233;e" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Cuntz" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Genty" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilja Reiter" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0905210106" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00945567v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Reichstein" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature06444" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-8V5BXQK3-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328509v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Geels" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-7-3461-2007" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926764v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GB002834" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00175811v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Serrar" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogesh Tiwari" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chedin" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JD007018" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659722v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham D. Farquhar" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas A. Cernusak" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2007.01676.x" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00169436v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Cuntz" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bariac" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2006.01621.x" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924875v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GB002439" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00175975v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. K. Patra" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. R. Gurney" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Denning" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maksyutov" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nakazawa" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GL025403" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656108v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhon Miller" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edd Dlugokencky" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hauglustaine" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature05132" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-9X7ND1FH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950507v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gloor" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JD006681" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00175973v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Rivier" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bakwin" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JD006725" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F386771373F91B5467A8FA89A8F40472F982E70B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327842v2" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Hauglustaine" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-5-2635-2005" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00175981v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003GB002214" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328413v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Rayner" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hourdin" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-5-3173-2005" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924868v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiu-Wai Yuen" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaz Higuchi" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bruhwiler" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3402/tellusb.v57i3.16541" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00175978v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Engelen" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GL024229" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00175976v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fisher" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Serrar" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JD006390" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683342v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brunet" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003GB002166" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00175983v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Dufour" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003JD004469" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00175985v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Robert Gurney" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel M. Law" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Scott Denning" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Rayner" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard C. Pak" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00175987v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. Law" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3402/tellusb.v55i2.16728" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00175988v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1034/j.1600-0889.2003.00043.x" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683254v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002GB001995" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F913065906F4617EFA263017B3C169D08BC6693D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673759v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sarmiento" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001JD000857" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675877v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Langend&#246;rfer" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1034/j.1600-0889.2002.01345.x" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888447v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel M Law" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/415626a" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674949v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.W. Pacala" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.C. Hurtt" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Houghton" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1057320" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670753v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757652v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S. Schimel" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna I. House" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hibbard" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/35102500" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222258v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kaminski" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Heimann" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.294.5541.259a" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888425v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.290.5495.1342" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122801v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/1051-0761(2000)010[1574:RBCFAI]2.0.CO;2" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923872v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Tans" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Berry" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1034/j.1600-0889.1999.t01-2-00006.x" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923856v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramonet" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Monfray" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JD900342" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923861v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JD900341" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351450v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.P. Tans" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Six" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Berry" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0079-1946(97)81143-3" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJV4B3RL-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145216v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivi&#232;re" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Killic" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bruel" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Corral" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-16553" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145212v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Kilic" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e151697" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264726v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alleon" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonan G" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghattas" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-S Lansoe" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264760v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264716v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264697v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264707v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carenso Maxime" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065513v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Kili&#231;" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03199255v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-4351" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390697v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#237;s Pesquer" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Domingo-Marimon" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Cristobal Rosell&#243;" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2533049" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390705v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertr Delorme" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8517696" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348917v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741798v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Otto" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268449v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel van Oijen" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor F. Keenan" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha L. Macbean" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755426v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lafont" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Zhao" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Weiss" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753100v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Seibt" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192405v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barre" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bent Tolstrup Christensen" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas K&#228;tterer" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822134v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264723v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vuichard" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuzet Andr&#233;e" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065550v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Shaitao" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264797v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Defourny" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264680v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo San Mart&#237;n" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578271v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286294v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819176v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tea Thum" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Granier" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ibrom" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon van Der Linden" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192387v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Katterer" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828953v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375731v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth L. Denman" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Brasseur" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amnat Chidthaisong" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M. M Cox" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831118v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mouillot" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/book/9780120884476/stable-isotopes-and-biosphere-atmosphere-interactions" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-088447-6.X5000-4" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245150v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Monfray" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/GM114p0295" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286346v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Metzl" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040077v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kirchner" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efr&#233;n L&#243;pez-Blanco" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187676v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065556v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuaitao Wang" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151439v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schaphoff" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Quegan" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shvidenko" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schepaschenko" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>