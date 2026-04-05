--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -315,4437 +315,4459 @@
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, In press, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LRA.2026.3677711⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05531210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and manufacturing method for the production of soft tensegrity structures and mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Sand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Geiskopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salih Abdelaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanism and Machine Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 223, pp.106405. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2026.106405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05536004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-rigid motion compensation with skin deformation prediction for in situ bioprinting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lénaïc Cuau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Zemiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 10 (7), pp.7262-7269. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/LRA.2025.3575234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05072918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sEMG-Based Motion Recognition for Robotic Surgery Training Using Machine Learning and Variable-Length Sliding Windows – A Preliminary Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chenji Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Huaulmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Zemiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Medical Robotics and Bionics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 7 (2), pp.572-582. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/tmrb.2025.3560389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-05036499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the bars behavior on the design of soft tensegrities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Sand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Geiskopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salih Abdelaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 16 (10), pp.104501. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4064572⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04475894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robot-guided osteotomy in fibula free flap mandibular reconstruction: a preclinical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie de Boutray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lénaïc Cuau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Ohayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Garrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Oral and Maxillofacial Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 53 (4), pp.343-346. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijom.2023.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-04188126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miniaturized endoscopic 2D US transducer for volumetric ultrasound imaging of the auditory system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucas Lavenir</w:t>
+                <w:t xml:space="preserve">Contactless Surface Registration of Featureless Anatomy using Structured Light Camera: Application to Fibula Navigation in Mandible Reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lénaïc Cuau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie de Boutray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Cavalcanti Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Zemiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poignet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TBME.2023.3260683⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18, pp.2073-2082. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11548-023-02966-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04025813v2</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-04099053v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contactless Surface Registration of Featureless Anatomy using Structured Light Camera: Application to Fibula Navigation in Mandible Reconstruction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Decoupled Model Predictive Control for Path Following on Complex Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Cavalcanti Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lénaïc Cuau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">João Cavalcanti Santos</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Zemiti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11548-023-02966-3⟩</w:t>
+              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (4), pp.2046-2053. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LRA.2023.3246393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04099053v2</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-04000588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoupled Model Predictive Control for Path Following on Complex Surfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Miniaturized endoscopic 2D US transducer for volumetric ultrasound imaging of the auditory system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Lavenir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Cavalcanti Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Zemiti</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akil Kaderbay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Venail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LRA.2023.3246393⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 70 (9), pp.2624-2635. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TBME.2023.3260683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04000588v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-04025813v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fibular registration using surface matching in navigation-guided osteotomies: a proof of concept study on 3D-printed models</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enabling 4-DoF hand guidance using a portable haptic device exerting tangential force on the user’s finger pads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Emmanuel Chammas</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gustavo D. Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Zemiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie M. Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Péchereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poignet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11548-022-02608-0⟩</w:t>
+              <w:t xml:space="preserve">Mechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 86 (102868), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechatronics.2022.102868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03639410v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03713608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enabling 4-DoF hand guidance using a portable haptic device exerting tangential force on the user’s finger pads</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gustavo D. Gil</w:t>
+                <w:t xml:space="preserve">CT/MR-Compatible Physical Human-Robotized Needle Interactions: from Modeling to Percutaneous Steering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ederson Antônio Gomes Dorileô</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Zemiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Félix Péchereau</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechatronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 86 (102868), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechatronics.2022.102868⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 85, pp.102840. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechatronics.2022.102840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03713608v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03680857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CT/MR-Compatible Physical Human-Robotized Needle Interactions: from Modeling to Percutaneous Steering</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nabil Zemiti</w:t>
+                <w:t xml:space="preserve">Fibular registration using surface matching in navigation-guided osteotomies: a proof of concept study on 3D-printed models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie de Boutray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Cavalcanti Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Krut</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adrien Bourgeade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Ohayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Chammas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechatronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechatronics.2022.102840⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17, pp.1321-1331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11548-022-02608-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03680857v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03639410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility of Cochlea High-frequency Ultrasound and Microcomputed Tomography Registration for Cochlear Computer-assisted Surgery: A Testbed</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards 3D ultrasound guided needle steering robust to uncertainties, noise and tissue heterogeneity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Subsol</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lucas Lavenir</w:t>
+                <w:t xml:space="preserve">Guillaume Lapouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Farah</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Otology and Neurotology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 42 (6), pp.e779-e787. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 68 (4), pp.1166-1177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/mao.0000000000003091⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TBME.2020.3022619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03250536v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02936822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards 3D ultrasound guided needle steering robust to uncertainties, noise and tissue heterogeneity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HFUS Imaging of the Cochlea: A Feasibility Study for Anatomical Identification by Registration with MicroCT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Lavenir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Zemiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Lapouge</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Poignet</w:t>
+                <w:t xml:space="preserve">Mohamed Akkari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gérard Subsol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Venail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 68 (4), pp.1166-1177. </w:t>
+              <w:t xml:space="preserve">Annals of Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 49 (5), pp.1308-1317. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TBME.2020.3022619⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10439-020-02671-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02936822v1</w:t>
+                <w:t xml:space="preserve">lirmm-02960692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HFUS Imaging of the Cochlea: A Feasibility Study for Anatomical Identification by Registration with MicroCT</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Feasibility of Cochlea High-frequency Ultrasound and Microcomputed Tomography Registration for Cochlear Computer-assisted Surgery: A Testbed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Akkari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Subsol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Zemiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Lavenir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Frederic Venail</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10439-020-02671-1⟩</w:t>
+              <w:t xml:space="preserve">Otology and Neurotology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 42 (6), pp.e779-e787. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/mao.0000000000003091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-02960692v1</w:t>
+                <w:t xml:space="preserve">lirmm-03250536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparse-view CBCT reconstruction via weighted Schatten p-norm minimization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transrectal Ultrasound Image-based Real-time Augmented Reality Guidance in Robot-assisted Laparoscopic Rectal Surgery: A Proof of Concept Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bo Yang</w:t>
+                <w:t xml:space="preserve">Jun Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Zemiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fupei Guo</w:t>
+                <w:t xml:space="preserve">Christophe Taoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenfeng Zheng</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guillaume Aiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.404471⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (3), pp.531-543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11548-019-02100-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02997654v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02381958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transrectal Ultrasound Image-based Real-time Augmented Reality Guidance in Robot-assisted Laparoscopic Rectal Surgery: A Proof of Concept Study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sparse-view CBCT reconstruction via weighted Schatten p-norm minimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Taoum</w:t>
+                <w:t xml:space="preserve">Congcong Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Aiche</w:t>
+                <w:t xml:space="preserve">Bo Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fupei Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenfeng Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poignet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11548-019-02100-2⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28 (24), pp.35469-35482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.404471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02381958v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02997654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Scaled Bilateral Teleoperation System for Robotic-Assisted Surgery with Time Delay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 95, pp.165-192. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10846-018-0918-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01866495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-rate unscented Kalman filtering for pose and curvature estimation in 3D ultrasound-guided needle steering</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Automatic robotic steering of flexible needles from 3D ultrasound images in phantoms and ex vivo biological tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Mignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Control Engineering Practice</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46 (9), pp.1385-1396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10439-018-2061-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2018.08.014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01866088v1</w:t>
+                <w:t xml:space="preserve">lirmm-01803648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic robotic steering of flexible needles from 3D ultrasound images in phantoms and ex vivo biological tissue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Mignon</w:t>
+                <w:t xml:space="preserve">Multi-rate unscented Kalman filtering for pose and curvature estimation in 3D ultrasound-guided needle steering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lapouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Biomedical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Control Engineering Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 80, pp.116-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2018.08.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10439-018-2061-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01803648v1</w:t>
+                <w:t xml:space="preserve">lirmm-01866088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis Method for the Design of Variable Stiffness Components Using Prestressed Singular Elastic Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Boehler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vedrines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salih Abdelaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanism and Machine Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 121, pp.598-612. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2017.11.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01643079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Contactless Human-Machine Interface for Robotic Surgical Training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Despinoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Zemiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Alonso Sanchez Secades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 13 (1), pp.13-24. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11548-017-1666-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01577226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From modeling to control of a variable stiffness device based on a cable-driven tensegrity mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Boehler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salih Abdelaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vedrines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanism and Machine Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 107, pp.1-12. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2016.09.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01370419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and evaluation of an actuated knee implant for postoperative ligament imbalance correction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hunt-Crossley Model Based Force Control For Minimally Invasive Robotic Surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaban Almouahed</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Poignet</w:t>
+                <w:t xml:space="preserve">Antonio Pappalardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chafiaa Hamitouche-Djabou</w:t>
+                <w:t xml:space="preserve">Abdulrahman Albakri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Stindel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Luca Bascetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena de Momi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.medengphy.2016.01.002⟩</w:t>
+              <w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29, pp.31-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bspc.2016.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01348647v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01313221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hunt-Crossley Model Based Force Control For Minimally Invasive Robotic Surgery</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unsupervised Trajectory Segmentation for Surgical Gesture Recognition in Robotic Training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Despinoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Pappalardo</w:t>
+                <w:t xml:space="preserve">David Bouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdulrahman Albakri</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Elena de Momi</w:t>
+                <w:t xml:space="preserve">Cédric Penet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Zemiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bspc.2016.05.003⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 63 (6), pp.1280-1291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TBME.2015.2493100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01313221v1</w:t>
+                <w:t xml:space="preserve">lirmm-01217023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised Trajectory Segmentation for Surgical Gesture Recognition in Robotic Training</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Despinoy</w:t>
+                <w:t xml:space="preserve">Conception, modélisation et commande des robots à tubes concentriques : vers des applications médicales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Nassim Boushaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Taha Chikhaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Bouget</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Germain Forestier</w:t>
+                <w:t xml:space="preserve">Kanty Rabenorosoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Penet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nabil Zemiti</w:t>
+                <w:t xml:space="preserve">Nicolas Andreff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 63 (6), pp.1280-1291. </w:t>
+              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Robotique, TIP661WEB, pp.S7767. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TBME.2015.2493100⟩</w:t>
+                <w:t xml:space="preserve">⟨10.51257/a-v1-s7767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01217023v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01624753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception, modélisation et commande des robots à tubes concentriques : vers des applications médicales</w:t>
+                <w:t xml:space="preserve">Design and evaluation of an actuated knee implant for postoperative ligament imbalance correction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Nassim Boushaki</w:t>
+                <w:t xml:space="preserve">Andrea Collo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Taha Chikhaoui</w:t>
+                <w:t xml:space="preserve">Shaban Almouahed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kanty Rabenorosoa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chao Liu</w:t>
+                <w:t xml:space="preserve">Chafiaa Hamitouche-Djabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Andreff</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Stindel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Robotique, TIP661WEB, pp.S7767. </w:t>
+              <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 38 (4), pp.326-332. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.51257/a-v1-s7767⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.medengphy.2016.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01624753v1</w:t>
+                <w:t xml:space="preserve">lirmm-01348647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Optimal Electrical Stimulation Patterns for Functional Motion Restoration Applied to Spinal Cord Injured Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Benoussaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Fattal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 53 (3), pp.227-240. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11517-014-1227-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01235810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A design framework for safe surgical robots: example of the ARAKNES robot controller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Alonso Sanchez Secades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arianna Menciassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Dario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Robotics and Autonomous Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 62 (9), pp.1342-1352. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.robot.2014.03.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00873838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D soft-tissue tracking using spatial-color joint probability distribution and thin-plate spline model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wai-Keung Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 47 (9), pp.2962-2973. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.patcog.2014.03.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01008788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Use of Fixed-Intensity Functional Electrical Stimulation for Attenuating Essential Tremor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Padilha Lanari Bo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Geny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Fattal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artificial Organs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 38 (11), pp.984-991. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/aor.12261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00951194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viscoelastic model based force control for soft tissue interaction and its application in physiological motion compensation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Zemiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 116 (2), pp.52-67. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cmpb.2014.01.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00940940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theme F &amp;quot;medical robotics for training and guidance&amp;quot;: Results and future work</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Zara</w:t>
+                <w:t xml:space="preserve">In-vivo Identification of Skeletal Muscle Dynamics with Nonlinear Kalman Filter -Comparison between EKF and SPKF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanneguy Redarce</w:t>
+                <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 34 (1), pp.16-17. </w:t>
+              <w:t xml:space="preserve">ISRN Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013, pp.ID 610709. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.irbm.2012.12.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2013/610709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00799991v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00835852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-vivo Identification of Skeletal Muscle Dynamics with Nonlinear Kalman Filter -Comparison between EKF and SPKF</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Innovative Endoscopic Sino-Nasal and Anterior Skull Base Robotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Guiraud</w:t>
+                <w:t xml:space="preserve">Vincent Trévillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Sobral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Herman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISRN Rehabilitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2013/610709⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (6), pp.977-987. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11548-013-0839-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00835852v1</w:t>
+                <w:t xml:space="preserve">lirmm-00811856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative Endoscopic Sino-Nasal and Anterior Skull Base Robotics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Etienne Dombre</w:t>
+                <w:t xml:space="preserve">A Quasi-Spherical Triangle-Based Approach for Efficient 3-D Soft-Tissue Motion Tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calvin Wong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11548-013-0839-1⟩</w:t>
+              <w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 18 (5), pp.1472-1484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMECH.2012.2203919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00811856v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00976065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental parameter identification of a multi-scale musculoskeletal model controlled by electrical stimulation: application to patients with spinal cord injury.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Benoussaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Fattal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 51 (6), pp.617-631. </w:t>
@@ -4789,3557 +4811,3544 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00908533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Quasi-Spherical Triangle-Based Approach for Efficient 3-D Soft-Tissue Motion Tracking</w:t>
+                <w:t xml:space="preserve">Robot-assisted automatic insertion of steerable needles with closed-loop imaging feedback and intraoperative trajectory replanning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calvin Wong</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Chao Liu</w:t>
+                <w:t xml:space="preserve">Mariana Bernardes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Vilhena Adorno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geovany Borges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMECH.2012.2203919⟩</w:t>
+              <w:t xml:space="preserve">Mechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (6), pp.630-645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechatronics.2013.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00976065v1</w:t>
+                <w:t xml:space="preserve">lirmm-00873832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robot-assisted automatic insertion of steerable needles with closed-loop imaging feedback and intraoperative trajectory replanning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Vilhena Adorno</w:t>
+                <w:t xml:space="preserve">Theme F &amp;quot;medical robotics for training and guidance&amp;quot;: Results and future work</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Zara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanneguy Redarce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geovany Borges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechatronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechatronics.2013.06.004⟩</w:t>
+              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 34 (1), pp.16-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.irbm.2012.12.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00873832v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00799991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A combined GPC-Hinf cascadde control for pneumatic actuators: a comparative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Chikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Baradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micaël Michelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 46 (2-3), pp.137-165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00812336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward Lower Limbs Movement Restoration With Input-Output Feedback Linearization and Model Predictive Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer S. Mohammed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Control Engineering Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 20 (2), pp.182-195. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.conengprac.2011.10.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00917505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward Lower Limbs Movement Restoration with Input-Output Feedback Linearization and Model Predictive Control Through Functional Electrical Stimulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Mohammed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Control Engineering Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 20 (2), pp.182-195. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.conengprac.2011.10.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00655894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathological Tremor and Voluntary Motion Modeling and Online Estimation for Active Compensation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Geny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Neural Systems and Rehabilitation Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 19 (2), pp.177-185. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TNSRE.2010.2091283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00522952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural Oscillator Based Control for Pathological Tremor Suppression via Functional Electrical Stimulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dingguo Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinan Widjaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Tech Ang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Control Engineering Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 19 (1), pp.74-88. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.conengprac.2010.08.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00521422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Robust 3D Visual Tracking for Motion Compensation in Beating Heart Surgery</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antonio Bo</w:t>
+                <w:t xml:space="preserve">AIR2, un robot parallèle à actionnement pneumatique à deux degrés de liberté pour les applications de prise et dépose d'objets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Chikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Baradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pierrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micaël Michelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 15 (3), pp.302-315. </w:t>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12, pp.239-243. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.media.2010.12.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/meca/2011106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00546098v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00616516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale modeling of skeletal muscle properties and experimental validations in isometric conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Guiraud</w:t>
+                <w:t xml:space="preserve">Towards Robust 3D Visual Tracking for Motion Compensation in Beating Heart Surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rogerio Richa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Bo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Cybernetics (Modeling)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00422-011-0445-7⟩</w:t>
+              <w:t xml:space="preserve">Medical Image Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 15 (3), pp.302-315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.media.2010.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00631528v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00546098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AIR2, un robot parallèle à actionnement pneumatique à deux degrés de liberté pour les applications de prise et dépose d'objets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Baradat</w:t>
+                <w:t xml:space="preserve">Integration of new features for telerobotic surgery into the MiroSurge system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Konietschke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Zerbato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rogerio Richa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Tobergte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/meca/2011106⟩</w:t>
+              <w:t xml:space="preserve">Applied Bionics and Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 8 (2), pp.253-265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/ABB-2011-0037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00616516v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00628307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of new features for telerobotic surgery into the MiroSurge system</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiscale modeling of skeletal muscle properties and experimental validations in isometric conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Zerbato</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rogerio Richa</w:t>
+                <w:t xml:space="preserve">Hassan El Makssoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Tobergte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Poignet</w:t>
+                <w:t xml:space="preserve">Pierre-Brice Wieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Bionics and Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 8 (2), pp.253-265. </w:t>
+              <w:t xml:space="preserve">Biological Cybernetics (Modeling)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 105, pp.121-138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/ABB-2011-0037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00422-011-0445-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00628307v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00631528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D motion tracking for beating heart surgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rogerio Richa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 29 (2-3), pp.218-230. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0278364909356600⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00431793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring peripheral mechanism of tremor on neuromusculoskeletal model: ageneral simulation study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dingguo Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Tech Ang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 56 (10), pp.2359-2369. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TBME.2009.2023979⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00380136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Design of a 4-DOF Parallel Manipulator: From Academia to Industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Company</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 25 (2), pp.212-224. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TRO.2008.2011412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00385724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasound image-based visual servoing of a surgical instrument through nonlinear model predictive control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Sauvée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dombre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 27 (1), pp.25-40. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0278364907082269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00189902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration Robot-Capteur</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Gangloff</w:t>
+                <w:t xml:space="preserve">Robotique médicale et commande en effort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, pp.S7780. </w:t>
+              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 41 (9-10), pp.999-1019. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.51257/a-v1-s7780⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/JESA.41.999-1019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00189915v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00189911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robotique médicale et commande en effort</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Three-dimensional heart motion estimation using endoscopic monocular vision system: From artificial landmarks to texture analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Sauvée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Noce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Triboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dombre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/JESA.41.999-1019⟩</w:t>
+              <w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, IFAC Symposia on Biomedical Systems Modelling &amp; Control, 2 (3), pp.199-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bspc.2007.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00189911v1</w:t>
+                <w:t xml:space="preserve">lirmm-00189906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional heart motion estimation using endoscopic monocular vision system: From artificial landmarks to texture analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Noce</w:t>
+                <w:t xml:space="preserve">Intégration Robot-Capteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Gangloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Etienne Dombre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.S7780. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51257/a-v1-s7780⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bspc.2007.07.006⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00189906v1</w:t>
+                <w:t xml:space="preserve">lirmm-00189915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinematic and Dynamic Identification of Parallel Mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Andrès Vivas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Andreff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Control Engineering Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 14 (9), pp.1099-1109. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.conengprac.2005.06.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00102629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Hybrid Position/Force Control Approach for Identification of Deformation Models of Skin and Underlying Tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 52 (2), pp.160-170. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TBME.2004.840505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00105330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive Functional Control of a Parallel Robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Andrès Vivas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Control Engineering Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Control Applications of Optimisation, 13 (7), pp.863-874. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2004.10.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00105300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Dynamic Experimental Identification of Robots with Set Membership Uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 10 (2), pp.253-256. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TMECH.2005.844703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00105331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medically safe and sound [human-friendly robot dependability]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Robotics and Automation Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 11 (2), pp.46-55. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MRA.2004.1310941⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00108556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial Locomotion Control: from Human to Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Espiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Robotics and Autonomous Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 47 (4), pp.203-223. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.robot.2004.03.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00078465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Control Issues for Intrinsically Safe Medical Robots</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quelques Problèmes de Conception et Commande de Robots Médicaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dombre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Duchemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Duchemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Robot: An International Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 30 (1), pp.83-88. </w:t>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 4 (5), pp.559-563. </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/01439910310457751⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mecind.2003.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00269512v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00269631v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques Problèmes de Conception et Commande de Robots Médicaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">DERMAROB: a safe robot for reconstructive surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Duchemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mecind.2003.07.002⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 19 (5), pp.876-884. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TRA.2003.817067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00269631v2</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DERMAROB: a safe robot for reconstructive surgery</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimation des Paramètres Physiques du Modèle Dynamique d'un Robot Parallèle dans un Contexte à Erreurs Bornées : Une Approche Ellipsoïdale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Pierrot</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Ramdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Andrès Vivas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Robotics and Automation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 37 (9), pp.1111-1128</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00004515v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00269819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation des Paramètres Physiques du Modèle Dynamique d'un Robot Parallèle dans un Contexte à Erreurs Bornées : Une Approche Ellipsoïdale</w:t>
+                <w:t xml:space="preserve">Design and Control Issues for Intrinsically Safe Medical Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Oscar Andrès Vivas</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dombre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pierrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merigeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Duchemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Industrial Robot: An International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 30 (1), pp.83-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/01439910310457751⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00269819v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00269512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification en Boucle Fermée par Modèle Inverse des Paramètres Physiques de Systèmes Mécatroniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 36 (3), pp.465-480</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00268642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling, Simulation and Control of High Speed Machine Tools using Robotics Formalism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wisama Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Tu Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechatronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 12/3, pp.461-487. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0957-4158(01)00003-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00268641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8349,3816 +8358,3803 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude d’une tenségrité souple pour la conception d’un effecteur à raideur variable d’endoscope chirurgical robotisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Sand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Geiskopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salih Abdelaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2025 - 26e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05374513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct TPS-based 3D non-rigid motion estimation on 3D colored point cloud in eye-in-hand configuration</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">João Cavalcanti Santos</w:t>
+                <w:t xml:space="preserve">Using a soft tensegrity to build an endoscope tip: numerical assessment of orientation and stiffness capabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Sand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Geiskopf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salih Abdelaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nabil Zemiti</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS 2024 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CRAS 2024 - Conference on New Technologies for Computer and Robot Assisted Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Odense, Denmark</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IROS58592.2024.10802824⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04659853v2</w:t>
+                <w:t xml:space="preserve">hal-05374449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a soft tensegrity to build an endoscope tip: numerical assessment of orientation and stiffness capabilities</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Salih Abdelaziz</w:t>
+                <w:t xml:space="preserve">Optimal Bending Stiffness Design of a Soft Micro-Robot for Cochlear Implantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Thuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Krut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Zemiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CRAS 2024 - Conference on New Technologies for Computer and Robot Assisted Surgery</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ROBOSOFT 2024 - 7th IEEE-RAS International Conference on Soft Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, San Diego, CA, United States. pp.492-497, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RoboSoft60065.2024.10521998⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05374449v1</w:t>
+                <w:t xml:space="preserve">lirmm-04660122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Bending Stiffness Design of a Soft Micro-Robot for Cochlear Implantation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Krut</w:t>
+                <w:t xml:space="preserve">Tendon-Driven vs Rod-Driven Continuum Robots: A Bench Test Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Benoist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Girerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Zemiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Berthet-Rayne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROBOSOFT 2024 - 7th IEEE-RAS International Conference on Soft Robotics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CRAS 2024 - Conference on New Technologies for Computer and Robot Assisted Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Odense, Denmark</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/RoboSoft60065.2024.10521998⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04660122v1</w:t>
+                <w:t xml:space="preserve">hal-04690807v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tendon-Driven vs Rod-Driven Continuum Robots: A Bench Test Evaluation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Girerd</w:t>
+                <w:t xml:space="preserve">Direct TPS-based 3D non-rigid motion estimation on 3D colored point cloud in eye-in-hand configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lénaïc Cuau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Cavalcanti Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Zemiti</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Berthet-Rayne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CRAS 2024 - Conference on New Technologies for Computer and Robot Assisted Surgery</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IROS 2024 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Abu Dhabi, United Arab Emirates. pp.11581-11586, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS58592.2024.10802824⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04690807v2</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04659853v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sEMG-based Motion Recognition for Robotic Surgery Training - A Preliminary Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chenji Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Huaulmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Zemiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBC 2023 - 45th Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Sydney, Australia. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC40787.2023.10340047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-04192619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design optimization of a soft micro-robot for medical intervention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Thuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Zemiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAR 2023 - 21st IEEE International Conference on Advanced Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Abu Dhabi, United Arab Emirates. pp.291-296, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICAR58858.2023.10406498⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04310368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of a Remote Center of Motion Spherical Parallel Tensegrity Mechanism for Percutaneous Interventions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Super twisting control for tensegrity systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giorgio Mackenzie Cruz-Martinez</w:t>
+                <w:t xml:space="preserve">José Angel Alvarez Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Juan Manuel Jacinto-Villegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Herlinda Vilchis-Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salih Abdelaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Juan Carlos Avila Vilchis</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Salih Abdelaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARK 2022 - 18th International Symposium on Advances in Robot Kinematics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SYROCO 2022 - 13th IFAC Symposium on Robot Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Matsumoto, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04565727v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04565814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Super twisting control for tensegrity systems</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fast and Automatic Optical 3D Cameras Calibration for Contactless Surface Registration in Computer Assisted Surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lénaïc Cuau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie de Boutray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Cavalcanti Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Zemiti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYROCO 2022 - 13th IFAC Symposium on Robot Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Matsumoto, Japan</w:t>
+              <w:t xml:space="preserve">CRAS 2022 - 11th Conference on New Technologies for Computer and Robot Assisted Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Napoli, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04565814v1</w:t>
+                <w:t xml:space="preserve">lirmm-03713605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast and Automatic Optical 3D Cameras Calibration for Contactless Surface Registration in Computer Assisted Surgery</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modeling of a Remote Center of Motion Spherical Parallel Tensegrity Mechanism for Percutaneous Interventions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza El Jjouaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Mackenzie Cruz-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Avila Vilchis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Herlinda Vilchis-Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salih Abdelaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CRAS 2022 - 11th Conference on New Technologies for Computer and Robot Assisted Surgery</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ARK 2022 - 18th International Symposium on Advances in Robot Kinematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Bilbao, Spain. pp.332-339, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-08140-8_36⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03713605v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04565727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometric Calibration of a New Miniaturized Endoscopic Ultrasound Probe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Cavalcanti Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Lavenir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Zemiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Venail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAR 2021 - 20th IEEE International Conference on Advanced Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Ljubljana, Slovenia. pp.228-233, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICAR53236.2021.9659367⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03519968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient target tracking for 3D ultrasound-guided needle steering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lapouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Fiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Medical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Houston, United States. pp.#113150I, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2548321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02498231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model Predictive Controller for a Planar Tensegrity Mechanism with decoupled position and stiffness control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jurado Realpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salih Abdelaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARK 2020 - 17th International Symposium on Advances in Robot Kinematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Ljubljana, Slovenia. pp.349-358, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-50975-0_43⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-03140520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design Parameters Influence on the Static Workspace and the Stiffness Range of a Tensegrity Mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Mackenzie Cruz-Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Carlos Avila Vilchis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Herlinda Vilchis-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salih Abdelaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARK 2020 - 17th International Symposium on Advances in Robot Kinematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Ljubljana, Slovenia. pp.15-24, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-50975-0_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-03141529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asynchronous and decoupled control of the position and the stiffness of a spatial RCM tensegrity mechanism for needle manipulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jurado Realpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Aiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salih Abdelaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICRA 2020 - 37th IEEE International Conference on Robotics and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Paris (Virtual), France. pp.3882-3888, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRA40945.2020.9197507⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-03140522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holdable Haptic Device for 4-DOF Motion Guidance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie M. Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Zemiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Okamura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WHC 2019 - 1st IEEE World Haptics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Tokyo, Japan. pp.109-114, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/WHC.2019.8816171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-02093717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a novel man-machine interface to speed up training on robot-assisted surgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo D. Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie M. Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Zemiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison M Okamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SURGETICA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-02105125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraoperative Ultrasound-based Augmented Reality Guidance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jun Shen</w:t>
+                <w:t xml:space="preserve">How to enhance learning of robotic surgery gestures? A tactile cue saliency investigation for 3D hand guidance. (&amp;quot;Best Poster Award&amp;quot;)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo D. Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie M. Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Zemiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison M. Okamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poignet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SURGETICA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">HSMR 2019 - 12th Hamlyn Symposium on Medical Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02105828v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02093730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to enhance learning of robotic surgery gestures? A tactile cue saliency investigation for 3D hand guidance. (&amp;quot;Best Poster Award&amp;quot;)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julie M. Walker</w:t>
+                <w:t xml:space="preserve">Intraoperative Ultrasound-based Augmented Reality Guidance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Zemiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Taoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rouanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HSMR 2019 - 12th Hamlyn Symposium on Medical Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">SURGETICA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02093730v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02105828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Needle Segmentation in 3D Ultrasound Volumes Based on Machine Learning for Needle Steering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lapouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Voros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HSMR 2019 - 12th Hamlyn Symposium on Medical Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02276986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraoperative Ultrasonography-based Augmented Reality For Application In Image Guided Robotic Surgery</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Fast And Simple Automatic 3D Ultrasound Probe Calibration Based On 3D Printed Phantom And An Untracked Marker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Zemiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poignet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CARS 2018 - 32nd International Congress and Exhibition on Computer Assisted Radiology and Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11548-018-1766-y⟩</w:t>
+              <w:t xml:space="preserve">EMBC 2018 - 40th International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Honolulu, Hawaii, United States. pp.878-882, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC.2018.8512406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01828409v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01828628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast And Simple Automatic 3D Ultrasound Probe Calibration Based On 3D Printed Phantom And An Untracked Marker</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
+                <w:t xml:space="preserve">Nonlinear Model-Mediated Teleoperation for Surgical Applications under Time Variant Communication Delay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBC 2018 - 40th International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EMBC.2018.8512406⟩</w:t>
+              <w:t xml:space="preserve">SYROCO 2018 - 12th IFAC Symposium on Robot Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Budapest, Hungary. pp.493-499, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.11.585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01828628v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01868281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear Model-Mediated Teleoperation for Surgical Applications under Time Variant Communication Delay</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Intraoperative Ultrasonography-based Augmented Reality For Application In Image Guided Robotic Surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Zemiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Viquesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Caravaca Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auguste Courtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYROCO 2018 - 12th IFAC Symposium on Robot Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.11.585⟩</w:t>
+              <w:t xml:space="preserve">CARS 2018 - 32nd International Congress and Exhibition on Computer Assisted Radiology and Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Berlin, Germany. pp.S45-S46, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11548-018-1766-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01868281v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01828409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beveled-Tip Needle-Steering Using 3D Ultrasound, Mechanical-Based Kalman Filter and Curvilinear ROI Prediction</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Augmented Reality Visualization Based On 3D Ultrasonography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Zemiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Caravaca Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCARV: International Conference on Control, Automation, Robotics and Vision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SURGETICA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICARCV.2016.7838840⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01455325v1</w:t>
+                <w:t xml:space="preserve">lirmm-02105826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Multi-Sensory Feedbacks Improve Laparoscopic Surgery Training?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ninon Candalh-Touta</w:t>
+                <w:t xml:space="preserve">Battery-free force sensor for instrumented knee implant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaban Almouahed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chafiaa Hamitouche-Djabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérome Szewczyk</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Stindel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SURGETICA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">HI-POCT: Healthcare Innovations and Point-of-Care Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Bethesda, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HIC.2017.8227570⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02147088v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01653607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augmented Reality Visualization Based On 3D Ultrasonography</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
+                <w:t xml:space="preserve">Optimization of concentric-tube robot design for deep anterior brain tumor surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Nassim Boushaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Herman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Trévillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Akkari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SURGETICA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICCARV: International Conference on Control, Automation, Robotics and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Phuket, Thailand. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICARCV.2016.7838563⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-02105826v1</w:t>
+                <w:t xml:space="preserve">lirmm-01489241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Battery-free force sensor for instrumented knee implant</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chafiaa Hamitouche-Djabou</w:t>
+                <w:t xml:space="preserve">Can Multi-Sensory Feedbacks Improve Laparoscopic Surgery Training?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninon Candalh-Touta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Stindel</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Szewczyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HI-POCT: Healthcare Innovations and Point-of-Care Technologies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SURGETICA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01653607v1</w:t>
+                <w:t xml:space="preserve">hal-02147088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of concentric-tube robot design for deep anterior brain tumor surgery</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Beveled-Tip Needle-Steering Using 3D Ultrasound, Mechanical-Based Kalman Filter and Curvilinear ROI Prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Mignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCARV: International Conference on Control, Automation, Robotics and Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Phuket, Thailand. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICARCV.2016.7838840⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICARCV.2016.7838563⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01489241v1</w:t>
+                <w:t xml:space="preserve">hal-01455325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the control of tensegrity mechanisms for variable stiffness applications: a case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Boehler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salih Abdelaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vedrines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUCOMES: European Conference on Mechanism Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Nantes, France. pp.163-171, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-44156-6_17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01643092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and evaluation of a novel variable stiffness spherical joint with application to MR-compatible robot design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Boehler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vedrines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salih Abdelaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Stockholm, Sweden. pp.661-667, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRA.2016.7487192⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01276757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion Prediction Using Dual Kalman Filter for Robust Beating Heart Tracking</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chao Liu</w:t>
+                <w:t xml:space="preserve">Simplified adaptive path planning for percutaneous needle insertions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ederson Antônio Gomes Dorileô</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulrahman Albakri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Zemiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Shan Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBC: Engineering in Medicine and Biology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Milan, Italy. pp.4875-4878, </w:t>
+              <w:t xml:space="preserve">ICRA 2015 - 32nd IEEE International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Seattle, WA, United States. pp.1782-1788, </w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EMBC.2015.7319485⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICRA.2015.7139429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01275441v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01275360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Needle Deflection Prediction Using Adaptive Slope Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ederson Antônio Gomes Dorileô</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Zemiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12212,559 +12208,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01275351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplified adaptive path planning for percutaneous needle insertions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nabil Zemiti</w:t>
+                <w:t xml:space="preserve">Stable and Enhanced Position-Force Tracking for Bilateral Teleoperation with Time Delay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA 2015 - 32nd IEEE International Conference on Robotics and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Seattle, WA, United States. pp.1782-1788, </w:t>
+              <w:t xml:space="preserve">ECC: European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Linz, Austria. pp.1980-1985, </w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICRA.2015.7139429⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ECC.2015.7330829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01275360v1</w:t>
+                <w:t xml:space="preserve">lirmm-01275452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable and Enhanced Position-Force Tracking for Bilateral Teleoperation with Time Delay</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Enhanced Position-Force Tracking of Time-Delayed Teleoperation for Robotic-Assisted Surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC: European Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Linz, Austria. pp.1980-1985, </w:t>
+              <w:t xml:space="preserve">EMBC: Engineering in Medicine and Biology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Milan, Italy. pp.4894-4897, </w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ECC.2015.7330829⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EMBC.2015.7319489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01275452v1</w:t>
+                <w:t xml:space="preserve">lirmm-01275446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Position-Force Tracking of Time-Delayed Teleoperation for Robotic-Assisted Surgery</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chao Liu</w:t>
+                <w:t xml:space="preserve">Experiments on a variable stiffness tensegrity mechanism for an MR-compatible needle holder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Boehler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasios Zompas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salih Abdelaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vedrines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBC: Engineering in Medicine and Biology Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CRAS: Computer/Robot Assisted Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Bruxelles, Belgium</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01275446v1</w:t>
+                <w:t xml:space="preserve">lirmm-01275607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiments on a variable stiffness tensegrity mechanism for an MR-compatible needle holder</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marc Vedrines</w:t>
+                <w:t xml:space="preserve">Using Rotation for Steerable Needle Detection in 3D Color-Doppler Ultrasound Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CRAS: Computer/Robot Assisted Surgery</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EMBC: Engineering in Medicine and Biology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Milano, Italy. pp.1544-1547, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC.2015.7318666⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01275607v1</w:t>
+                <w:t xml:space="preserve">hal-01218787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel Singularities for the Design of Softening Springs Using Compliant Mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Boehler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vedrines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salih Abdelaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IDETC/CIE: International Design Engineering Technical Conferences and Computers and Information in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Boston, MA, United States. pp.V05AT08A019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12792,2198 +12775,2224 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01276756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Rotation for Steerable Needle Detection in 3D Color-Doppler Ultrasound Images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Mignon</w:t>
+                <w:t xml:space="preserve">Motion Prediction Using Dual Kalman Filter for Robust Beating Heart Tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenfeng Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shan Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBC: Engineering in Medicine and Biology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2015, Milano, Italy. pp.1544-1547, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EMBC.2015.7318666⟩</w:t>
+              <w:t xml:space="preserve">, Aug 2015, Milan, Italy. pp.4875-4878, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC.2015.7319485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01218787v1</w:t>
+                <w:t xml:space="preserve">lirmm-01275441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Task-Space Position Control of Concentric-Tube Robot with Inaccurate Kinematics Using Approximate Jacobian</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A modular CT/MRI-guided Teleoperation Platform for Robot Assisted Punctures Planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ederson Antônio Gomes Dorileô</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolai Hungr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Zemiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Bricault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Fouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CARS 2014 - 28th International Congress and Exhibition on Computer Assisted Radiology and Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Fukuoka, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICRA.2014.6907724⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01275481v1</w:t>
+                <w:t xml:space="preserve">lirmm-01275609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaled Position-Force Tracking for Wireless Teleoperation of Miniaturized Surgical Robotic System</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chao Liu</w:t>
+                <w:t xml:space="preserve">Modelling and Control of an ERF-based Needle Insertion Training Platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Graña Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Alonso Sanchez Secades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Zemiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBC: Engineering in Medicine and Biology Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EMBC.2014.6943604⟩</w:t>
+              <w:t xml:space="preserve">IPCAI: Information Processing in Computer-Assisted Interventions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Fukuoka, Japan. pp.31-40, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-07521-1_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01275470v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00941009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environment Modeling with Physiological Motion Disturbance for Surgical Teleoperation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chao Liu</w:t>
+                <w:t xml:space="preserve">A Miniaturised Actuation System Embedded in an Instrumented Knee Implant for Postoperative Ligament Imbalance Correction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Collo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chafiaa Hamitouche-Djabou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaban Almouahed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Stindel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCARV: International Conference on Control, Automation, Robotics and Vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICARCV.2014.7064503⟩</w:t>
+              <w:t xml:space="preserve">EMBC: Engineering in Medicine and Biology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Chicago, Il, United States. pp.6211-6214, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC.2014.6945048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01275458v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Assessment of a Novel Optical Human-Machine Interface for Laparoscopic Telesurgery</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Jannin</w:t>
+                <w:t xml:space="preserve">Scaled Position-Force Tracking for Wireless Teleoperation of Miniaturized Surgical Robotic System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPCAI: Information Processing in Computer-Assisted Interventions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-07521-1_3⟩</w:t>
+              <w:t xml:space="preserve">EMBC: Engineering in Medicine and Biology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Chicago, United States. pp.361-365, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC.2014.6943604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01086444v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01275470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A modular CT/MRI-guided Teleoperation Platform for Robot Assisted Punctures Planning</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Environment Modeling with Physiological Motion Disturbance for Surgical Teleoperation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulrahman Albakri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poignet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CARS 2014 - 28th International Congress and Exhibition on Computer Assisted Radiology and Surgery</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICCARV: International Conference on Control, Automation, Robotics and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Singapore, Singapore. pp.1298-1303, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICARCV.2014.7064503⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01275609v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01275458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and Control of an ERF-based Needle Insertion Training Platform</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Comparative Assessment of a Novel Optical Human-Machine Interface for Laparoscopic Telesurgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Despinoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Alonso Sanchez Secades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Zemiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPCAI: Information Processing in Computer-Assisted Interventions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2014, Fukuoka, Japan. pp.31-40, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jun 2014, Fukuoka, Japan. pp.21-30, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-07521-1_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-07521-1_4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00941009v1</w:t>
+                <w:t xml:space="preserve">lirmm-01086444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Miniaturised Actuation System Embedded in an Instrumented Knee Implant for Postoperative Ligament Imbalance Correction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrea Collo</w:t>
+                <w:t xml:space="preserve">A novel contactless human-machine interface for laparoscopic telesurgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Despinoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Alonso Sanchez Secades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Zemiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Stindel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBC: Engineering in Medicine and Biology Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SURGETICA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Chambéry, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EMBC.2014.6945048⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01208441v1</w:t>
+                <w:t xml:space="preserve">hal-01275501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel contactless human-machine interface for laparoscopic telesurgery</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Jannin</w:t>
+                <w:t xml:space="preserve">Contribution Of Different Drawing Tasks In The Assessment Of Essential Tremor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Geny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gabelle-Deloustal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Fattal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SURGETICA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Chambéry, France</w:t>
+              <w:t xml:space="preserve">MDS: Movement Disorder Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Stockholm, Sweden. pp.1133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01275501v1</w:t>
+                <w:t xml:space="preserve">lirmm-01006392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution Of Different Drawing Tasks In The Assessment Of Essential Tremor</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Charles Fattal</w:t>
+                <w:t xml:space="preserve">Haptic Teleoperation and Concentric Tube Robot - Some New Control Developments for New Surgical Robot Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MDS: Movement Disorder Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Stockholm, Sweden. pp.1133</w:t>
+              <w:t xml:space="preserve">EMBC 2014 - 36th International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01006392v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01275469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haptic Teleoperation and Concentric Tube Robot - Some New Control Developments for New Surgical Robot Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chao Liu</w:t>
+                <w:t xml:space="preserve">Design and Evaluation of a 1DoF ERF-Based Needle Insertion Haptic Platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Graña Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Alonso Sanchez Secades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Zemiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBC 2014 - 36th International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Chicago, IL, United States. pp.1216-1221, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2014.6942712⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01275469v1</w:t>
+                <w:t xml:space="preserve">lirmm-01078465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An active tibial component for potoperative fine tuning adjustment of knee ligament imbalance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Collo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chafiaa Hamitouche-Djabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaban Almouahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Stindel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioRob: Biomedical Robotics and Biomechatronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Sao Paulo, Brazil. pp.126-131, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BIOROB.2014.6913764⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Evaluation of a 1DoF ERF-Based Needle Insertion Haptic Platform</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nabil Zemiti</w:t>
+                <w:t xml:space="preserve">Task-Space Position Control of Concentric-Tube Robot with Inaccurate Kinematics Using Approximate Jacobian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Nassim Boushaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Hong Kong, China. pp.5877-5882, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRA.2014.6907724⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IROS.2014.6942712⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01078465v1</w:t>
+                <w:t xml:space="preserve">lirmm-01275481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of meso-robots for endoluminal Surgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Alonso Sanchez Secades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Zemiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dombre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CRAS: New Technologies for Computer/Robot Assisted Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Verone, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00958690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Case Study of Safety in the Design of Surgical Robots: The ARAKNES Platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Alonso Sanchez Secades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh-Quyen Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kanty Rabenorosoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Zemiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAS: Intelligent Autonomous Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Jeju Island, South Korea. pp.121-130, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-33932-5_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00808392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Dynamic Tibial Component for Postoperative Fine-tuning Adjustment of Knee Ligament Imbalance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Collo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaban Almouahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chafiaa Hamitouche-Djabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Stindel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIODEVICES: Biomedical Electronics and Devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Barcelona, Spain. pp.95-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability and Performance Analysis of Three-Channel Teleoperation Control Architectures for Medical Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdulrahman Albakri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IROS: Intelligent RObots and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Tokyo, Japan. pp.456-462, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2013.6696391⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00963642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of interaction model on stability and transparency in bilateral teleoperation for medical applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Alonso Sanchez Secades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh-Quyen Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Zemiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, St. Paul, MN, United States. pp.1607-1613, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRA.2012.6225314⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00808388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active stabilization of ultrasound image for robotically-assisted medical procedures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nadeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Krupa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Zemiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15002,11388 +15011,11379 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hamlyn Symposium on Medical robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00751760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soft tissue force control using active observers and viscoelastic interaction model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Zemiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Saint Paul, MN, United States. pp.4660-4666, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRA.2012.6224958⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00779205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viscoelastic Model Based Force Tracking Control for Robotic-Assisted Surgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioRob: Biomedical Robotics and Biomechatronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Roma, Italy. pp.1199-1204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00757181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beating Heart Motion Compensation Using Active Observers and Disturbance Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Zemiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SYROCO: Symposium on Robot Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Dubrovnik, Croatia. pp.741-746, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20120905-3-HR-2030.00164⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00779219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-automatic needle steering system with robotic manipulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Bernardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Vilhena Adorno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geovany Borges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, St Paul, United States. pp.1595-1600, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRA.2012.6225185⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00813394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Path planning for steerable needles using duty-cycling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana C. Bernardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Vilhena Adorno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Zemiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geovany A. Borges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CARS: Computer-Assisted Radiology and Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Berlin, Germany. pp.293-294</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00958702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time control and evaluation of a teleoperated miniature arm for Single Port Laparoscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Alonso Sanchez Secades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluigi Petroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Piccigallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umberto Scarfogliero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Niccolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBC: Engineering in Medicine and Biology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Boston, United States. pp.7049-7053, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IEMBS.2011.6091782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00808384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Cooperative Framework for Interactive Manipulation Involving a Human and a Humanoid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Vilhena Adorno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Shanghai, China. pp.3777-3783, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRA.2011.5979787⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00641657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Tracking Control of Rigid-Link Flexible-Joint Robot Manipulator with Uncertainties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xianbo Xiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC 18th World Congress 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Milano, Italy. pp.10300-10306</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00629392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Path Planning for Steerable Needles Using Duty-Cycling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Vilhena Adorno</w:t>
+                <w:t xml:space="preserve">Haptic Feedback Control in Medical Robots Through Fractional Viscoelastic Tissue Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yo Kobayashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Zemiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS: Intelligent RObots and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IROS.2011.6048259⟩</w:t>
+              <w:t xml:space="preserve">EMBC: Engineering in Medicine and Biology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Boston, United States. pp.6704-6708, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEMBS.2011.6091653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00641824v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00623166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haptic Feedback Control in Medical Robots Through Fractional Viscoelastic Tissue Model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Chao Liu</w:t>
+                <w:t xml:space="preserve">Adaptive Path Planning for Steerable Needles Using Duty-Cycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Costa Bernardes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Vilhena Adorno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Zemiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geovany A. Borges</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBC: Engineering in Medicine and Biology Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IEMBS.2011.6091653⟩</w:t>
+              <w:t xml:space="preserve">IROS: Intelligent RObots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, San Francisco, CA, United States. pp.2545-2550, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2011.6048259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00623166v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00641824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Use of FES to Attenuate Tremor by Modulating Joint Impedance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Padilha Lanari Bo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Geny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Fattal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CDC-ECC: Conference on Decision and Control - European Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Orlando, Florida, United States. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00636909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tremor attenuation based on joint impedance modulation using FES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Geny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Fattal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFESS: International Functional Electrical Stimulation Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Sao Paulo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00644057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint Angle Estimation in Rehabilitation with Inertial Sensors and its Integration with Kinect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBC: Engineering in Medicine and Biology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Boston, United States. pp.3479-3483, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEMBS.2011.6090940⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00623141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using electromechanical delay for real-time anti-phase tremor attenuation system using Functional Electrical Stimulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinan Widjaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheng Yap Shee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wing Lok Au</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Tech Ang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICRA 2011 - IEEE International Conference on Robotics and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Shanghai, China. pp.3694-3699, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICRA.2011.5979865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00812828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AIR2, un robot parallèle à actionnement pneumatique à deux degrés de liberté pour les applications de prise et dépose d'objets</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robust 3D Tracking for Robotic-Assisted Beating Heart Surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Micaël Michelin</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rogerio Richa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Padilha Lanari Bo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2011 - 20e Congrès Français de Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EMBC: Engineering in Medicine and Biology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Boston, United States. pp.6686-6690, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEMBS.2011.6091648⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03422779v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00623150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust 3D Tracking for Robotic-Assisted Beating Heart Surgery</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">AIR2, un robot parallèle à actionnement pneumatique à deux degrés de liberté pour les applications de prise et dépose d'objets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Chikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Baradat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Chao Liu</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pierrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micaël Michelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBC: Engineering in Medicine and Biology Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CFM 2011 - 20e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00623150v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03422779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Force Control for Robotic-Assisted Beating Heart Surgery Based on Viscoelastic Tissue Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Zemiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBC: Engineering in Medicine and Biology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Boston, United States. pp.7054-7058, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEMBS.2011.6091783⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00623173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A generalized predictive force controller for electropneumatic cylinders</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+                <w:t xml:space="preserve">Commande predictive robuste des vérins electropneumatiques dans un schema en cascade position-pression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Chikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micaël Michelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Micaël Michelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOLCOS: Nonlinear Control Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique CIFA2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Nancy, France. pp.Inconnu</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3182/20100901-3-IT-2016.00047⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00812827v1</w:t>
+                <w:t xml:space="preserve">hal-00466784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commande predictive robuste des vérins electropneumatiques dans un schema en cascade position-pression</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lotfi Chikh</w:t>
+                <w:t xml:space="preserve">Tremor attenuation using FES-based joint stiffness control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Bo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Pierrot</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Geny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique CIFA2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Anchorage, AK, United States. pp.2928-2933, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ROBOT.2010.5509560⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00466784v1</w:t>
+                <w:t xml:space="preserve">lirmm-00472108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust 3D visual tracking for robotic-assisted cardiac interventions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+                <w:t xml:space="preserve">Beating heart motion prediction for robust visual tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rogerio Richa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICCAI: Medical Image Computing and Computer Assisted Intervention</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Anchorage, AK, United States. pp.4579-4584, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ROBOT.2010.5509894⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00812544v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00472110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptative Force Feedback Control for 3D Compensation of Physiological Motion in Beating Heart Surgery</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Chemori</w:t>
+                <w:t xml:space="preserve">Robust 3D visual tracking for robotic-assisted cardiac interventions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rogerio Richa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Bo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MICCAI: Medical Image Computing and Computer Assisted Intervention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Beijing, China. pp.267-274</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00545458v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00812544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tremor attenuation using FES-based joint stiffness control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonio Bo</w:t>
+                <w:t xml:space="preserve">Adaptative Force Feedback Control for 3D Compensation of Physiological Motion in Beating Heart Surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeineb Zarrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Chemori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Geny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ROBOT.2010.5509560⟩</w:t>
+              <w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Taipei, Taiwan. pp.1856-1861, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2010.5650684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00472108v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00545458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beating heart motion prediction for robust visual tracking</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antonio Bo</w:t>
+                <w:t xml:space="preserve">Nonlinear Identification Method Corresponding to Muscle Property Variation in FES - Experiments in Paraplegic Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Benoussaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Fattal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BioRob: Biomedical Robotics and Biomechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Tokyo, Japan. pp.401-406, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BIOROB.2010.5628018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ROBOT.2010.5509894⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00472110v1</w:t>
+                <w:t xml:space="preserve">lirmm-00502181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear Identification Method Corresponding to Muscle Property Variation in FES - Experiments in Paraplegic Patients</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Guiraud</w:t>
+                <w:t xml:space="preserve">A predictive robust cascade position-torque control strategy for Pneumatic Artificial Muscles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Chikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charles Fattal</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pierrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micaël Michelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioRob: Biomedical Robotics and Biomechatronics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2010 American Control Conference Marriott Waterfront, Baltimore, MD, USA June 30-July 02, 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Baltimore, United States. pp.6022-6029</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/BIOROB.2010.5628018⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00502181v1</w:t>
+                <w:t xml:space="preserve">hal-00466781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A predictive robust cascade position-torque control strategy for Pneumatic Artificial Muscles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+                <w:t xml:space="preserve">A mixed GPC-H infinity robust cascade position-pressure control strategy for electropneumatic cylinders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Chikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micaël Michelin</w:t>
+                <w:t xml:space="preserve">Cédric Baradat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 American Control Conference Marriott Waterfront, Baltimore, MD, USA June 30-July 02, 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Anchorage, United States. pp.5147-5154, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ROBOT.2010.5509386⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00466781v1</w:t>
+                <w:t xml:space="preserve">hal-00466773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mixed GPC-H infinity robust cascade position-pressure control strategy for electropneumatic cylinders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lotfi Chikh</w:t>
+                <w:t xml:space="preserve">SP-ID regulation of rigid-link electrically driven robots with uncertain kinematics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Baradat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2010, Anchorage, United States. pp.5147-5154, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, May 2010, Anchorage, AK, United States. pp.4663-4668, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ROBOT.2010.5509996⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ROBOT.2010.5509386⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00466773v1</w:t>
+                <w:t xml:space="preserve">lirmm-00472116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SP-ID regulation of rigid-link electrically driven robots with uncertain kinematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chao Liu</w:t>
+                <w:t xml:space="preserve">A generalized predictive force controller for electropneumatic cylinders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Chikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pierrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micaël Michelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NOLCOS: Nonlinear Control Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, University of Bologna, Italy. pp.1058-1063, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20100901-3-IT-2016.00047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ROBOT.2010.5509996⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00472116v1</w:t>
+                <w:t xml:space="preserve">lirmm-00812827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compensation for 3D physiological motion in robotic-assisted surgery using a predictive force controller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dominici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Cortesão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tempier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IROS 2009 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, St. Louis, MO, United States. pp.2634-2639, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IROS.2009.5353909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00812831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiological Musculoskeletal Model Identification for the Lower Limbs Control of Paraplegic Under Implanted FES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Benoussaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IROS'09: International Conference on Intelligent RObots and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, St. Louis, MO, United States. pp.3549-3554, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2009.5354348⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00413447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Human Postural Coordination to Improve the Control of Balance in Humanoids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th IEEE-RAS International Conference on Humanoid Robots</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Pittsburgh, PA, United States. pp.324-329, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICHR.2007.4813888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00202778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and Validation of FES Physiological Musculoskeletal Model in Paraplegic Subjects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Benoussaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Fattal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBC: Engineering in Medicine and Biology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Minneapolis, MN, United States. pp.6538-6541, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEMBS.2009.5334507⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00413465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EMG-to-force estimation with full-scale physiology based muscle model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IROS'09: International Conference on Intelligent RObots and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, St. Louis, MO, United States. pp.1621-1626, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2009.5354644⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00429594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motion Compensation for Robotic-Assisted Surgery with Force Feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Cortesão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Kobe, Japan. pp.3464-3469, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ROBOT.2009.5152220⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00351115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filtering of intended motion for real-time tremor compensation in human upper limb using surface electromyography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinan Widjaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheng Yap Shee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Tech Ang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBC: Engineering in Medicine and Biology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Minneapolis, MN, United States. pp.2296-2299, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEMBS.2009.5332523⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00431185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some control-related issues in mini-robotics for endoluminal surgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Chemori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Zemiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBC: Engineering in Medicine and Biology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Minneapolis, MN, United States. pp.6850-6855</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00431187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FES-controlled Co-contraction Strategies for Pathological Tremor Compensation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
+                <w:t xml:space="preserve">Filtering Voluntary Motion for Pathological Tremor Compensation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Wei Tech Ang</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Geny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS 2009 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IROS: Intelligent RObots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, St. Louis, MO, United States. pp.55-60, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2009.5353972⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IROS.2009.5354397⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00412947v1</w:t>
+                <w:t xml:space="preserve">lirmm-00412950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtering Voluntary Motion for Pathological Tremor Compensation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonio Bo</w:t>
+                <w:t xml:space="preserve">EMG-Based Neuromuscular Modeling with Full Physiological Dynamics and Its Comparison with Modified Hill Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Geny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS: Intelligent RObots and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EMBC: Engineering in Medicine and Biology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Minneapolis, MN, United States. pp.6530-6533, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEMBS.2009.5333147⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IROS.2009.5353972⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00412950v1</w:t>
+                <w:t xml:space="preserve">lirmm-00429579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EMG-Based Neuromuscular Modeling with Full Physiological Dynamics and Its Comparison with Modified Hill Model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Guiraud</w:t>
+                <w:t xml:space="preserve">FES-controlled Co-contraction Strategies for Pathological Tremor Compensation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Bo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dingguo Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Tech Ang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBC: Engineering in Medicine and Biology Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IROS 2009 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, St. Louis, MO, United States. pp.1633-1638, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2009.5354397⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IEMBS.2009.5333147⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00429579v1</w:t>
+                <w:t xml:space="preserve">lirmm-00412947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Functional Electrical Stimulation patterns synthesis for knee joint control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mourad Benoussaad</w:t>
+                <w:t xml:space="preserve">Efficient 3D tracking for motion compensation in beating heart surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rogerio Richa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Guiraud</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS'08: International Conference on Intelligent RObots and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MICCAI: Medical Image Computing and Computer Assisted Intervention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, New-York University, United States. pp.684-691</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IROS.2008.4651112⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00286413v1</w:t>
+                <w:t xml:space="preserve">lirmm-00286409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient 3D tracking for motion compensation in beating heart surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rogerio Richa</w:t>
+                <w:t xml:space="preserve">Online Pathological Tremor Characterization Using Extended Kalman Filtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Bo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chao Liu</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinan Widjaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Tech Ang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICCAI: Medical Image Computing and Computer Assisted Intervention</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EMBC: Engineering in Medicine and Biology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Vancouver, BC, Canada. pp.1753-1756, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEMBS.2008.4649516⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00286409v1</w:t>
+                <w:t xml:space="preserve">lirmm-00288836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Pathological Tremor Characterization Using Extended Kalman Filtering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonio Bo</w:t>
+                <w:t xml:space="preserve">Current Progress on Pathological Tremor Modeling and Active Compensation using Functional Electrical Stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinan Widjaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheng Yap Shee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dingguo Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Tech Ang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBC: Engineering in Medicine and Biology Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISG 2008 - 6th Conference of the International Society for Gerontechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Pisa, Italy. pp.001-006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IEMBS.2008.4649516⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00288836v1</w:t>
+                <w:t xml:space="preserve">lirmm-00288453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current Progress on Pathological Tremor Modeling and Active Compensation using Functional Electrical Stimulation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Wei Tech Ang</w:t>
+                <w:t xml:space="preserve">Nonlinear identification of skeletal muscle dynamics with sigma-point kalman filter for model-based FES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISG 2008 - 6th Conference of the International Society for Gerontechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICRA 2008 - IEEE International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Pasadena, CA, United States. pp.2049-2054, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ROBOT.2008.4543508⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00288453v1</w:t>
+                <w:t xml:space="preserve">lirmm-00196062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear identification of skeletal muscle dynamics with sigma-point kalman filter for model-based FES</w:t>
+                <w:t xml:space="preserve">Optimal Functional Electrical Stimulation patterns synthesis for knee joint control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t>
+                <w:t xml:space="preserve">Mourad Benoussaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA 2008 - IEEE International Conference on Robotics and Automation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IROS'08: International Conference on Intelligent RObots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Nice, France. pp.2386-2391, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2008.4651112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ROBOT.2008.4543508⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00196062v1</w:t>
+                <w:t xml:space="preserve">lirmm-00286413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deformable motion tracking of the heart surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rogerio Richa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Nice, France. pp.3997-4003, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2008.4650916⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId491" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00286414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compensation of Physiological Motion using Linear Predictive Force Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Dominici</w:t>
+                <w:t xml:space="preserve">Kalman filtering of accelerometer and electromyography data in pathological tremor sensing system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinan Widjaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheng Yap Shee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Win Tun Latt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wing Lok Au</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS 2008 - IEEE/RSJ International Conference on Intelligent RObots and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICRA 2008 - IEEE International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Pasadena, CA, United States. pp.3250-3255, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ROBOT.2008.4543706⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IROS.2008.4651011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00286411v1</w:t>
+                <w:t xml:space="preserve">lirmm-00196066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kalman filtering of accelerometer and electromyography data in pathological tremor sensing system</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Wing Lok Au</w:t>
+                <w:t xml:space="preserve">Compensation of Physiological Motion using Linear Predictive Force Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dominici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dombre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA 2008 - IEEE International Conference on Robotics and Automation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IROS 2008 - IEEE/RSJ International Conference on Intelligent RObots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Nice, France. pp.1173-1178, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2008.4651011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ROBOT.2008.4543706⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00196066v1</w:t>
+                <w:t xml:space="preserve">lirmm-00286411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Neuromusculoskeletal Model Exploring Peripheral Mechanism of Tremor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dingguo Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Tech Ang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBC: Engineering in Medicine and Biology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Vancouver, BC, Canada. pp.3715-3719, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEMBS.2008.4650016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId498" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00288828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motion Prediction for Tracking the Beating Heart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rogerio Richa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBC: Engineering in Medicine and Biology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Vancouver, BC, Canada. pp.3261-3264, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEMBS.2008.4649900⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId500" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00288827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereo-Vision for 3D Tracking of the Beating Heart</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Triboulet</w:t>
+                <w:t xml:space="preserve">Towards a sensing system for quantification of pathological tremor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinan Widjaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheng Yap Shee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wing Lok Au</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Tech Ang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SURGETICA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Chambery, France</w:t>
+              <w:t xml:space="preserve">ICIAS 2007 - International Conference on Intelligent &amp; Advanced Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Kuala Lumpur, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01596160v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00189885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haptic Feedback Control in Medical Robotics through Stiffness Estimation with Extended Kalman</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Suivi de coeur battant par analyse de texture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Company</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Noce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAR 2007 - 13th International Conference on Advanced Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Jeju, South Korea. pp.81-87</w:t>
+              <w:t xml:space="preserve">SURGETICA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Chambéry, France. pp.403-407</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00186798v1</w:t>
+                <w:t xml:space="preserve">lirmm-00189791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lower Limbs Movement Restoration using Input-Output Feedback Linearization and Model Predictive Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samer Mohammed</w:t>
+                <w:t xml:space="preserve">Efficient tracking of the heart using texture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Noce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Triboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, San Diego, United States. pp.1945-1950</w:t>
+              <w:t xml:space="preserve">29th Annual International Conference of the IEEE EMBS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.4480-4483</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00194986v1</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00189695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séquences de stimulation électrique optimales pour la restauration du mouvement fonctionnel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mourad Benoussaad</w:t>
+                <w:t xml:space="preserve">Robotic-Assisted Surgery Through Haptic Feedback Teleoperation Controller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Zarrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Guiraud</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Company</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Cortesão</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASSISTH'07: 1st International Conference on Accessibility and Assistive Technology for People in Disability Situation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Toulouse, France, pp.343-348</w:t>
+              <w:t xml:space="preserve">SURGETICA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Chambéry, France. pp.351-359</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00189889v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00186821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Identification of Skeletal Muscle Biomechanical Parameters with Sigma Point Kalman Filter</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
+                <w:t xml:space="preserve">Stability and Transparency Analysis of a Haptic Feedback Controller for Medical Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Zarrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Cortesão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Company</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFESS: International Functional Electrical Stimulation Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CDC 2007 - 46th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, New Orleans, LA, United States. pp.5767-5772, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2007.4434677⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00189892v1</w:t>
+                <w:t xml:space="preserve">lirmm-00202630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure d' effort et de diamètre d'artères</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Dauzat</w:t>
+                <w:t xml:space="preserve">Haptic Feedback Control in Medical Robotics through Stiffness Estimation with Extended Kalman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Zarrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Etienne Dombre</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Cortesão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Company</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Colloque Interdisciplinaire en Instrumentation C2I</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Nancy, pp.001-008</w:t>
+              <w:t xml:space="preserve">ICAR 2007 - 13th International Conference on Advanced Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Jeju, South Korea. pp.81-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00364676v1</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00186798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a sensing system for quantification of pathological tremor</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Wei Tech Ang</w:t>
+                <w:t xml:space="preserve">Lower Limbs Movement Restoration using Input-Output Feedback Linearization and Model Predictive Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Mohammed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIAS 2007 - International Conference on Intelligent &amp; Advanced Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Kuala Lumpur, Malaysia</w:t>
+              <w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, San Diego, United States. pp.1945-1950</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00189885v1</w:t>
+                <w:t xml:space="preserve">lirmm-00194986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi de coeur battant par analyse de texture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Séquences de stimulation électrique optimales pour la restauration du mouvement fonctionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Benoussaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Triboulet</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SURGETICA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Chambéry, France. pp.403-407</w:t>
+              <w:t xml:space="preserve">ASSISTH'07: 1st International Conference on Accessibility and Assistive Technology for People in Disability Situation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Toulouse, France, pp.343-348</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00189791v1</w:t>
+                <w:t xml:space="preserve">lirmm-00189889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient tracking of the heart using texture</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Triboulet</w:t>
+                <w:t xml:space="preserve">Experimental Identification of Skeletal Muscle Biomechanical Parameters with Sigma Point Kalman Filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th Annual International Conference of the IEEE EMBS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.4480-4483</w:t>
+              <w:t xml:space="preserve">IFESS: International Functional Electrical Stimulation Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00189695v1</w:t>
+                <w:t xml:space="preserve">lirmm-00189892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robotic-Assisted Surgery Through Haptic Feedback Teleoperation Controller</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Walid Zarrad</w:t>
+                <w:t xml:space="preserve">Mesure d' effort et de diamètre d'artères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Triboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dauzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rui Cortesão</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dombre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SURGETICA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Chambéry, France. pp.351-359</w:t>
+              <w:t xml:space="preserve">4ème Colloque Interdisciplinaire en Instrumentation C2I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Nancy, pp.001-008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00186821v1</w:t>
+                <w:t xml:space="preserve">lirmm-00364676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability and Transparency Analysis of a Haptic Feedback Controller for Medical Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Walid Zarrad</w:t>
+                <w:t xml:space="preserve">Optimal Patterns Synthesis Approach for Knee Motion under Functional Electrical Stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Benoussaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Company</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2007 - 46th IEEE Conference on Decision and Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFESS: International Functional Electrical Stimulation Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Philadelphia, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC.2007.4434677⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00202630v1</w:t>
+                <w:t xml:space="preserve">lirmm-00193720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Patterns Synthesis Approach for Knee Motion under Functional Electrical Stimulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mourad Benoussaad</w:t>
+                <w:t xml:space="preserve">Towards Teleoperated Needle Insertion with Haptic Feedback Controller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Zarrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Guiraud</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Cortesão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Company</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFESS: International Functional Electrical Stimulation Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, San Diego, CA, United States. pp.1254-1259, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2007.4399085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00193720v1</w:t>
+                <w:t xml:space="preserve">lirmm-00186804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Teleoperated Needle Insertion with Haptic Feedback Controller</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Walid Zarrad</w:t>
+                <w:t xml:space="preserve">Suivi de Coeur Battant : Tracking 2D et 3D utilisant la Texture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Noce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Triboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Company</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CORESA: COmpression et REprésentation des Signaux Audiovisuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Montpellier, France. pp.43-47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IROS.2007.4399085⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00186804v1</w:t>
+                <w:t xml:space="preserve">lirmm-00186884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi de Coeur Battant : Tracking 2D et 3D utilisant la Texture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
+                <w:t xml:space="preserve">Stereo-Vision for 3D Tracking of the Beating Heart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Noce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Triboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORESA: COmpression et REprésentation des Signaux Audiovisuels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Montpellier, France. pp.43-47</w:t>
+              <w:t xml:space="preserve">SURGETICA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Chambery, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00186884v1</w:t>
+                <w:t xml:space="preserve">lirmm-01596160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Modelling and Identification of PAR4, a Very High-Speed Parallel Manipulator</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Pierrot</w:t>
+                <w:t xml:space="preserve">Texture Features Selection for Visual Servoing of the Beating Heart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Noce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Triboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dombre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS'06: International Conference on Intelligent Robots &amp; Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BioRob 2006 - 1st IEEE/RAS-EMBS International Conference on Biomedical Robotics and Biomechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2006, Pisa, Italy. pp.335-340, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BIOROB.2006.1639109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00106293v1</w:t>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00102762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Texture Features Selection for Visual Servoing of the Beating Heart</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Triboulet</w:t>
+                <w:t xml:space="preserve">Image Based Visual Servoing through Nonlinear Model Predictive Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Sauvée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dombre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Courtial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioRob 2006 - 1st IEEE/RAS-EMBS International Conference on Biomedical Robotics and Biomechatronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/BIOROB.2006.1639109⟩</w:t>
+              <w:t xml:space="preserve">CDC 2006 - 45th International Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, San Diego, CA, United States. pp.1776-1781, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2006.377243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00102762v1</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00125467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image Based Visual Servoing through Nonlinear Model Predictive Control</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
+                <w:t xml:space="preserve">Towards Nonlinear Model Predictive Control for Image Based Visual Servoing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Sauvée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dombre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Estelle Courtial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2006 - 45th International Conference on Decision and Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NMPC-FS’06: 1st IFAC Workshop Nonlinear Model Predictive Control for Fast Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00125467v1</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00102765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Heart Motion Estimation Using Endoscopic Monocular Vision System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Sauvée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Triboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MCBMS 2006 - 6th IFAC Symposium on Modeling and Control in Biomedical Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Reims, France. pp.141-146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00100317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Nonlinear Model Predictive Control for Image Based Visual Servoing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Sauvée</w:t>
+                <w:t xml:space="preserve">Closed Loop Non Linear Model Predictive Control Applied On Paralyzed Muscles To Restore Lower Limbs Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Mohammed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Etienne Dombre</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NMPC-FS’06: 1st IFAC Workshop Nonlinear Model Predictive Control for Fast Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Grenoble, France</w:t>
+              <w:t xml:space="preserve">IROS'06: International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, pp.259-264</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00102765v1</w:t>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00125486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Closed Loop Non Linear Model Predictive Control Applied On Paralyzed Muscles To Restore Lower Limbs Functions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samer Mohammed</w:t>
+                <w:t xml:space="preserve">Haptic Control Design for Robotic-Assisted Minimally Invasive Surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Cortesão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Zarrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Guiraud</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Company</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dombre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS'06: International Conference on Intelligent Robots and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Beijing, China. pp.454-459, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2006.282168⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00125486v1</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00119815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haptic Control Design for Robotic-Assisted Minimally Invasive Surgery</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Walid Zarrad</w:t>
+                <w:t xml:space="preserve">Experimental Parallel Robot Dynamic Model Evaluation with Set Membership Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Etienne Dombre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SYSID'06: 14th IFAC Symposium on System Identification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.967-972</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00119815v1</w:t>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00119385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Parallel Robot Dynamic Model Evaluation with Set Membership Estimation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nacim Ramdani</w:t>
+                <w:t xml:space="preserve">Towards Modelling the Human Sensory Motor System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken Yoshida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Mohammed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYSID'06: 14th IFAC Symposium on System Identification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, pp.967-972</w:t>
+              <w:t xml:space="preserve">MCBMS’06: 6th IFAC Symposium on Modelling and Control in Biomedical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Reims, France. pp.399-404</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00119385v1</w:t>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00100349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Modelling the Human Sensory Motor System</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ken Yoshida</w:t>
+                <w:t xml:space="preserve">Composite visual tracking of the moving heart using texture characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Noce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Triboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MCBMS’06: 6th IFAC Symposium on Modelling and Control in Biomedical Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Reims, France. pp.399-404</w:t>
+              <w:t xml:space="preserve">Medical Robotics Workshop (MICCAI'06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00100349v1</w:t>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00125463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composite visual tracking of the moving heart using texture characterization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Triboulet</w:t>
+                <w:t xml:space="preserve">Dynamic Modelling and Identification of PAR4, a Very High-Speed Parallel Manipulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Company</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Robotics Workshop (MICCAI'06)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, pp.6</w:t>
+              <w:t xml:space="preserve">IROS'06: International Conference on Intelligent Robots &amp; Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00125463v1</w:t>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00106293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear Model Predictive Control via Interval Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Lydoire</w:t>
+                <w:t xml:space="preserve">Projet GABIE : Guidage Actif Basé sur l'Imagerie Echographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dombre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC'05: Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2005, Seville, Spain</w:t>
+              <w:t xml:space="preserve">ROBEA 2005 - 5e Journées Bilan du Programme Interdisciplinaire ROBotique et Entités Artificielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Montpellier, France. pp.49-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00106117v1</w:t>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00105974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet GABIE : Guidage Actif Basé sur l'Imagerie Echographique</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Session robotique médicale La conception de robots pour l'assistance aux gestes médicaux et chirurgicaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Renaud</w:t>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROBEA 2005 - 5e Journées Bilan du Programme Interdisciplinaire ROBotique et Entités Artificielles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Montpellier, France. pp.49-56</w:t>
+              <w:t xml:space="preserve">JNRR 2005 - 5e Journées Nationales de la Recherche en Robotique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Guidel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00105974v1</w:t>
+                <w:t xml:space="preserve">lirmm-04005224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Session robotique médicale La conception de robots pour l'assistance aux gestes médicaux et chirurgicaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robust Control Law Strategy Based on High Order Sliding Mode : Towards a Muscle Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Mohammed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gérard Poisson</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan El Makssoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNRR 2005 - 5e Journées Nationales de la Recherche en Robotique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, Guidel, France</w:t>
+              <w:t xml:space="preserve">IROS'05: International Conference on Intelligent Robots &amp; Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Edmonton (Canada), pp.2882-2887</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04005224v1</w:t>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00106501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Control Law Strategy Based on High Order Sliding Mode : Towards a Muscle Control</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+                <w:t xml:space="preserve">Towards a Co-contraction Muscle Control Strategy For Paraplegics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Mohammed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan El Makssoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS'05: International Conference on Intelligent Robots &amp; Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CDC: Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2005, Seville, Spain. pp.7428-7433, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2005.1583360⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00106501v1</w:t>
+                <w:t xml:space="preserve">lirmm-00106120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Co-contraction Muscle Control Strategy For Paraplegics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Guiraud</w:t>
+                <w:t xml:space="preserve">BRIGIT: A Robotized Tool Guide for Orthopedic Surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertin Nahum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hassan El Makssoud</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dombre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC: Conference on Decision and Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Barcelona, Spain. pp.211-216, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ROBOT.2005.1570121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC.2005.1583360⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00106120v1</w:t>
+                <w:t xml:space="preserve">lirmm-00105994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BRIGIT: A Robotized Tool Guide for Orthopedic Surgery</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lucien Blondel</w:t>
+                <w:t xml:space="preserve">Mitral Valve Leaflet Motion Tracking in Ultrasound Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Sauvée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Triboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dombre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SURGETICA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2005, Chambéry, France. pp.237-244</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ROBOT.2005.1570121⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00105994v1</w:t>
+                <w:t xml:space="preserve">lirmm-00105992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitral Valve Leaflet Motion Tracking in Ultrasound Images</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Renaud</w:t>
+                <w:t xml:space="preserve">Nonlinear Model Predictive Control via Interval Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lydoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SURGETICA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2005, Chambéry, France. pp.237-244</w:t>
+              <w:t xml:space="preserve">CDC'05: Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2005, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00105992v1</w:t>
+                <w:t xml:space="preserve">lirmm-00106117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet MARGE : Modélisation, Apprentissage et Reproduction du Geste Endochirurchical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micaël Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROBEA 2004 - 4ièmes Journées Bilan du Programme Interdisciplinaire ROBotique et Entités Artificielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2004, Toulouse, France. pp.17-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00108664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commande non Linéaire à Horizon Fuyant via l'Arithmétique d'Intervalles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lydoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIFA: Conférence Internationale Francophone d'Automatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2004, Douz, Tunisie. pp.CD n°66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00108928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of the Knee Joint Under Functional Electrical Stimulation: Simulation Results Based on a New Physiological Muscle Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan El Makssoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Mohammed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFESS: International Functional Electrical Stimulation Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Bournemouth, United Kingdom. pp.113-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00108860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using a complex, physiological based modelling of the muscle to perform realistic simulation and test control strategies: closed loop controlled stand up example</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Mohammed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan El Makssoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFESS: International Functional Electrical Stimulation Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Bournemouth, United Kingdom. pp.219-221</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00108861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical Muscle Model for Functional Electrical Stimulation Control Strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan El Makssoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2004, New Orleans, LA, United States. pp.1282-1287</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00108855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Task/Posture Decoupling for Minimally Invasive Surgery Motions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micaël Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dombre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISER: International Symposium on Experimental Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00108813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Task/Posture Decoupling for Minimally Invasive Surgery Motions: Simulation Results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micaël Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dombre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Sendai, Japan. pp.3625-3630, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2004.1389978⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId557" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00108907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and Control of Human Paralysed Lower Limbs Under Functional Electrical Simulation (FES)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan El Makssoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HLR: Humanoid and Legged Robots</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00108917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MARGE Project: Design, Modeling, and Control of Assistive Devices for Minimally Invasive Surgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micaël Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MICCAI 2004 - 7th International Conference on Medical Image Computing and Computer Assisted Intervention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Saint-Malo, France. pp.1-8, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-30136-3_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId560" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00108906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Dynamic Identification of a Fully Parallel Robot</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
+                <w:t xml:space="preserve">Robust Estimation of Parallel Robot with Interval Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Ramdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Andrès Vivas</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maxime Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CDC: Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2003, Maui, Hawaii, United States. pp.6503-6508, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2003.1272397⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00269510v1</w:t>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00269478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of the human paralysed lower limb under FES</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'estimation Robuste des Paramètres Dynamiques Physique de Robots dans un Contexte à Erreur Bornée Constitue-elle une Alternative Pertinente à une Approche de Type Maximum de Vraisemblance ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Ramdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Andrès Vivas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JNA'03: Journées Nationales d'Automatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Valenciennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00390865v1</w:t>
+                <w:t xml:space="preserve">lirmm-00269732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Estimation of Parallel Robot with Interval Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DERMAROB : A Partial Thickness Skin Harvesting Robot: Technical and Experimental Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Téot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Duchemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Oscar Andrès Vivas</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dombre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC: Conference on Decision and Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ETRS: European Tissue Repair Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Amsterdam, Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00269478v1</w:t>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00269597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Dynamic Parameters Idenfification of a 7 Dof Walking Robot</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Lydoire</w:t>
+                <w:t xml:space="preserve">Predictive Functional Control for a Parallel Robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Andrès Vivas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLAWAR: Climbing and Walking Robots</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Las Vegas, NV, United States. pp.2785-2790, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2003.1249292⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00269728v1</w:t>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00191950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'estimation Robuste des Paramètres Dynamiques Physique de Robots dans un Contexte à Erreur Bornée Constitue-elle une Alternative Pertinente à une Approche de Type Maximum de Vraisemblance ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental Dynamic Parameters Idenfification of a 7 Dof Walking Robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lydoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Oscar Andrès Vivas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNA'03: Journées Nationales d'Automatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2003, Valenciennes, France</w:t>
+              <w:t xml:space="preserve">CLAWAR: Climbing and Walking Robots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Catania, Italy. pp.477-484</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00269732v1</w:t>
+                <w:t xml:space="preserve">lirmm-00269728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DERMAROB : A Partial Thickness Skin Harvesting Robot: Technical and Experimental Data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Duchemin</w:t>
+                <w:t xml:space="preserve">Automatic Control Theory Applied to the Restoration of the Movement of Paralysed Limbs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan El Makssoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dombre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETRS: European Tissue Repair Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">IARP: International Advanced Robotics Programme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Madrid, Spain. pp.99-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00269597v1</w:t>
+                <w:t xml:space="preserve">lirmm-00269763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive Functional Control for a Parallel Robot</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
+                <w:t xml:space="preserve">Ellipsoidal Estimation of Parallel Robot Dynamic Parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Ramdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Andrès Vivas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2003, Las Vegas, NV, United States. pp.2785-2790, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IROS.2003.1249292⟩</w:t>
+              <w:t xml:space="preserve">, Oct 2003, Las Vegas, NV, United States. pp.3300-3305, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2003.1249665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00191950v1</w:t>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00269729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Control Theory Applied to the Restoration of the Movement of Paralysed Limbs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hassan El Makssoud</w:t>
+                <w:t xml:space="preserve">Non Linear Model Predictive Control Using Constraints Satisfaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lydoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Etienne Dombre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IARP: International Advanced Robotics Programme</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">COCOS: Global Optimization and Constraint Satisfaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2003, Lausanne, Switzerland. pp.142-153, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11425076_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00269763v1</w:t>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00269731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ellipsoidal Estimation of Parallel Robot Dynamic Parameters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling of the Skeletal Muscle under Functional Electrical Stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan El Makssoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Oscar Andrès Vivas</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFESS: International Functional Electrical Stimulation Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2003, Sunshine Coast, Bribane, Australia. pp.206-209</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IROS.2003.1249665⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00269729v1</w:t>
+                <w:t xml:space="preserve">lirmm-00269712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non Linear Model Predictive Control Using Constraints Satisfaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Lydoire</w:t>
+                <w:t xml:space="preserve">Applications des Outils de l'Automatique au Problème de la Restauration du Mouvement de Membres Paralysés sous Stimulation Electrique Fonctionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan El Makssoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dombre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COCOS: Global Optimization and Constraint Satisfaction</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JNRR: Journées Nationales de la Recherche en Robotique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Clermont-Ferrand, France. pp.75-80</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00269731v1</w:t>
+                <w:t xml:space="preserve">lirmm-00269702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of the Skeletal Muscle under Functional Electrical Stimulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hassan El Makssoud</w:t>
+                <w:t xml:space="preserve">Model Based Predictive Control of a Fully Parallel Robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Andrès Vivas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFESS: International Functional Electrical Stimulation Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2003, Sunshine Coast, Bribane, Australia. pp.206-209</w:t>
+              <w:t xml:space="preserve">SYROCO: Symposium on Robot Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Wroclaw, Poland. pp.277-282</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00269712v1</w:t>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00269468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applications des Outils de l'Automatique au Problème de la Restauration du Mouvement de Membres Paralysés sous Stimulation Electrique Fonctionnelle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hassan El Makssoud</w:t>
+                <w:t xml:space="preserve">Experimental Dynamic Identification of a Fully Parallel Robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Andrès Vivas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Etienne Dombre</w:t>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pierrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNRR: Journées Nationales de la Recherche en Robotique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2003, Clermont-Ferrand, France. pp.75-80</w:t>
+              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Taipei, Taiwan. pp.3278-3284</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00269702v1</w:t>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00269510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model Based Predictive Control of a Fully Parallel Robot</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oscar Andrès Vivas</w:t>
+                <w:t xml:space="preserve">Modelling of the human paralysed lower limb under FES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Brice Wieber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan El Makssoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pierrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYROCO: Symposium on Robot Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Taipei, Taiwan. pp.2218-2223, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ROBOT.2003.1241923⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00269468v1</w:t>
+                <w:t xml:space="preserve">inria-00390865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerometer Based Identification of Mechanical Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId268" w:history="1">
+                <w:t xml:space="preserve">Identification des Flexibilités de Machines Outils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Tu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA 2002 - IEEE International Conference on Robotics and Automation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Assises Machines et Usinage Grande Vitesse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ROBOT.2002.1014433⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00268522v1</w:t>
+                <w:t xml:space="preserve">lirmm-00268644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DERMAROB : Robot de Prélèvement Cutané</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Téot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GAM: Groupe pour l'Avancement de la Microchirurgie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Collioure, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26408,90 +26408,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-Dimensional Parameterised Gaits for Biped Walking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lydoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Espiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLAWAR: Climbing and Walking Robots</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Paris, France. pp.749-757</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26510,752 +26510,778 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00268512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification des Flexibilités de Machines Outils</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Gautier</w:t>
+                <w:t xml:space="preserve">Moving Horizon Control for Biped Robots Without Reference Trajectory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Espiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assises Machines et Usinage Grande Vitesse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Lille, France</w:t>
+              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2002, Washington, DC, United States. pp.2762-2767</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00268644v1</w:t>
+                <w:t xml:space="preserve">lirmm-00268479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moving Horizon Control for Biped Robots Without Reference Trajectory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
+                <w:t xml:space="preserve">Dermarob, A Robotic Assistive Device for Skin Harvesting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dombre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Duchemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Espiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2002, Washington, DC, United States. pp.2762-2767</w:t>
+              <w:t xml:space="preserve">SURGETICA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, Grenoble, France. pp.63-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00268479v1</w:t>
+                <w:t xml:space="preserve">lirmm-00268444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dermarob, A Robotic Assistive Device for Skin Harvesting</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Robots à Architecture Complexe : De la Conception à la Performance et l'Autonomie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Andreff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belhassen-Chedli Bouzgarrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Chablat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Company</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SURGETICA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2002, Grenoble, France. pp.63-68</w:t>
+              <w:t xml:space="preserve">ROBEA 2002 - 2es Journées Bilan du Programme Interdisciplinaire ROBotique et Entités Artificielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Toulouse, France. pp.7-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00268444v1</w:t>
+                <w:t xml:space="preserve">lirmm-00268624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robots à Architecture Complexe : De la Conception à la Performance et l'Autonomie</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Achieving Motion Under a Penetration Point Constraint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micaël Michelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId592" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pierrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROBEA 2002 - 2es Journées Bilan du Programme Interdisciplinaire ROBotique et Entités Artificielles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Toulouse, France. pp.7-11</w:t>
+              <w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, Lausanne, Switzerland. pp.1475-1480</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00268624v1</w:t>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00268625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achieving Motion Under a Penetration Point Constraint</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Etienne Dombre</w:t>
+                <w:t xml:space="preserve">Contrôle du mouvement du membre inférieur humain paralysé sous stimulation électrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Brice Wieber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan El Makssoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2002, Lausanne, Switzerland. pp.1475-1480</w:t>
+              <w:t xml:space="preserve">ROBEA 2002 - 2ièmes Journées Bilan du Programme Interdisciplinaire ROBotique et Entités Artificielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2002, Toulouse, France. pp.9-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00268625v1</w:t>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00268635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle du mouvement du membre inférieur humain paralysé sous stimulation électrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Guiraud</w:t>
+                <w:t xml:space="preserve">DERMAROB: Robot d'Assistance pour la Chirurgie Réparatrice et la Chirurgie Plastique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Duchemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dombre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Téot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROBEA 2002 - 2ièmes Journées Bilan du Programme Interdisciplinaire ROBotique et Entités Artificielles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2002, Toulouse, France. pp.9-15</w:t>
+              <w:t xml:space="preserve">GAM: Groupe pour l'Avancement de la Microchirurgie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2002, Collioure, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00268635v1</w:t>
+                <w:t xml:space="preserve">lirmm-00269351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robotized Skin Harvesting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -27287,1518 +27313,1501 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00268634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DERMAROB: Robot d'Assistance pour la Chirurgie Réparatrice et la Chirurgie Plastique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
+                <w:t xml:space="preserve">DERMAROB : Robot de Prélèvement Cutané</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId571" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GAM: Groupe pour l'Avancement de la Microchirurgie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2002, Collioure, France</w:t>
+              <w:t xml:space="preserve">JJCR: Journées des Jeunes Chercheurs en Robotique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2002, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00269351v1</w:t>
+                <w:t xml:space="preserve">lirmm-00269350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DERMAROB : Robot de Prélèvement Cutané</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Pierrot</w:t>
+                <w:t xml:space="preserve">Commande predictive pour la marche d'un robot bipède sous actionné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JJCR: Journées des Jeunes Chercheurs en Robotique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2002, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">CIFA: Conférence Internationale Francophone d'Automatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2002, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00269350v1</w:t>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00268645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAX - Robots à architecture complexe : de la conception à la performance et l’autonomie</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On line Optimal Control for Biped Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Espiau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROBEA 2002 - 2ièmes Journées Bilan du Programme Interdisciplinaire ROBotique et Entités Artificielles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Toulouse, France. pp.1-8</w:t>
+              <w:t xml:space="preserve">IFAC'02: World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00108665v1</w:t>
+                <w:t xml:space="preserve">lirmm-00268643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commande predictive pour la marche d'un robot bipède sous actionné</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">MAX - Robots à architecture complexe : de la conception à la performance et l’autonomie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dombre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Company</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Krut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pierrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIFA: Conférence Internationale Francophone d'Automatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2002, Nantes, France</w:t>
+              <w:t xml:space="preserve">ROBEA 2002 - 2ièmes Journées Bilan du Programme Interdisciplinaire ROBotique et Entités Artificielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Toulouse, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00268645v1</w:t>
+                <w:t xml:space="preserve">lirmm-00108665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On line Optimal Control for Biped Robots</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
+                <w:t xml:space="preserve">Accelerometer Based Identification of Mechanical Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Tu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Espiau</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC'02: World Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICRA 2002 - IEEE International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2002, Washington, DC, United States. pp.4293-4298, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ROBOT.2002.1014433⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00268643v1</w:t>
+                <w:t xml:space="preserve">lirmm-00268522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of joint stiffness with bandpass filtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Tu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICRA 2001 - IEEE International Conference on Robotics and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2001, Seoul, South Korea. pp.2867-2872, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ROBOT.2001.933056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId604" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04741134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SICOMAT : a system for SImulation and COntrol analysis of MAchine Tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Tu Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minh Tu Pham</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Wisama Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/ASME International Conference on Advanced Intelligent Mechatronics, AIM 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2001, Como, Italy. pp. 665-670, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/AIM.2001.936546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00362669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SICOMAT : a system for SImulation and COntrol analysis of MAchine Tools</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId563" w:history="1">
+                <w:t xml:space="preserve">Automatic tuning of cascade structure CNC controllers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Tu Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gautier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Seminar on Improving Machine Tool Performance, IMTP2</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th International Workshop on Advanced Motion Control. Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2000, Nagoya, Japan. pp.390-395, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AMC.2000.862899⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00362667v1</w:t>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04741108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic tuning of cascade structure CNC controllers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SICOMAT : a system for SImulation and COntrol analysis of MAchine Tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Tu Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minh Tu Pham</w:t>
+                <w:t xml:space="preserve">Wisama Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Workshop on Advanced Motion Control. Proceedings</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2nd International Seminar on Improving Machine Tool Performance, IMTP2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2000, La Baule, France. Session A1, Num A6, pp. 1-19</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04741108v1</w:t>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00362667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Needle localization for needle steering under 3D ultrasound feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lapouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CSR: Continuum and Soft Robots</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Madrid, Spain. , Continuum and Soft Robots (CSR) for Medical Interventions: Modelling, Fabrication, and Control - IROS Workshop, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01896975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward an MR-compatible needle holder with adaptive compliance using an active tensegrity mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Boehler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vedrines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salih Abdelaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SURGETICA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Chambéry, France. Computer-Assisted Medical Interventions. Scientific problems, tools and clinical applications, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01275440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Force Control for Robotic-Assisted Surgery Based on Viscoelastic Tissue Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Zemiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SKILLS'2011: The International Conference of the European SKILLS Project</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Montpellier, France. , 2011, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/bioconf/20110100066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId614" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00779228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Cutting Guide Positioner Robot to Improve Bone-Cutting Precision in Knee Osteotomy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertin Nahum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertin Nahum</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lucien Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAOS 2004 - 4th Annual Meeting of Computer Assisted Orthopaedic Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Chicago, United States. pp.301-302, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00108655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -28808,1441 +28817,1441 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Non-passive Operator on Enhanced Wave-Based Teleoperator for Robotic-Assisted Surgery: First Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Trends in Medical and Service Robots</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mechanisms and Machine Science (39), pp.1-14, 2016, Human Centered Analysis, Control and Design, 978-3-319-30674-2. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-30674-2_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId618" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01318919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Spring Characteristics on the Behavior of Tensegrity Mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Boehler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vedrines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salih Abdelaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Robot Kinematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.161-169, 2014, 978-3-319-06698-1. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-06698-1_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId620" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01018866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vision-Based Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Gangloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Nageotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jocelyne Troccaz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, pp.177-232, 2013, 978-1-84-821-334-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781118562147.ch6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00678546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution des différentes taches graphiques à l'évaluation du tremblement essentiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Geny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gabelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Fattal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Neurologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 169(S2), Elsevier Masson, pp.A136-A137, 2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neurol.2013.01.325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00823431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of Medical Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jocelyne Troccaz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, pp.141-176, 2012, 978-1-84821-334-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00667875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction Modeling and Force Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bayle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jocelyne Troccaz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Wiley, pp.233-267, 2012, 978-1-84821-334-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00678558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motion tracking for beating heart surgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rogerio Richa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jacob Rosen and Blake Hannaford and Richard Satava. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surgical Robotics - Systems Applications and Visions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.497-524, 2011, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4419-1126-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId631" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00564548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motion prediction and 3D tracking of the beating heart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rogerio Richa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jacob Rosen and Blake Hannaford and Richard Satava. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surgical robotics - Systems, Applications and Visions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.N/A, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00431797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Design of a Fast Parallel Robot Based on Its Dynamic Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Company</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.409-419, 2008, 978-3-540-77456-3. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-77457-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId634" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00232868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rehabilitation of the Paralyzed Lower Limbs Using Functional Electrical Stimulation: Robust Closed Loop Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Mohammed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cutting Edge Robotics - Rehabilitation Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.337-358, 2007, 978-3-902613-04-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00171438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometrical Control Approach for Minimally Invasive Surgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micaël Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">T.M. Buzug; T.C. Lueth. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspective in Image-Guided Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, World Scientific Publishing, pp.152-159, 2004, 981-238-872-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00109157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation of the Robot Placement in the Operating Room</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">T.M. Buzug; T.C. Lueth. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspective in Image-Guided Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, World Scientific Publishing, pp.383-390, 2004, 981-238-872-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00109156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robotized Skin Harvesting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Robotics VIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5, Springer Tracts in Advanced Robotics (STAR Series), Springer-Verlag, pp.404-413, 2003, 3-540-00305-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00269516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -30252,205 +30261,205 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anti-buckling device capable of guiding a cylindrical element that is pushed and moved over a given distance in the direction of its axis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Magnani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Marioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Zemiti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">United States, Patent n° : US20230106299A1. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId641" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-04967905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif anti-flambement apte à guider un élément cylindrique poussé et déplacé sur une distance donnée dans la direction de son axe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Magnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Marioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -30458,499 +30467,499 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Zemiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR2002744A. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-03805583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanisme de manipulation d’un instrument chirurgical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Spuhler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Haddab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Alonso Sanchez Secades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: FR2004320A. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId646" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-03795206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système de sécurisation d’un patient adapté à une chirurgie de l’œil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Spuhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Haddab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Alonso Sanchez Secades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR2011777A. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-03795242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interface de pilotage et système robotisé comprenant une telle interface de pilotage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Spuhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Haddab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Alonso Sanchez Secades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR20200004321. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-03795197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif médical pour la chirurgie de l’oeil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Spuhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Haddab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR1872462A. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-03795100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId652"/>
+      <w:footerReference w:type="default" r:id="rId653"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -31018,51 +31027,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="01E1EE08"/>
+    <w:nsid w:val="9C944B45"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -31249,51 +31258,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-poignet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3574-4387" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081918011" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lirmm.fr/philippe-poignet/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lirmm.fr/equipes/DEXTER/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531210v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Benoist" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Girerd" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Saija" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Zemiti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poignet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536004v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Sand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Geiskopf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salih Abdelaziz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2026.106405" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072918v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;c Cuau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2025.3575234" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05036499v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenji Li" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Liu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huaulm&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jannin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmrb.2025.3560389" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475894v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4064572" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04188126v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Boutray" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ohayon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Garrel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijom.2023.07.010" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04025813v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lavenir" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Cavalcanti Santos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akil Kaderbay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Venail" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2023.3260683" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04099053v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-023-02966-3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04000588v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2023.3246393" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03639410v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bourgeade" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Chammas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-022-02608-0" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03713608v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo D. Gil" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie M. Walker" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix P&#233;chereau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2022.102868" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03680857v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ederson Ant&#244;nio Gomes Dorile&#244;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Krut" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2022.102840" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03250536v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Akkari" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Subsol" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Farah" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/mao.0000000000003091" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936822v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lapouge" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Troccaz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2020.3022619" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02960692v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-020-02671-1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02997654v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Congcong Xu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Yang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fupei Guo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenfeng Zheng" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.404471" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02381958v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Shen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Taoum" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aiche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dillenseger" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-019-02100-2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01866495v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Guo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-018-0918-1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01866088v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2018.08.014" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01803648v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mignon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-018-2061-3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01643079v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Boehler" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vedrines" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2017.11.013" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01577226v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Despinoy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Forestier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alonso Sanchez Secades" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-017-1666-6" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01370419v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2016.09.015" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01348647v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Collo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaban Almouahed" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafiaa Hamitouche-Djabou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Stindel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2016.01.002" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VS1WRTB4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01313221v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pappalardo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulrahman Albakri" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bascetta" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena de Momi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2016.05.003" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01217023v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouget" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Penet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2015.2493100" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01624753v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nassim Boushaki" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Taha Chikhaoui" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanty Rabenorosoa" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andreff" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-s7767" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01235810v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benoussaad" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuhiro Hayashibe" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Azevedo Coste" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Fattal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-014-1227-x" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00873838v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dombre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Menciassi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Dario" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2014.03.020" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B9481T5P-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01008788v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wai-Keung Wong" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2014.03.020" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FG2KPXJ1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00951194v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Padilha Lanari Bo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Geny" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aor.12261" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00940940v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Moreira" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2014.01.017" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799991v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Zara" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanneguy Redarce" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2012.12.016" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00835852v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guiraud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/610709" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00811856v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tr&#233;villot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Sobral" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Herman" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-013-0839-1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9876Q41W-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908533v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-013-1032-y" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2BRGZGSL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00976065v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calvin Wong" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2012.2203919" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00873832v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Bernardes" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vilhena Adorno" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geovany Borges" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2013.06.004" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8J6PF0KQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00812336v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Chikh" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pierrot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baradat" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mica&#235;l Michelin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917505v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer S. Mohammed" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fraisse" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2011.10.010" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VWZCX9BL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00655894v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Mohammed" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00522952v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2010.2091283" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00521422v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dingguo Zhang" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinan Widjaja" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Tech Ang" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2010.08.009" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S7TNWLVM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00546098v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogerio Richa" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2010.12.002" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WQZFTW2F-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00631528v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan El Makssoud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Brice Wieber" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00422-011-0445-7" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DT1WZHHB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00616516v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2011106" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00628307v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Konietschke" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Zerbato" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Tobergte" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ABB-2011-0037" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00431793v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364909356600" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00380136v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2009.2023979" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00385724v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nabat" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Company" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2008.2011412" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00189902v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Sauv&#233;e" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364907082269" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00189915v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gangloff" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-s7780" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00189911v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/JESA.41.999-1019" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00189906v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Noce" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Triboulet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2007.07.006" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7BZS7MWK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102629v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Andr&#232;s Vivas" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2005.06.011" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6V5DV9FK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105330v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Duchemin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maillet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2004.840505" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105300v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2004.10.001" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105331v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Ramdani" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2005.844703" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108556v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MRA.2004.1310941" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00078465v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Espiau" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2004.03.013" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CH9JW4DB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269512v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merigeaux" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/01439910310457751" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-0JHNSTKF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269631v2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mecind.2003.07.002" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004515v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRA.2003.817067" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269819v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268642v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gautier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268641v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gautier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wisama Khalil" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tu Pham" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0957-4158(01)00003-4" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XNQS1BXP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374513v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659853v2" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS58592.2024.10802824" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374449v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04660122v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Thuillier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RoboSoft60065.2024.10521998" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690807v2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Berthet-Rayne" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04192619v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC40787.2023.10340047" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310368v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR58858.2023.10406498" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565727v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza El Jjouaoui" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Mackenzie Cruz-Martinez" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Avila Vilchis" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Herlinda Vilchis-Gonzalez" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08140-8_36" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565814v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Angel Alvarez Duarte" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Jacinto-Villegas" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03713605v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519968v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR53236.2021.9659367" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498231v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Fiard" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2548321" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03140520v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurado Realpe" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50975-0_43" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03141529v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50975-0_3" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03140522v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA40945.2020.9197507" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02093717v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Okamura" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC.2019.8816171" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02105125v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison M Okamura" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02105828v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rouanet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02093730v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison M. Okamura" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276986v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Younes" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Voros" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01828409v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Viquesnel" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Caravaca Mora" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Courtin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-018-1766-y" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01828628v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2018.8512406" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868281v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.11.585" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01455325v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV.2016.7838840" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147088v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Candalh-Touta" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Szewczyk" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02105826v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Antoine" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653607v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HIC.2017.8227570" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01489241v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV.2016.7838563" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01643092v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44156-6_17" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01276757v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2016.7487192" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275441v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Liu" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2015.7319485" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275351v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR.2015.7251434" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275360v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2015.7139429" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275452v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2015.7330829" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275446v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2015.7319489" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275607v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios Zompas" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01276756v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2015-47240" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218787v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2015.7318666" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275481v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2014.6907724" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275470v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2014.6943604" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275458v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV.2014.7064503" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01086444v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07521-1_3" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275609v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Hungr" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Bricault" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fouard" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00941009v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Gra&#241;a Sanchez" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07521-1_4" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208441v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2014.6945048" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275501v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01006392v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gabelle-Deloustal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275469v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208443v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOROB.2014.6913764" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01078465v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2014.6942712" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00958690v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808392v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Quyen Le" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33932-5_12" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2VQZ7524-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208446v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00963642v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2013.6696391" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808388v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2012.6225314" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00751760v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Nadeau" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Krupa" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00779205v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2012.6224958" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00757181v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00779219v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120905-3-HR-2030.00164" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00813394v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2012.6225185" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00958702v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana C. Bernardes" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geovany A. Borges" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808384v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluigi Petroni" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Piccigallo" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Scarfogliero" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Niccolini" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6091782" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00641657v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2011.5979787" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00629392v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianbo Xiang" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00641824v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Costa Bernardes" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2011.6048259" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00623166v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yo Kobayashi" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6091653" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00636909v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00644057v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00623141v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6090940" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00812828v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Yap Shee" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wing Lok Au" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2011.5979865" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422779v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00623150v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6091648" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00623173v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6091783" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00812827v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100901-3-IT-2016.00047" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466784v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00812544v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00545458v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Zarrouk" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chemori" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2010.5650684" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00472108v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2010.5509560" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00472110v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2010.5509894" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00502181v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOROB.2010.5628018" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466781v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466773v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2010.5509386" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00472116v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2010.5509996" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00812831v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dominici" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Cortes&#227;o" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tempier" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2009.5353909" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00413447v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2009.5354348" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00202778v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnet" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lagarde" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ramdani" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHR.2007.4813888" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00413465v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2009.5334507" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00429594v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2009.5354644" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00351115v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2009.5152220" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00431185v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2009.5332523" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00431187v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00412947v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2009.5354397" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00412950v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2009.5353972" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00429579v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2009.5333147" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00286413v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2008.4651112" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00286409v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00288836v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2008.4649516" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00288453v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00196062v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2008.4543508" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00286414v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2008.4650916" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00286411v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2008.4651011" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00196066v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Win Tun Latt" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2008.4543706" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00288828v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2008.4650016" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00288827v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2008.4649900" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01596160v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Petit" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00186798v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Zarrad" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00194986v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00189889v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00189892v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00364676v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dauzat" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00189885v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00189791v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00189695v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00186821v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00202630v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2007.4434677" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00193720v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00186804v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2007.4399085" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00186884v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106293v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102762v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOROB.2006.1639109" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00125467v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Courtial" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2006.377243" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00100317v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezio Malis" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102765v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00125486v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00119815v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2006.282168" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00119385v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00100349v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Yoshida" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00125463v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106117v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lydoire" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105974v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04005224v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Poisson" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106501v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106120v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2005.1583360" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105994v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertin Nahum" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Blondel" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2005.1570121" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105992v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108664v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bidaud" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108928v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108860v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108861v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108855v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108813v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108907v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2004.1389978" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108917v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108906v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30136-3_1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269510v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marquet" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gautier" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00390865v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2003.1241923" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269478v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2003.1272397" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269728v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269732v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269597v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc T&#233;ot" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191950v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2003.1249292" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269763v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269729v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2003.1249665" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269731v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11425076_11" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NS031ZWW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269712v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269702v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269468v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268522v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2002.1014433" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269353v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268512v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268644v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268479v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268444v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268624v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belhassen-Chedli Bouzgarrou" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chablat" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268625v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Eckert" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268635v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268634v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269351v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269350v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Urbain" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108665v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268645v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268643v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741134v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2001.933056" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362669v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lemoine" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2001.936546" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362667v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741108v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AMC.2000.862899" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896975v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275440v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00779228v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20110100066" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108655v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tassel" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01318919v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30674-2_1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01018866v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06698-1_18" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00678546v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Nageotte" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118562147.ch6" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00823431v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gabelle" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2013.01.325" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00667875v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00678558v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bayle" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00564548v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-1126-1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00431797v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00232868v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77457-0" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00171438v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109157v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109156v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maillet" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269516v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04967905v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Magnani" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Marioni" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Martel" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03805583v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03795206v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Spuhler" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Haddab" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Morel" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03795242v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03795197v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03795100v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-poignet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3574-4387" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081918011" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lirmm.fr/philippe-poignet/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lirmm.fr/equipes/DEXTER/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531210v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Benoist" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Girerd" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Saija" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Zemiti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poignet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2026.3677711" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536004v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Sand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Geiskopf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salih Abdelaziz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2026.106405" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072918v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;c Cuau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2025.3575234" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05036499v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenji Li" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Liu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huaulm&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jannin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmrb.2025.3560389" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475894v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4064572" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04188126v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Boutray" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ohayon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Garrel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijom.2023.07.010" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04099053v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Cavalcanti Santos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-023-02966-3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04000588v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2023.3246393" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04025813v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lavenir" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akil Kaderbay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Venail" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2023.3260683" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03713608v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo D. Gil" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie M. Walker" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix P&#233;chereau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2022.102868" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03680857v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ederson Ant&#244;nio Gomes Dorile&#244;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Krut" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2022.102840" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03639410v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bourgeade" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Chammas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-022-02608-0" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936822v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lapouge" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Troccaz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2020.3022619" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02960692v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Akkari" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Subsol" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-020-02671-1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03250536v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Farah" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/mao.0000000000003091" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02381958v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Shen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Taoum" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aiche" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dillenseger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-019-02100-2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02997654v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Congcong Xu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Yang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fupei Guo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenfeng Zheng" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.404471" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01866495v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Guo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-018-0918-1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01803648v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mignon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-018-2061-3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01866088v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2018.08.014" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01643079v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Boehler" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vedrines" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2017.11.013" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01577226v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Despinoy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Forestier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alonso Sanchez Secades" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-017-1666-6" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01370419v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2016.09.015" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01313221v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pappalardo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulrahman Albakri" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bascetta" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena de Momi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2016.05.003" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01217023v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouget" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Penet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2015.2493100" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01624753v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nassim Boushaki" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Taha Chikhaoui" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanty Rabenorosoa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andreff" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-s7767" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01348647v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Collo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaban Almouahed" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafiaa Hamitouche-Djabou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Stindel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2016.01.002" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VS1WRTB4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01235810v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benoussaad" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuhiro Hayashibe" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Azevedo Coste" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Fattal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-014-1227-x" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00873838v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dombre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Menciassi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Dario" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2014.03.020" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B9481T5P-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01008788v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wai-Keung Wong" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2014.03.020" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FG2KPXJ1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00951194v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Padilha Lanari Bo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Geny" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aor.12261" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00940940v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Moreira" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2014.01.017" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00835852v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guiraud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/610709" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00811856v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tr&#233;villot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Sobral" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Herman" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-013-0839-1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9876Q41W-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00976065v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calvin Wong" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2012.2203919" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908533v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-013-1032-y" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2BRGZGSL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00873832v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Bernardes" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vilhena Adorno" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geovany Borges" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2013.06.004" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8J6PF0KQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799991v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Zara" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanneguy Redarce" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2012.12.016" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00812336v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Chikh" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pierrot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baradat" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mica&#235;l Michelin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917505v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer S. Mohammed" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fraisse" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2011.10.010" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VWZCX9BL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00655894v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Mohammed" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00522952v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2010.2091283" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00521422v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dingguo Zhang" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinan Widjaja" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Tech Ang" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2010.08.009" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S7TNWLVM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00616516v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2011106" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00546098v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogerio Richa" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2010.12.002" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WQZFTW2F-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00628307v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Konietschke" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Zerbato" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Tobergte" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ABB-2011-0037" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00631528v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan El Makssoud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Brice Wieber" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00422-011-0445-7" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DT1WZHHB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00431793v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364909356600" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00380136v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2009.2023979" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00385724v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nabat" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Company" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2008.2011412" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00189902v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Sauv&#233;e" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364907082269" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00189911v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/JESA.41.999-1019" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00189906v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Noce" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Triboulet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2007.07.006" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7BZS7MWK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00189915v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gangloff" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-s7780" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102629v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Andr&#232;s Vivas" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2005.06.011" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6V5DV9FK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105330v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Duchemin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maillet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2004.840505" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105300v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2004.10.001" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105331v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Ramdani" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2005.844703" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108556v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MRA.2004.1310941" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00078465v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Espiau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2004.03.013" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CH9JW4DB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269631v2" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mecind.2003.07.002" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004515v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRA.2003.817067" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269819v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269512v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merigeaux" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/01439910310457751" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-0JHNSTKF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268642v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gautier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268641v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gautier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wisama Khalil" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tu Pham" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0957-4158(01)00003-4" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XNQS1BXP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374513v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374449v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04660122v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Thuillier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RoboSoft60065.2024.10521998" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690807v2" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Berthet-Rayne" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659853v2" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS58592.2024.10802824" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04192619v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC40787.2023.10340047" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310368v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR58858.2023.10406498" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565814v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Angel Alvarez Duarte" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Jacinto-Villegas" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Herlinda Vilchis-Gonzalez" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Avila Vilchis" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03713605v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565727v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza El Jjouaoui" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Mackenzie Cruz-Martinez" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08140-8_36" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519968v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR53236.2021.9659367" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498231v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Fiard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2548321" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03140520v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurado Realpe" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50975-0_43" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03141529v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50975-0_3" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03140522v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA40945.2020.9197507" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02093717v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Okamura" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC.2019.8816171" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02105125v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison M Okamura" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02093730v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison M. Okamura" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02105828v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rouanet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276986v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Younes" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Voros" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01828628v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2018.8512406" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868281v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.11.585" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01828409v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Viquesnel" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Caravaca Mora" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Courtin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-018-1766-y" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02105826v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Antoine" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653607v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HIC.2017.8227570" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01489241v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV.2016.7838563" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147088v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Candalh-Touta" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Szewczyk" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01455325v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV.2016.7838840" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01643092v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44156-6_17" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01276757v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2016.7487192" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275360v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2015.7139429" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275351v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR.2015.7251434" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275452v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2015.7330829" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275446v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2015.7319489" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275607v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios Zompas" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218787v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2015.7318666" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01276756v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2015-47240" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275441v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Liu" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2015.7319485" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275609v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Hungr" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Bricault" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fouard" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00941009v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Gra&#241;a Sanchez" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07521-1_4" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208441v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2014.6945048" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275470v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2014.6943604" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275458v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV.2014.7064503" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01086444v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07521-1_3" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275501v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01006392v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gabelle-Deloustal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275469v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01078465v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2014.6942712" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208443v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOROB.2014.6913764" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275481v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2014.6907724" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00958690v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808392v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Quyen Le" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33932-5_12" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2VQZ7524-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208446v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00963642v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2013.6696391" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808388v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2012.6225314" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00751760v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Nadeau" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Krupa" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00779205v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2012.6224958" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00757181v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00779219v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120905-3-HR-2030.00164" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00813394v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2012.6225185" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00958702v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana C. Bernardes" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geovany A. Borges" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808384v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluigi Petroni" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Piccigallo" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Scarfogliero" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Niccolini" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6091782" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00641657v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2011.5979787" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00629392v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianbo Xiang" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00623166v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yo Kobayashi" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6091653" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00641824v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Costa Bernardes" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2011.6048259" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00636909v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00644057v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00623141v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6090940" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00812828v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Yap Shee" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wing Lok Au" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2011.5979865" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00623150v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6091648" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422779v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00623173v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6091783" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466784v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00472108v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2010.5509560" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00472110v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2010.5509894" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00812544v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00545458v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Zarrouk" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chemori" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2010.5650684" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00502181v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOROB.2010.5628018" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466781v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466773v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2010.5509386" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00472116v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2010.5509996" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00812827v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100901-3-IT-2016.00047" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00812831v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dominici" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Cortes&#227;o" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tempier" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2009.5353909" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00413447v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2009.5354348" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00202778v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnet" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lagarde" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ramdani" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHR.2007.4813888" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00413465v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2009.5334507" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00429594v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2009.5354644" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00351115v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2009.5152220" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00431185v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2009.5332523" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00431187v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00412950v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2009.5353972" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00429579v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2009.5333147" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00412947v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2009.5354397" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00286409v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00288836v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2008.4649516" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00288453v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00196062v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2008.4543508" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00286413v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2008.4651112" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00286414v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2008.4650916" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00196066v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Win Tun Latt" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2008.4543706" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00286411v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2008.4651011" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00288828v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2008.4650016" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00288827v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2008.4649900" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00189885v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00189791v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00189695v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00186821v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Zarrad" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00202630v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2007.4434677" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00186798v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00194986v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00189889v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00189892v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00364676v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dauzat" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00193720v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00186804v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2007.4399085" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00186884v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01596160v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Petit" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102762v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOROB.2006.1639109" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00125467v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Courtial" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2006.377243" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102765v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00100317v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezio Malis" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00125486v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00119815v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2006.282168" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00119385v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00100349v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Yoshida" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00125463v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106293v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105974v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04005224v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Poisson" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106501v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106120v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2005.1583360" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105994v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertin Nahum" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Blondel" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2005.1570121" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105992v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106117v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lydoire" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108664v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bidaud" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108928v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108860v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108861v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108855v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108813v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108907v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2004.1389978" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108917v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108906v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30136-3_1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269478v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2003.1272397" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269732v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269597v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc T&#233;ot" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191950v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2003.1249292" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269728v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269763v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269729v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2003.1249665" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269731v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11425076_11" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NS031ZWW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269712v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269702v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269468v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269510v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marquet" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gautier" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00390865v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2003.1241923" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268644v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269353v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268512v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268479v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268444v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268624v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belhassen-Chedli Bouzgarrou" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chablat" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268625v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Eckert" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268635v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269351v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268634v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269350v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Urbain" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268645v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268643v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108665v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268522v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2002.1014433" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741134v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2001.933056" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362669v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lemoine" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2001.936546" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741108v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AMC.2000.862899" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362667v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896975v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275440v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00779228v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20110100066" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108655v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tassel" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01318919v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30674-2_1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01018866v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06698-1_18" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00678546v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Nageotte" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118562147.ch6" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00823431v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gabelle" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2013.01.325" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00667875v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00678558v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bayle" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00564548v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-1126-1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00431797v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00232868v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77457-0" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00171438v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109157v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109156v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maillet" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269516v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04967905v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Magnani" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Marioni" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Martel" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03805583v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03795206v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Spuhler" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Haddab" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Morel" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03795242v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03795197v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03795100v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>