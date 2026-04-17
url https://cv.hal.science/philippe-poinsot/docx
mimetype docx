--- v0 (2026-03-20)
+++ v1 (2026-04-17)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Poinsot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiscalité locale sur le foncier et le logement : quels enjeux autour de la production de logements abordables ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llorente Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navarre Françoise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lab'Urba; LVMT. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encadrer les déplacements carbonés liés au travail : une politique publique à imaginer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Passalacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fourmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Huré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emre Korsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lab'Urba; Forum Vies mobiles. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financement des transports collectifs urbains et crise sanitaire du Covid-19 : quels effets à court, moyen et long terme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LVMT/Réseau finances locales (FIL). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poids de la fiscalité locale dans le bilan des entreprises et impact des réformes envisagées sur les ressources des collectivités locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chtioui Cepn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EconomiX/Réseau finances locales (FIL). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contre-expertise de l’évaluation socio-économique du projet de prolongement de la ligne 1 du métro parisien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Blayac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SGPI. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contre-expertise de l’évaluation socio-économique du projet du Pôle de Val de Fontenay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ayoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Blayac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SGPI. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contre-expertise de l'évaluation socio-économique du projet de ligne nouvelle LNPCA (Phase 1 et 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bréèrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Mascle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Ourliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SGPI. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04079603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poids de la fiscalité locale dans le bilan des entreprises et impact des réformes sur les ressources des collectivités locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence du Réseau Finances Locales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of local taxation reforms on firms’ dynamics and local performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Local Power, Local Growth: Taxes, Governance, and Business Synergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle réforme du versement-mobilité ? Une simulation de différents scénarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Richer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Rencontres Francophones Transport Mobilité (RFTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Littoral Côte d'Opale (ULCO); Lille Economics Management (LEM), Jun 2025, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05142497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the impact of local taxation on the production of affordable housing? An assessment of the case of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lasserre-Bigorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENHR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Champs-sur-Marne (Marne-la-Vallée), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels services de mobilités régionales en France? Une comparaison train et autocar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Blaustein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coulombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Rencontres Francophones Transport Mobilité (RFTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel potentiel du développement des véhicules intermédiaires ? Quelles politiques d’accompagnement ? Réflexion à partir du cas de Tours Métropole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Poulhès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Rencontres Francophones Transport Mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention à la table ronde sur « Évaluer un monde de l’aménagement en transition : jusqu’où monétariser ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de la Chaire Aménager le Grand Paris sur "L'économie de l'aménagement à l'épreuve des transitions: quelles nouvelles approches pour mesurer les valeurs des opérations d'aménagement ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le train léger innovant : un outil pour redynamiser le trafic le long des petites lignes de transport ferroviaire de voyageurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai Thu Tu Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mimeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Rencontres Francophones Transport Mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04688838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logement abordable et fiscalité locale : acceptions, intrications, disjonctions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Llorente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Rencontre-Agora - Le foncier et la production de logements. Crises et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coaches vs trains ​in the provision of regional mobility services: the case of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coulombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for Benefit-Cost Analysis 2024 Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels potentiels de trafic régulier pour les lignes de desserte fine du territoire : une proposition de méthodologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai Thu Tu Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Theureaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Mobilités du Réseau Scientifique et Technique du ministère en charge des transports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels sont les gagnants et les perdants des réformes de la fiscalité locale ? Une évaluation de la suppression de la CVAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chtioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59e colloque de l'Association de Science Régionale de Langue Française (ASRDLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASRDLF, Jun 2023, Saint-Denis-de-la-Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle résilience des modèles de financement des systèmes de TCU en France à la crise covid ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai Thu Tu Thi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASRDLF 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Université de La Réunion, Campus Sud, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception, financement, régulation des espaces publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Rencontre CRC IDF - EUP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Champs-sur-Marne (Université Paris Est Marne-la-Vallée), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une nouvelle renaissance des petites lignes ferroviaires : quels enjeux territoriaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hasiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mimeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Mazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Zogall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASRDLF 2023 – Les territoires périphériques et ultrapériphériques face aux crises majeures. Le retour de la distance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASRDLF 2023, Jun 2023, Le Tampon (La Réunion), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derrière la relative stabilité de la carte des infrastructures, quelles évolutions du service ferroviaire de voyageurs sur les lignes de desserte fine des territoires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mimeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carrouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Rencontres Francophones Transport Mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eclairer les enjeux des petites lignes ferroviaires à partir d’un référentiel géo-socio-économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hasiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Mazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Zogall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mimeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Rencontres Francophones Transport Mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiences and perspectives of fare-free public transport in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Calnibalosky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th EUGEO Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crise sanitaire et ses impacts hétérogènes​ sur le financement des transports collectifs urbains en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chtioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58e colloque de l’ASRDLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04079560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise du Covid-19 et financement des transports collectifs urbains : quels effets à court, moyen et long terme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai Thu Tu Thi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Mobilités du Réseau Scientifique et Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rouen, France. pp.410681</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des potentiels de trafic pour les lignes ferroviaires : une nouvelle approche méthodologique appliquée au territoire normand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mimeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai Thu Thu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Rencontres francophones Transport Mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment en est-on arrivé là ? L'évolution des services ferroviaires dans les lignes de desserte fine du territoire entre 2000 et 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mimeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Rencontres francophones Transport Mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui gagne et qui perd à la gratuité des transports collectifs urbains ? Le cas des employeurs dans trois réseaux gratuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Rencontres Francophones Transport Mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les projets urbains autour des quartiers de gare du Grand Paris Express : quel partage de la valeur économique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Rencontres francophones Transport Mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dynamiques relationnelles entre les territoires par la circulation des revenus salariaux entre les métropoles et leurs périphéries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mimeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Terral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Proulhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires et trajectoires de développement : les dynamiques relationnelles comme clé d’analyse renouvelée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Angers (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redistribution, solidarités entre acteurs et territoires et services publics locaux : le cas de trois réseaux de transports collectifs urbains gratuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASRDLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transferts de salaires entre les métropoles et leur périphérie en France. De quels liens parle-t-on?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mimeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Proulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ruault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Terral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56ème colloque de l'Association Science Régionale de Langue Française (ASRDLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Iasi, Roumanie, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels effets distributifs des politiques de transport ? Une analyse exploratoire d’une mise en place de la gratuité des transports collectifs urbains en Île-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Poulhès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e rencontre francophones transport mobilité (RFTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montréal Quebec, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jusqu'où la Métropole du Grand Paris transfère-t-elle ses richesses ? Une analyse à partir des navettes domicile-travail et des circulations de salaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mimeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Proulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ruault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Terral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56ème colloque de l'Association Science Régionale de Langue Française (ASRDLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Iasi, Roumanie, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui finance et qui paye la gratuité des transports collectifs urbains ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e rencontre francophones transport mobilité (RFTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montréal, Quebec, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions et stratégies pour optimiser l'existant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ponts formation conseil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03478808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de &amp;quot;valorisation&amp;quot; du point de vue d’un économiste et d’un sociologue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coulondre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du GT "Production urbaine et marchés", Labex « Futurs Urbains »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01821343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet urbain à travers la chaîne de production de l&apos;aménagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Deraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20èmes rencontres internationales en urbanisme APERAU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépasser la dotation en infrastructures pour caractériser la desserte ferroviaire en France entre 2009 et 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mimeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Rencontre Francophones Transport Mobilité (RFTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Vaulx en Velin, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle production urbaine autour des nœuds de transports? Une analyse exploratoire des projets de quartiers de gare en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Deraëve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55ème colloque de l’Association de Science Régionale De Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce qu'une 'petite ligne' ferroviaire ? Une analyse à partir de la Région Nouvelle-Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Deraëve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dislaire Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerrinha Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mimeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Rencontre Francophones Transport Mobilité (RFTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Vaulx en Velin, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métropoles politiques jouent-elles vraiment leur rôle de poumon économique? Une analyse de la circulation des revenus salariaux entre les métropoles et leurs périphéries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mimeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Proulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ruault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Terral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55ème colloque de l'Association de Science Régionale De Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création et répartition de valeur dans la production urbaine : quelle spécificité de la contrainte ferroviaire?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Deraëve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème séminaire francophone est-ouest de socio-économie des transports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que les métropoles nous cachent : un examen des disparités spatiales de croissance de l'emploi en France entre 1999 et 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mimeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Proulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ruault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Terral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54ème colloque de l’ASRDLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Athènes, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production urbaine en contexte ferroviaire : des formes de valorisation sous contraintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Deraëve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54ème colloque de l’ASRDLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Athènes, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navetteurs et fuites de salaires: ampleur et disparités dans les zones d'emploi en France entre 1999 et 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mimeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Proulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ruault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Terral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54ème colloque de l'ASRDLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Athènes, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment évaluer ex-post le lien entre transport et développement économique à des échelles territoriales fines ? / How to evaluate ex post the link between transport and economic development for small communities?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ruault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASRDLF 2016: Territoires et frontières : le développement à l’épreuve des régions frontalières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Gatineau, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y a-t-il une unité dans les œuvres économiques de Jules Dupuit?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « 30 ans d’Histoire de la pensée économique à Lyon » (Laboratoire Triangle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Dupuit: CBA and Collective Choices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NECTAR Cluster 6 and Regional Science Academy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles sont les implications de la redistribution privée sur les multiplicateurs keynésiens et les bases économiques des petites économies ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ruault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASRDLF 2016: Territoires et frontières : le développement à l’épreuve des régions frontalières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Gatineau, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Price Competition and Public Subsidy in the Case of PPPs: Application to the Lyon-Turin Railway Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Koning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Antoniazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence annuelle de l’International Transportation Economics Association (ITEA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Place for Population in Jules Dupuit’s Thought?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème conférence annuelle de l’European Society for the History of Economic Thought (ESHET), “Great Controversies in Economics”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice Conforms to Utility versus Utility Conforms to Justice? The Debates between Jules Dupuit and the French Liberals of the Nineteenth Century on Intellectual Property Rights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Colloque international « Philosophie Economique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’utile est-il juste ou le juste est-il utile ? Les débats entre Jules Dupuit et les libéraux français du dix-neuvième siècle sur les droits de propriété intellectuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVe Congrès de l’AFEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CVAE, Territoires d’industrie : les contradictions de la politique de réindustrialisation à la française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04893537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réforme de la fiscalité locale sur les entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chômage : un chiffre au plus bas mais qui masque le creusement des inégalités entre les territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The conversation, https://theconversation.com/chomage-un-chiffre-au-plus-bas-mais-qui-masque-le-creusement-des-inegalites-entre-les-territoires-203065</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04079578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N’y a-t-il vraiment aucune raison d’être inquiet ? Une analyse des dynamiques de l’emploi depuis la crise de la covid-19 dans les territoires français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La suppression de la CVAE, une mesure de relance de l’industrie française mal ciblée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débat «Libé» à Montpellier : la gratuité des transports en commun, un ticket pour la ville ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La suppression de la CVAE ne relancera pas l'industrie !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gratuité des transports : une idée payante ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Calnibalosky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Delevoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Huré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fondation Jean Jaurès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, https://www.jean-jaures.org/publication/la-gratuite-des-transports-une-idee-payante/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animation (avec S. Guelton) de la table ronde « Les outils de redistribution : impacts et mobilisation locale » de la 2e Rencontre CRC IDF – EUP sur « Les inégalités sociales et territoriales en Ile-de-France : l’enjeu des ressources fiscales et financières »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gratuité des transports collectifs urbains en France : Quel coût ? Quel financement ? Quel bénéficiaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gratuité des réseaux de transports collectifs urbains : un modèle de financement particulier ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gratuité en débat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire les quartiers de gare: enjeux économiques et financiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Deraëve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tarification des services publics locaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'année nouvelle sera &amp;quot;gratuite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Simonin & François Vatin (eds.), The Works of Jules Dupuit. Engineer and Economist of the French XIXth Century. Translated by Chris Hinton. Saint-Denis: EDI-GESTION, 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'édition complète des Œuvres de Jules Dupuit l'économiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.205-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise du Covid-19 et transports collectifs urbains en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai Thu Tu Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Scientifiques du Transport / Scientific Papers in Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 83 | 2024 - Varia, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/cst.13310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521269v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiscalité locale et logement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Llorente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre du financier territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04929196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fare-free public transport in France: unveiling urban policy challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Huré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Passalacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Town Planning Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 96 (1), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3828/tpr.2024.40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les gratuités des transports collectifs : quels impacts sur les politiques de mobilité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hasiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Passalacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12vzc⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04892383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suppression de la contribution sur la valeur ajoutée des entreprises et réindustrialisation de la France : une cohérence discutable.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 187 (3), pp.75-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mobilités liées au travail dans l’angle mort des politiques de transition écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Passalacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Opinion Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05030053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging land-value capture in contexts of urban austerity: evidence from the Grand Paris Express (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planning Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (1), pp.45-58. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09654313.2023.2240843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui paye les services publics urbains ? Une analyse sectorielle et spatiale du versement mobilité dans trois réseaux de transports collectifs urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25 (1), pp.61-83. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ges.2023.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negotiated windfalls: Mapping how public actors pursue and share land-value capture in Nanterre-la-Folie, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Deraëve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Use Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 131, pp.106704. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landusepol.2023.106704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04085923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transports collectifs urbains : choisir entre deux modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Passalacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56698/metropolitiques.1862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles formes de valorisation des nœuds de transport ? Une analyse des liens entre programmation urbaine et valeur économique créée dans le cas des quartiers de gare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Deraëve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020/1, pp.39-62. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.201.0039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités urbaines: quels modèles de financement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020/1 (85), pp.36-46. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/leco.085.0036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gratuité des réseaux de transports collectifs urbains : un modèle de financement particulier ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transports urbains : mobilité, réseaux, territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, N°136 (1), pp.12. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/turb.136.0012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valorisation des noeuds de transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Deraëve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020/1 (Janvier), pp.7-11. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.201.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les petites lignes : de la nomenclature UIC à un classement par les enjeux et les potentiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Deraëve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mimeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transports urbains : mobilité, réseaux, territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.3. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/turb.133.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03478782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redistribution and indirect effects of transport policy and projects in Jules Dupuit’s thought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Jules Dupuit: Secret Origins of Modern Transportation Science, 70, pp.40-45. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tranpol.2018.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les innovations dans le secteur ferroviaire : un système d’innovation en transition entre régime à impulsion étatique et régime marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Banquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologie et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (3), </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2017.0144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Dupuit and the railroads: what is the role of the State?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the History of Economic Thought</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 38 (2), </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1053837216000080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’édition complète des Œuvres de Jules Dupuit l’économiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Economie Politique = Papers in political economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Foundations of Justice in Jules Dupuit's Thought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of the History of Economic Thought</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 17 (4), http://www.tandfonline.com/doi/abs/10.1080/09672567.2010.499472. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09672567.2010.499472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Foundations of Justice in Jules Dupuit’s Thought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of the History of Economic Thought</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suppression de la contribution sur la valeur ajoutée des entreprises et réindustrialisation de la France : une cohérence discutable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04789962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suppression de la contribution sur la valeur ajoutée des entreprises et réindustrialisation de la France : une cohérence discutable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04789982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report modal et transports collectifs urbains : quels modèles de financement à long terme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02488109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic-base theory and highly-open economies: incorporating day-to- day mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ruault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les innovations dans le secteur ferroviaire : un agenda de recherche sur un système d'innovation en transition entre régime à impulsion étatique et régime marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Blanquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles sont les implications de la redistribution privée sur les multiplicateurs keynésiens et les bases économiques des petites économies ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ruault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Dupuit’s Analysis of Population through the Prism of His Conception of General Welfare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Dupuit and the railroads: what is the role of the State?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gratuité des transports : une idée payante ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Delevoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hasiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Huré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Marine Javary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passalacqua Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bord de l'eau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 138 p., 2022, 9782356878465</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gratuité des transports collectifs : le &amp;quot;totem&amp;quot; d'une nouvelle politique de mobilité dans la Métropole de Montpellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Portraits de villes. Observatoire des villes du transport gratuit. Rapport pour l'ADEME. http://www.obs-transport-gratuit.fr/travaux-164/etudes-de-l-observatoire-175/montpellier-la-gratuite-comme-totem-d-une-nouvelle-politique-de-mobilite-billet-6658.html</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Dupuit et l'évaluation des politiques publiques : de l'analyse coûts-bénéfices aux indicateurs de bien-être de la société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">mare et martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser et construire le bonheur : regards croisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-84934-541-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Dupuit (1804–1866): Cost-Benefit Analysis and Collective Choices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Great Minds in Regional Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.73-90, 2020, Footprints of Regional Science, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-46157-7_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The infrastructure nexus: from the future of infrastructure to infrastructure of the future, In: Building the future of quality infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Buchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross Douglas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gastineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Koning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The infrastructure nexus: from the future of infrastructure to infrastructure of the future, In: Building the future of quality infrastructure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Asian Development Bank Institute, pp 12-26, 2020, 978-4-89974-221-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle valorisation économique des quartiers de gare du GPE ? Le cas de Nanterre La Folie et de la ZAC Nanterre les Groues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Deraëve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Dubois-Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gares et territoires du Grand Paris Express, analyse prospective des effets des gares sur le développement des territoires prioritaires de la politique de la ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accaparement des biens communs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Guibet Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Crétois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Rio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "L’appropriation privative du collectif et du commun. Théorie, histoire et politique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Paris, France. Presses Universitaires de Paris Nanterre, pp.184, 2018, Le social et le politique, 978-2-84016-301-5. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pupo.19335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation des quartiers de gares : des formes variables, contraintes par les spécificités ferroviaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Deraëve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innov’day Ferroviaire, IFSTTAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Champs-sur-Marne France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les huit chantiers de la chaire NAEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Deraëve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mimeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innov’day Ferroviaire, IFSTTAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Champs-sur-Marne, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId205"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Poinsot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiscalité locale sur le foncier et le logement : quels enjeux autour de la production de logements abordables ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llorente Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navarre Françoise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lab'Urba; LVMT. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financement des transports collectifs urbains et crise sanitaire du Covid-19 : quels effets à court, moyen et long terme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LVMT/Réseau finances locales (FIL). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poids de la fiscalité locale dans le bilan des entreprises et impact des réformes envisagées sur les ressources des collectivités locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chtioui Cepn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EconomiX/Réseau finances locales (FIL). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encadrer les déplacements carbonés liés au travail : une politique publique à imaginer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Passalacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fourmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Huré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emre Korsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lab'Urba; Forum Vies mobiles. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contre-expertise de l’évaluation socio-économique du projet du Pôle de Val de Fontenay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ayoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Blayac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SGPI. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contre-expertise de l'évaluation socio-économique du projet de ligne nouvelle LNPCA (Phase 1 et 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bréèrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Mascle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Ourliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SGPI. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04079603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contre-expertise de l’évaluation socio-économique du projet de prolongement de la ligne 1 du métro parisien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Blayac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SGPI. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the impact of local taxation on the production of affordable housing? An assessment of the case of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lasserre-Bigorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENHR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Champs-sur-Marne (Marne-la-Vallée), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poids de la fiscalité locale dans le bilan des entreprises et impact des réformes sur les ressources des collectivités locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence du Réseau Finances Locales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of local taxation reforms on firms’ dynamics and local performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Local Power, Local Growth: Taxes, Governance, and Business Synergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle réforme du versement-mobilité ? Une simulation de différents scénarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Richer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Rencontres Francophones Transport Mobilité (RFTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Littoral Côte d'Opale (ULCO); Lille Economics Management (LEM), Jun 2025, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05142497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels services de mobilités régionales en France? Une comparaison train et autocar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Blaustein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coulombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Rencontres Francophones Transport Mobilité (RFTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel potentiel du développement des véhicules intermédiaires ? Quelles politiques d’accompagnement ? Réflexion à partir du cas de Tours Métropole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Poulhès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Rencontres Francophones Transport Mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coaches vs trains ​in the provision of regional mobility services: the case of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coulombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for Benefit-Cost Analysis 2024 Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logement abordable et fiscalité locale : acceptions, intrications, disjonctions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Llorente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Rencontre-Agora - Le foncier et la production de logements. Crises et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels potentiels de trafic régulier pour les lignes de desserte fine du territoire : une proposition de méthodologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai Thu Tu Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Theureaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Mobilités du Réseau Scientifique et Technique du ministère en charge des transports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le train léger innovant : un outil pour redynamiser le trafic le long des petites lignes de transport ferroviaire de voyageurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai Thu Tu Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mimeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Rencontres Francophones Transport Mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04688838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention à la table ronde sur « Évaluer un monde de l’aménagement en transition : jusqu’où monétariser ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de la Chaire Aménager le Grand Paris sur "L'économie de l'aménagement à l'épreuve des transitions: quelles nouvelles approches pour mesurer les valeurs des opérations d'aménagement ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle résilience des modèles de financement des systèmes de TCU en France à la crise covid ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai Thu Tu Thi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASRDLF 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Université de La Réunion, Campus Sud, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception, financement, régulation des espaces publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Rencontre CRC IDF - EUP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Champs-sur-Marne (Université Paris Est Marne-la-Vallée), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derrière la relative stabilité de la carte des infrastructures, quelles évolutions du service ferroviaire de voyageurs sur les lignes de desserte fine des territoires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mimeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carrouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Rencontres Francophones Transport Mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une nouvelle renaissance des petites lignes ferroviaires : quels enjeux territoriaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hasiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mimeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Mazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Zogall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASRDLF 2023 – Les territoires périphériques et ultrapériphériques face aux crises majeures. Le retour de la distance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASRDLF 2023, Jun 2023, Le Tampon (La Réunion), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eclairer les enjeux des petites lignes ferroviaires à partir d’un référentiel géo-socio-économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hasiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Mazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Zogall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mimeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Rencontres Francophones Transport Mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiences and perspectives of fare-free public transport in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Calnibalosky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th EUGEO Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels sont les gagnants et les perdants des réformes de la fiscalité locale ? Une évaluation de la suppression de la CVAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chtioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59e colloque de l'Association de Science Régionale de Langue Française (ASRDLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASRDLF, Jun 2023, Saint-Denis-de-la-Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crise sanitaire et ses impacts hétérogènes​ sur le financement des transports collectifs urbains en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chtioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58e colloque de l’ASRDLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04079560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise du Covid-19 et financement des transports collectifs urbains : quels effets à court, moyen et long terme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai Thu Tu Thi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Mobilités du Réseau Scientifique et Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rouen, France. pp.410681</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment en est-on arrivé là ? L'évolution des services ferroviaires dans les lignes de desserte fine du territoire entre 2000 et 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mimeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Rencontres francophones Transport Mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des potentiels de trafic pour les lignes ferroviaires : une nouvelle approche méthodologique appliquée au territoire normand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mimeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai Thu Thu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Rencontres francophones Transport Mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui gagne et qui perd à la gratuité des transports collectifs urbains ? Le cas des employeurs dans trois réseaux gratuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Rencontres Francophones Transport Mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les projets urbains autour des quartiers de gare du Grand Paris Express : quel partage de la valeur économique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Rencontres francophones Transport Mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dynamiques relationnelles entre les territoires par la circulation des revenus salariaux entre les métropoles et leurs périphéries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mimeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Terral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Proulhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires et trajectoires de développement : les dynamiques relationnelles comme clé d’analyse renouvelée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Angers (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redistribution, solidarités entre acteurs et territoires et services publics locaux : le cas de trois réseaux de transports collectifs urbains gratuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASRDLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jusqu'où la Métropole du Grand Paris transfère-t-elle ses richesses ? Une analyse à partir des navettes domicile-travail et des circulations de salaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mimeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Proulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ruault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Terral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56ème colloque de l'Association Science Régionale de Langue Française (ASRDLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Iasi, Roumanie, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui finance et qui paye la gratuité des transports collectifs urbains ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e rencontre francophones transport mobilité (RFTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montréal, Quebec, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions et stratégies pour optimiser l'existant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ponts formation conseil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03478808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels effets distributifs des politiques de transport ? Une analyse exploratoire d’une mise en place de la gratuité des transports collectifs urbains en Île-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Poulhès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e rencontre francophones transport mobilité (RFTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montréal Quebec, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transferts de salaires entre les métropoles et leur périphérie en France. De quels liens parle-t-on?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mimeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Proulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ruault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Terral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56ème colloque de l'Association Science Régionale de Langue Française (ASRDLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Iasi, Roumanie, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de &amp;quot;valorisation&amp;quot; du point de vue d’un économiste et d’un sociologue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coulondre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du GT "Production urbaine et marchés", Labex « Futurs Urbains »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01821343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet urbain à travers la chaîne de production de l&apos;aménagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Deraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20èmes rencontres internationales en urbanisme APERAU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépasser la dotation en infrastructures pour caractériser la desserte ferroviaire en France entre 2009 et 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mimeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Rencontre Francophones Transport Mobilité (RFTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Vaulx en Velin, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce qu'une 'petite ligne' ferroviaire ? Une analyse à partir de la Région Nouvelle-Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Deraëve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dislaire Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerrinha Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mimeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Rencontre Francophones Transport Mobilité (RFTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Vaulx en Velin, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle production urbaine autour des nœuds de transports? Une analyse exploratoire des projets de quartiers de gare en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Deraëve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55ème colloque de l’Association de Science Régionale De Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métropoles politiques jouent-elles vraiment leur rôle de poumon économique? Une analyse de la circulation des revenus salariaux entre les métropoles et leurs périphéries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mimeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Proulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ruault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Terral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55ème colloque de l'Association de Science Régionale De Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production urbaine en contexte ferroviaire : des formes de valorisation sous contraintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Deraëve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54ème colloque de l’ASRDLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Athènes, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navetteurs et fuites de salaires: ampleur et disparités dans les zones d'emploi en France entre 1999 et 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mimeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Proulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ruault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Terral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54ème colloque de l'ASRDLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Athènes, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création et répartition de valeur dans la production urbaine : quelle spécificité de la contrainte ferroviaire?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Deraëve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème séminaire francophone est-ouest de socio-économie des transports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que les métropoles nous cachent : un examen des disparités spatiales de croissance de l'emploi en France entre 1999 et 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mimeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Proulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ruault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Terral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54ème colloque de l’ASRDLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Athènes, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment évaluer ex-post le lien entre transport et développement économique à des échelles territoriales fines ? / How to evaluate ex post the link between transport and economic development for small communities?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ruault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASRDLF 2016: Territoires et frontières : le développement à l’épreuve des régions frontalières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Gatineau, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y a-t-il une unité dans les œuvres économiques de Jules Dupuit?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « 30 ans d’Histoire de la pensée économique à Lyon » (Laboratoire Triangle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Dupuit: CBA and Collective Choices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NECTAR Cluster 6 and Regional Science Academy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles sont les implications de la redistribution privée sur les multiplicateurs keynésiens et les bases économiques des petites économies ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ruault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASRDLF 2016: Territoires et frontières : le développement à l’épreuve des régions frontalières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Gatineau, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Price Competition and Public Subsidy in the Case of PPPs: Application to the Lyon-Turin Railway Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Koning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Antoniazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence annuelle de l’International Transportation Economics Association (ITEA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Place for Population in Jules Dupuit’s Thought?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème conférence annuelle de l’European Society for the History of Economic Thought (ESHET), “Great Controversies in Economics”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’utile est-il juste ou le juste est-il utile ? Les débats entre Jules Dupuit et les libéraux français du dix-neuvième siècle sur les droits de propriété intellectuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVe Congrès de l’AFEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice Conforms to Utility versus Utility Conforms to Justice? The Debates between Jules Dupuit and the French Liberals of the Nineteenth Century on Intellectual Property Rights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Colloque international « Philosophie Economique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CVAE, Territoires d’industrie : les contradictions de la politique de réindustrialisation à la française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04893537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réforme de la fiscalité locale sur les entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chômage : un chiffre au plus bas mais qui masque le creusement des inégalités entre les territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The conversation, https://theconversation.com/chomage-un-chiffre-au-plus-bas-mais-qui-masque-le-creusement-des-inegalites-entre-les-territoires-203065</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04079578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N’y a-t-il vraiment aucune raison d’être inquiet ? Une analyse des dynamiques de l’emploi depuis la crise de la covid-19 dans les territoires français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La suppression de la CVAE, une mesure de relance de l’industrie française mal ciblée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débat «Libé» à Montpellier : la gratuité des transports en commun, un ticket pour la ville ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La suppression de la CVAE ne relancera pas l'industrie !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gratuité des transports : une idée payante ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Calnibalosky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Delevoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Huré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fondation Jean Jaurès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, https://www.jean-jaures.org/publication/la-gratuite-des-transports-une-idee-payante/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animation (avec S. Guelton) de la table ronde « Les outils de redistribution : impacts et mobilisation locale » de la 2e Rencontre CRC IDF – EUP sur « Les inégalités sociales et territoriales en Ile-de-France : l’enjeu des ressources fiscales et financières »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gratuité des transports collectifs urbains en France : Quel coût ? Quel financement ? Quel bénéficiaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gratuité des réseaux de transports collectifs urbains : un modèle de financement particulier ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gratuité en débat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire les quartiers de gare: enjeux économiques et financiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Deraëve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tarification des services publics locaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Simonin & François Vatin (eds.), The Works of Jules Dupuit. Engineer and Economist of the French XIXth Century. Translated by Chris Hinton. Saint-Denis: EDI-GESTION, 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'année nouvelle sera &amp;quot;gratuite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'édition complète des Œuvres de Jules Dupuit l'économiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.205-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise du Covid-19 et transports collectifs urbains en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai Thu Tu Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Scientifiques du Transport / Scientific Papers in Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 83 | 2024 - Varia, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/cst.13310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521269v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiscalité locale et logement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Llorente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre du financier territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04929196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suppression de la contribution sur la valeur ajoutée des entreprises et réindustrialisation de la France : une cohérence discutable.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 187 (3), pp.75-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les gratuités des transports collectifs : quels impacts sur les politiques de mobilité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hasiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Passalacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12vzc⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04892383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mobilités liées au travail dans l’angle mort des politiques de transition écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Passalacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Opinion Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05030053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging land-value capture in contexts of urban austerity: evidence from the Grand Paris Express (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planning Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (1), pp.45-58. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09654313.2023.2240843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fare-free public transport in France: unveiling urban policy challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Huré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Passalacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Town Planning Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 96 (1), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3828/tpr.2024.40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui paye les services publics urbains ? Une analyse sectorielle et spatiale du versement mobilité dans trois réseaux de transports collectifs urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25 (1), pp.61-83. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ges.2023.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negotiated windfalls: Mapping how public actors pursue and share land-value capture in Nanterre-la-Folie, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Deraëve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Use Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 131, pp.106704. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landusepol.2023.106704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04085923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transports collectifs urbains : choisir entre deux modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Passalacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56698/metropolitiques.1862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités urbaines: quels modèles de financement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020/1 (85), pp.36-46. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/leco.085.0036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valorisation des noeuds de transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Deraëve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020/1 (Janvier), pp.7-11. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.201.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gratuité des réseaux de transports collectifs urbains : un modèle de financement particulier ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transports urbains : mobilité, réseaux, territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, N°136 (1), pp.12. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/turb.136.0012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles formes de valorisation des nœuds de transport ? Une analyse des liens entre programmation urbaine et valeur économique créée dans le cas des quartiers de gare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Deraëve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020/1, pp.39-62. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.201.0039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les petites lignes : de la nomenclature UIC à un classement par les enjeux et les potentiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Deraëve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mimeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transports urbains : mobilité, réseaux, territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.3. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/turb.133.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03478782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redistribution and indirect effects of transport policy and projects in Jules Dupuit’s thought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Jules Dupuit: Secret Origins of Modern Transportation Science, 70, pp.40-45. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tranpol.2018.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les innovations dans le secteur ferroviaire : un système d’innovation en transition entre régime à impulsion étatique et régime marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Banquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologie et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (3), </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2017.0144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Dupuit and the railroads: what is the role of the State?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the History of Economic Thought</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 38 (2), </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1053837216000080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’édition complète des Œuvres de Jules Dupuit l’économiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Economie Politique = Papers in political economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Foundations of Justice in Jules Dupuit's Thought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of the History of Economic Thought</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 17 (4), http://www.tandfonline.com/doi/abs/10.1080/09672567.2010.499472. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09672567.2010.499472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Foundations of Justice in Jules Dupuit’s Thought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of the History of Economic Thought</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suppression de la contribution sur la valeur ajoutée des entreprises et réindustrialisation de la France : une cohérence discutable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04789962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suppression de la contribution sur la valeur ajoutée des entreprises et réindustrialisation de la France : une cohérence discutable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04789982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report modal et transports collectifs urbains : quels modèles de financement à long terme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02488109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic-base theory and highly-open economies: incorporating day-to- day mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ruault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles sont les implications de la redistribution privée sur les multiplicateurs keynésiens et les bases économiques des petites économies ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ruault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les innovations dans le secteur ferroviaire : un agenda de recherche sur un système d'innovation en transition entre régime à impulsion étatique et régime marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Blanquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Dupuit’s Analysis of Population through the Prism of His Conception of General Welfare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Dupuit and the railroads: what is the role of the State?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gratuité des transports : une idée payante ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Delevoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hasiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Huré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Marine Javary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passalacqua Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bord de l'eau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 138 p., 2022, 9782356878465</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gratuité des transports collectifs : le &amp;quot;totem&amp;quot; d'une nouvelle politique de mobilité dans la Métropole de Montpellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Portraits de villes. Observatoire des villes du transport gratuit. Rapport pour l'ADEME. http://www.obs-transport-gratuit.fr/travaux-164/etudes-de-l-observatoire-175/montpellier-la-gratuite-comme-totem-d-une-nouvelle-politique-de-mobilite-billet-6658.html</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Dupuit et l'évaluation des politiques publiques : de l'analyse coûts-bénéfices aux indicateurs de bien-être de la société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">mare et martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser et construire le bonheur : regards croisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-84934-541-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Dupuit (1804–1866): Cost-Benefit Analysis and Collective Choices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Great Minds in Regional Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.73-90, 2020, Footprints of Regional Science, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-46157-7_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The infrastructure nexus: from the future of infrastructure to infrastructure of the future, In: Building the future of quality infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Buchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross Douglas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gastineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Koning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The infrastructure nexus: from the future of infrastructure to infrastructure of the future, In: Building the future of quality infrastructure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Asian Development Bank Institute, pp 12-26, 2020, 978-4-89974-221-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle valorisation économique des quartiers de gare du GPE ? Le cas de Nanterre La Folie et de la ZAC Nanterre les Groues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Deraëve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Dubois-Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gares et territoires du Grand Paris Express, analyse prospective des effets des gares sur le développement des territoires prioritaires de la politique de la ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accaparement des biens communs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Guibet Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Crétois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Rio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "L’appropriation privative du collectif et du commun. Théorie, histoire et politique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Paris, France. Presses Universitaires de Paris Nanterre, pp.184, 2018, Le social et le politique, 978-2-84016-301-5. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pupo.19335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les huit chantiers de la chaire NAEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Deraëve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mimeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innov’day Ferroviaire, IFSTTAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Champs-sur-Marne, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation des quartiers de gares : des formes variables, contraintes par les spécificités ferroviaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Deraëve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innov’day Ferroviaire, IFSTTAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Champs-sur-Marne France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId205"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536981v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llorente Marie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navarre Fran&#231;oise" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poinsot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069875v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Passalacqua" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fourmont" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hur&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emre Korsu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574927v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Brunet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119298v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Levratto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Tessier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chtioui Cepn" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375275v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Becker" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blayac" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375268v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ayoun" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079603v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Br&#233;&#232;rette" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Mascle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ourliac" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119277v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536976v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05142497v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Richer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217778v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lasserre-Bigorry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Navarre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217698v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Blaustein" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coulombel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217618v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Poulh&#232;s" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708184v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04688838v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai Thu Tu Thi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mimeur" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708230v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Llorente" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576136v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671436v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Theureaux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zembri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138022v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chtioui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137984v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708109v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373832v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hasiak" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Mazari" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Zogall" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136710v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bretagnolle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carrouet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136738v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221520v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Calnibalosky" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079560v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981703v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375333v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent H&#233;ly" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai Thu Thu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Perrin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375316v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gravier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375218v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Guelton" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375305v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Mouton" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492626v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Terral" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Proulhac" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375225v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417036v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ruault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417035v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417038v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417033v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478808v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821343v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coulondre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808611v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Deraeve" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808617v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930314v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dera&#235;ve" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808616v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dislaire Clement" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerrinha Christophe" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930312v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589200v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589220v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Proulhac" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589190v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589216v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383480v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383522v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383514v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383448v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383527v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Koning" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Antoniazzi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383525v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01115240v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01115231v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893537v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384185v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079578v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152639v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384167v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384206v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388410v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644162v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Delevoye" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708152v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628962v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969021v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122421v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930256v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715612v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498234v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644533v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521269v3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.13310" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929196v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791253v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/tpr.2024.40" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892383v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12vzc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217656v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05030053v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214915v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2023.2240843" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152624v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2023.0003" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085923v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2023.106704" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885359v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.1862" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475180v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.201.0039" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489699v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leco.085.0036" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310452v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/turb.136.0012" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475175v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.201.0007" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478782v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/turb.133.0003" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689846v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2018.01.003" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155013v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Raimbault" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Banquart" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2017.0144" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383443v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1053837216000080" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383438v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644523v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672567.2010.499472" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383433v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789962v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789982v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488109v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269336v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383494v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Blanquart" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383471v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383507v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736078v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628961v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Marine Javary" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Passalacqua Arnaud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/la-gratuite-des-transports-une-idee-payante/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221458v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240703v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236776v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link-springer-com.extranet.enpc.fr/chapter/10.1007/978-3-030-46157-7_5" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46157-7_5" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912173v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buchoud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Douglas" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gastineau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mangin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395461v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Dubois-Maury" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566373v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bertrand" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guibet Lafaye" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cr&#233;tois" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Rio" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.19335" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689867v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689860v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536981v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llorente Marie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navarre Fran&#231;oise" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poinsot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574927v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Brunet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119298v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Levratto" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Tessier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chtioui Cepn" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069875v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Passalacqua" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fourmont" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hur&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emre Korsu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375268v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ayoun" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blayac" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079603v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Br&#233;&#232;rette" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Mascle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ourliac" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375275v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Becker" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217778v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lasserre-Bigorry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Navarre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119277v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536976v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05142497v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Richer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217698v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Blaustein" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coulombel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217618v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Poulh&#232;s" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576136v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708230v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Llorente" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671436v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai Thu Tu Thi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Theureaux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zembri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04688838v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mimeur" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708184v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137984v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708109v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136710v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bretagnolle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carrouet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373832v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hasiak" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Mazari" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Zogall" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136738v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221520v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Calnibalosky" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138022v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chtioui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079560v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981703v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375316v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gravier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375333v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent H&#233;ly" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai Thu Thu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Perrin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375218v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Guelton" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375305v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Mouton" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492626v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Terral" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Proulhac" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375225v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417038v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ruault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417033v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478808v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417035v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417036v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821343v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coulondre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808611v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Deraeve" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808617v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808616v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dera&#235;ve" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dislaire Clement" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerrinha Christophe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930314v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930312v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589190v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589216v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Proulhac" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589200v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589220v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383480v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383522v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383514v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383448v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383527v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Koning" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Antoniazzi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383525v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01115231v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01115240v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893537v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384185v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079578v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152639v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384167v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384206v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388410v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644162v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Delevoye" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708152v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628962v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969021v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122421v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930256v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498234v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715612v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644533v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521269v3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.13310" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929196v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217656v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892383v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12vzc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05030053v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214915v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2023.2240843" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791253v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/tpr.2024.40" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152624v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2023.0003" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085923v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2023.106704" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885359v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.1862" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489699v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leco.085.0036" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475175v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.201.0007" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310452v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/turb.136.0012" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475180v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.201.0039" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478782v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/turb.133.0003" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689846v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2018.01.003" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155013v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Raimbault" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Banquart" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2017.0144" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383443v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1053837216000080" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383438v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644523v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672567.2010.499472" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383433v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789962v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789982v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488109v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269336v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383471v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383494v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Blanquart" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383507v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736078v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628961v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Marine Javary" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Passalacqua Arnaud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/la-gratuite-des-transports-une-idee-payante/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221458v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240703v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236776v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link-springer-com.extranet.enpc.fr/chapter/10.1007/978-3-030-46157-7_5" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46157-7_5" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912173v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buchoud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Douglas" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gastineau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mangin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395461v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Dubois-Maury" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566373v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bertrand" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guibet Lafaye" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cr&#233;tois" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Rio" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.19335" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689860v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689867v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>