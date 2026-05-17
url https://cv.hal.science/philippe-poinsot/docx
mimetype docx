--- v1 (2026-04-17)
+++ v2 (2026-05-17)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Poinsot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiscalité locale sur le foncier et le logement : quels enjeux autour de la production de logements abordables ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llorente Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navarre Françoise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lab'Urba; LVMT. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financement des transports collectifs urbains et crise sanitaire du Covid-19 : quels effets à court, moyen et long terme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LVMT/Réseau finances locales (FIL). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poids de la fiscalité locale dans le bilan des entreprises et impact des réformes envisagées sur les ressources des collectivités locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chtioui Cepn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EconomiX/Réseau finances locales (FIL). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encadrer les déplacements carbonés liés au travail : une politique publique à imaginer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Passalacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fourmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Huré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emre Korsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lab'Urba; Forum Vies mobiles. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contre-expertise de l’évaluation socio-économique du projet du Pôle de Val de Fontenay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ayoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Blayac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SGPI. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contre-expertise de l'évaluation socio-économique du projet de ligne nouvelle LNPCA (Phase 1 et 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bréèrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Mascle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Ourliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SGPI. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04079603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contre-expertise de l’évaluation socio-économique du projet de prolongement de la ligne 1 du métro parisien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Blayac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SGPI. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the impact of local taxation on the production of affordable housing? An assessment of the case of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lasserre-Bigorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENHR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Champs-sur-Marne (Marne-la-Vallée), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poids de la fiscalité locale dans le bilan des entreprises et impact des réformes sur les ressources des collectivités locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence du Réseau Finances Locales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of local taxation reforms on firms’ dynamics and local performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Local Power, Local Growth: Taxes, Governance, and Business Synergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle réforme du versement-mobilité ? Une simulation de différents scénarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Richer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Rencontres Francophones Transport Mobilité (RFTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Littoral Côte d'Opale (ULCO); Lille Economics Management (LEM), Jun 2025, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05142497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels services de mobilités régionales en France? Une comparaison train et autocar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Blaustein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coulombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Rencontres Francophones Transport Mobilité (RFTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel potentiel du développement des véhicules intermédiaires ? Quelles politiques d’accompagnement ? Réflexion à partir du cas de Tours Métropole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Poulhès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Rencontres Francophones Transport Mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coaches vs trains ​in the provision of regional mobility services: the case of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coulombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for Benefit-Cost Analysis 2024 Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logement abordable et fiscalité locale : acceptions, intrications, disjonctions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Llorente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Rencontre-Agora - Le foncier et la production de logements. Crises et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels potentiels de trafic régulier pour les lignes de desserte fine du territoire : une proposition de méthodologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai Thu Tu Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Theureaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Mobilités du Réseau Scientifique et Technique du ministère en charge des transports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le train léger innovant : un outil pour redynamiser le trafic le long des petites lignes de transport ferroviaire de voyageurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai Thu Tu Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mimeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Rencontres Francophones Transport Mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04688838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention à la table ronde sur « Évaluer un monde de l’aménagement en transition : jusqu’où monétariser ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de la Chaire Aménager le Grand Paris sur "L'économie de l'aménagement à l'épreuve des transitions: quelles nouvelles approches pour mesurer les valeurs des opérations d'aménagement ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle résilience des modèles de financement des systèmes de TCU en France à la crise covid ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai Thu Tu Thi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASRDLF 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Université de La Réunion, Campus Sud, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception, financement, régulation des espaces publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Rencontre CRC IDF - EUP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Champs-sur-Marne (Université Paris Est Marne-la-Vallée), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derrière la relative stabilité de la carte des infrastructures, quelles évolutions du service ferroviaire de voyageurs sur les lignes de desserte fine des territoires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mimeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carrouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Rencontres Francophones Transport Mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une nouvelle renaissance des petites lignes ferroviaires : quels enjeux territoriaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hasiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mimeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Mazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Zogall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASRDLF 2023 – Les territoires périphériques et ultrapériphériques face aux crises majeures. Le retour de la distance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASRDLF 2023, Jun 2023, Le Tampon (La Réunion), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eclairer les enjeux des petites lignes ferroviaires à partir d’un référentiel géo-socio-économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hasiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Mazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Zogall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mimeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Rencontres Francophones Transport Mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiences and perspectives of fare-free public transport in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Calnibalosky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th EUGEO Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels sont les gagnants et les perdants des réformes de la fiscalité locale ? Une évaluation de la suppression de la CVAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chtioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59e colloque de l'Association de Science Régionale de Langue Française (ASRDLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASRDLF, Jun 2023, Saint-Denis-de-la-Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crise sanitaire et ses impacts hétérogènes​ sur le financement des transports collectifs urbains en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chtioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58e colloque de l’ASRDLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04079560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise du Covid-19 et financement des transports collectifs urbains : quels effets à court, moyen et long terme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai Thu Tu Thi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Mobilités du Réseau Scientifique et Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rouen, France. pp.410681</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment en est-on arrivé là ? L'évolution des services ferroviaires dans les lignes de desserte fine du territoire entre 2000 et 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mimeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Rencontres francophones Transport Mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des potentiels de trafic pour les lignes ferroviaires : une nouvelle approche méthodologique appliquée au territoire normand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mimeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai Thu Thu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Rencontres francophones Transport Mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui gagne et qui perd à la gratuité des transports collectifs urbains ? Le cas des employeurs dans trois réseaux gratuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Rencontres Francophones Transport Mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les projets urbains autour des quartiers de gare du Grand Paris Express : quel partage de la valeur économique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Rencontres francophones Transport Mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dynamiques relationnelles entre les territoires par la circulation des revenus salariaux entre les métropoles et leurs périphéries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mimeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Terral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Proulhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires et trajectoires de développement : les dynamiques relationnelles comme clé d’analyse renouvelée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Angers (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redistribution, solidarités entre acteurs et territoires et services publics locaux : le cas de trois réseaux de transports collectifs urbains gratuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASRDLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jusqu'où la Métropole du Grand Paris transfère-t-elle ses richesses ? Une analyse à partir des navettes domicile-travail et des circulations de salaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mimeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Proulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ruault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Terral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56ème colloque de l'Association Science Régionale de Langue Française (ASRDLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Iasi, Roumanie, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui finance et qui paye la gratuité des transports collectifs urbains ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e rencontre francophones transport mobilité (RFTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montréal, Quebec, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions et stratégies pour optimiser l'existant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ponts formation conseil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03478808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels effets distributifs des politiques de transport ? Une analyse exploratoire d’une mise en place de la gratuité des transports collectifs urbains en Île-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Poulhès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e rencontre francophones transport mobilité (RFTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montréal Quebec, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transferts de salaires entre les métropoles et leur périphérie en France. De quels liens parle-t-on?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mimeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Proulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ruault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Terral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56ème colloque de l'Association Science Régionale de Langue Française (ASRDLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Iasi, Roumanie, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de &amp;quot;valorisation&amp;quot; du point de vue d’un économiste et d’un sociologue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coulondre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du GT "Production urbaine et marchés", Labex « Futurs Urbains »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01821343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet urbain à travers la chaîne de production de l&apos;aménagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Deraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20èmes rencontres internationales en urbanisme APERAU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépasser la dotation en infrastructures pour caractériser la desserte ferroviaire en France entre 2009 et 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mimeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Rencontre Francophones Transport Mobilité (RFTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Vaulx en Velin, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce qu'une 'petite ligne' ferroviaire ? Une analyse à partir de la Région Nouvelle-Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Deraëve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dislaire Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerrinha Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mimeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Rencontre Francophones Transport Mobilité (RFTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Vaulx en Velin, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle production urbaine autour des nœuds de transports? Une analyse exploratoire des projets de quartiers de gare en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Deraëve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55ème colloque de l’Association de Science Régionale De Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métropoles politiques jouent-elles vraiment leur rôle de poumon économique? Une analyse de la circulation des revenus salariaux entre les métropoles et leurs périphéries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mimeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Proulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ruault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Terral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55ème colloque de l'Association de Science Régionale De Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production urbaine en contexte ferroviaire : des formes de valorisation sous contraintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Deraëve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54ème colloque de l’ASRDLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Athènes, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navetteurs et fuites de salaires: ampleur et disparités dans les zones d'emploi en France entre 1999 et 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mimeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Proulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ruault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Terral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54ème colloque de l'ASRDLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Athènes, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création et répartition de valeur dans la production urbaine : quelle spécificité de la contrainte ferroviaire?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Deraëve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème séminaire francophone est-ouest de socio-économie des transports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que les métropoles nous cachent : un examen des disparités spatiales de croissance de l'emploi en France entre 1999 et 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mimeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Proulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ruault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Terral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54ème colloque de l’ASRDLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Athènes, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment évaluer ex-post le lien entre transport et développement économique à des échelles territoriales fines ? / How to evaluate ex post the link between transport and economic development for small communities?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ruault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASRDLF 2016: Territoires et frontières : le développement à l’épreuve des régions frontalières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Gatineau, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y a-t-il une unité dans les œuvres économiques de Jules Dupuit?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « 30 ans d’Histoire de la pensée économique à Lyon » (Laboratoire Triangle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Dupuit: CBA and Collective Choices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NECTAR Cluster 6 and Regional Science Academy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles sont les implications de la redistribution privée sur les multiplicateurs keynésiens et les bases économiques des petites économies ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ruault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASRDLF 2016: Territoires et frontières : le développement à l’épreuve des régions frontalières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Gatineau, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Price Competition and Public Subsidy in the Case of PPPs: Application to the Lyon-Turin Railway Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Koning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Antoniazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence annuelle de l’International Transportation Economics Association (ITEA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Place for Population in Jules Dupuit’s Thought?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème conférence annuelle de l’European Society for the History of Economic Thought (ESHET), “Great Controversies in Economics”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’utile est-il juste ou le juste est-il utile ? Les débats entre Jules Dupuit et les libéraux français du dix-neuvième siècle sur les droits de propriété intellectuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVe Congrès de l’AFEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice Conforms to Utility versus Utility Conforms to Justice? The Debates between Jules Dupuit and the French Liberals of the Nineteenth Century on Intellectual Property Rights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Colloque international « Philosophie Economique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CVAE, Territoires d’industrie : les contradictions de la politique de réindustrialisation à la française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04893537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réforme de la fiscalité locale sur les entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chômage : un chiffre au plus bas mais qui masque le creusement des inégalités entre les territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The conversation, https://theconversation.com/chomage-un-chiffre-au-plus-bas-mais-qui-masque-le-creusement-des-inegalites-entre-les-territoires-203065</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04079578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N’y a-t-il vraiment aucune raison d’être inquiet ? Une analyse des dynamiques de l’emploi depuis la crise de la covid-19 dans les territoires français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La suppression de la CVAE, une mesure de relance de l’industrie française mal ciblée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débat «Libé» à Montpellier : la gratuité des transports en commun, un ticket pour la ville ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La suppression de la CVAE ne relancera pas l'industrie !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gratuité des transports : une idée payante ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Calnibalosky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Delevoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Huré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fondation Jean Jaurès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, https://www.jean-jaures.org/publication/la-gratuite-des-transports-une-idee-payante/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animation (avec S. Guelton) de la table ronde « Les outils de redistribution : impacts et mobilisation locale » de la 2e Rencontre CRC IDF – EUP sur « Les inégalités sociales et territoriales en Ile-de-France : l’enjeu des ressources fiscales et financières »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gratuité des transports collectifs urbains en France : Quel coût ? Quel financement ? Quel bénéficiaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gratuité des réseaux de transports collectifs urbains : un modèle de financement particulier ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gratuité en débat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire les quartiers de gare: enjeux économiques et financiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Deraëve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tarification des services publics locaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Simonin & François Vatin (eds.), The Works of Jules Dupuit. Engineer and Economist of the French XIXth Century. Translated by Chris Hinton. Saint-Denis: EDI-GESTION, 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'année nouvelle sera &amp;quot;gratuite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'édition complète des Œuvres de Jules Dupuit l'économiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.205-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise du Covid-19 et transports collectifs urbains en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai Thu Tu Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Scientifiques du Transport / Scientific Papers in Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 83 | 2024 - Varia, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/cst.13310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521269v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiscalité locale et logement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Llorente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre du financier territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04929196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suppression de la contribution sur la valeur ajoutée des entreprises et réindustrialisation de la France : une cohérence discutable.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 187 (3), pp.75-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les gratuités des transports collectifs : quels impacts sur les politiques de mobilité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hasiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Passalacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12vzc⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04892383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mobilités liées au travail dans l’angle mort des politiques de transition écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Passalacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Opinion Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05030053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging land-value capture in contexts of urban austerity: evidence from the Grand Paris Express (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planning Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (1), pp.45-58. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09654313.2023.2240843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fare-free public transport in France: unveiling urban policy challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Huré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Passalacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Town Planning Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 96 (1), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3828/tpr.2024.40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui paye les services publics urbains ? Une analyse sectorielle et spatiale du versement mobilité dans trois réseaux de transports collectifs urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25 (1), pp.61-83. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ges.2023.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negotiated windfalls: Mapping how public actors pursue and share land-value capture in Nanterre-la-Folie, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Deraëve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Use Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 131, pp.106704. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landusepol.2023.106704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04085923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transports collectifs urbains : choisir entre deux modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Passalacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56698/metropolitiques.1862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités urbaines: quels modèles de financement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020/1 (85), pp.36-46. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/leco.085.0036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valorisation des noeuds de transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Deraëve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020/1 (Janvier), pp.7-11. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.201.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gratuité des réseaux de transports collectifs urbains : un modèle de financement particulier ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transports urbains : mobilité, réseaux, territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, N°136 (1), pp.12. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/turb.136.0012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles formes de valorisation des nœuds de transport ? Une analyse des liens entre programmation urbaine et valeur économique créée dans le cas des quartiers de gare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Deraëve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020/1, pp.39-62. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.201.0039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les petites lignes : de la nomenclature UIC à un classement par les enjeux et les potentiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Deraëve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mimeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transports urbains : mobilité, réseaux, territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.3. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/turb.133.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03478782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redistribution and indirect effects of transport policy and projects in Jules Dupuit’s thought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Jules Dupuit: Secret Origins of Modern Transportation Science, 70, pp.40-45. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tranpol.2018.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les innovations dans le secteur ferroviaire : un système d’innovation en transition entre régime à impulsion étatique et régime marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Banquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologie et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (3), </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2017.0144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Dupuit and the railroads: what is the role of the State?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the History of Economic Thought</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 38 (2), </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1053837216000080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’édition complète des Œuvres de Jules Dupuit l’économiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Economie Politique = Papers in political economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Foundations of Justice in Jules Dupuit's Thought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of the History of Economic Thought</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 17 (4), http://www.tandfonline.com/doi/abs/10.1080/09672567.2010.499472. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09672567.2010.499472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Foundations of Justice in Jules Dupuit’s Thought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of the History of Economic Thought</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suppression de la contribution sur la valeur ajoutée des entreprises et réindustrialisation de la France : une cohérence discutable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04789962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suppression de la contribution sur la valeur ajoutée des entreprises et réindustrialisation de la France : une cohérence discutable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04789982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report modal et transports collectifs urbains : quels modèles de financement à long terme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02488109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic-base theory and highly-open economies: incorporating day-to- day mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ruault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles sont les implications de la redistribution privée sur les multiplicateurs keynésiens et les bases économiques des petites économies ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ruault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les innovations dans le secteur ferroviaire : un agenda de recherche sur un système d'innovation en transition entre régime à impulsion étatique et régime marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Blanquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Dupuit’s Analysis of Population through the Prism of His Conception of General Welfare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Dupuit and the railroads: what is the role of the State?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gratuité des transports : une idée payante ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Delevoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hasiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Huré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Marine Javary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passalacqua Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bord de l'eau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 138 p., 2022, 9782356878465</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gratuité des transports collectifs : le &amp;quot;totem&amp;quot; d'une nouvelle politique de mobilité dans la Métropole de Montpellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Portraits de villes. Observatoire des villes du transport gratuit. Rapport pour l'ADEME. http://www.obs-transport-gratuit.fr/travaux-164/etudes-de-l-observatoire-175/montpellier-la-gratuite-comme-totem-d-une-nouvelle-politique-de-mobilite-billet-6658.html</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Dupuit et l'évaluation des politiques publiques : de l'analyse coûts-bénéfices aux indicateurs de bien-être de la société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">mare et martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser et construire le bonheur : regards croisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-84934-541-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Dupuit (1804–1866): Cost-Benefit Analysis and Collective Choices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Great Minds in Regional Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.73-90, 2020, Footprints of Regional Science, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-46157-7_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The infrastructure nexus: from the future of infrastructure to infrastructure of the future, In: Building the future of quality infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Buchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross Douglas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gastineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Koning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The infrastructure nexus: from the future of infrastructure to infrastructure of the future, In: Building the future of quality infrastructure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Asian Development Bank Institute, pp 12-26, 2020, 978-4-89974-221-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle valorisation économique des quartiers de gare du GPE ? Le cas de Nanterre La Folie et de la ZAC Nanterre les Groues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Deraëve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Dubois-Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gares et territoires du Grand Paris Express, analyse prospective des effets des gares sur le développement des territoires prioritaires de la politique de la ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accaparement des biens communs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Guibet Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Crétois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Rio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "L’appropriation privative du collectif et du commun. Théorie, histoire et politique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Paris, France. Presses Universitaires de Paris Nanterre, pp.184, 2018, Le social et le politique, 978-2-84016-301-5. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pupo.19335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les huit chantiers de la chaire NAEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Deraëve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mimeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innov’day Ferroviaire, IFSTTAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Champs-sur-Marne, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation des quartiers de gares : des formes variables, contraintes par les spécificités ferroviaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Deraëve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innov’day Ferroviaire, IFSTTAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Champs-sur-Marne France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId205"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Poinsot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiscalité locale sur le foncier et le logement : quels enjeux autour de la production de logements abordables ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llorente Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navarre Françoise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lab'Urba; LVMT. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financement des transports collectifs urbains et crise sanitaire du Covid-19 : quels effets à court, moyen et long terme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LVMT/Réseau finances locales (FIL). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poids de la fiscalité locale dans le bilan des entreprises et impact des réformes envisagées sur les ressources des collectivités locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chtioui Cepn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EconomiX/Réseau finances locales (FIL). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encadrer les déplacements carbonés liés au travail : une politique publique à imaginer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Passalacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fourmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Huré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emre Korsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lab'Urba; Forum Vies mobiles. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contre-expertise de l’évaluation socio-économique du projet du Pôle de Val de Fontenay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ayoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Blayac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SGPI. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contre-expertise de l'évaluation socio-économique du projet de ligne nouvelle LNPCA (Phase 1 et 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bréèrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Mascle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Ourliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SGPI. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04079603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contre-expertise de l’évaluation socio-économique du projet de prolongement de la ligne 1 du métro parisien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Blayac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SGPI. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels services de mobilités régionales en France? Une comparaison train et autocar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Blaustein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coulombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Rencontres Francophones Transport Mobilité (RFTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poids de la fiscalité locale dans le bilan des entreprises et impact des réformes sur les ressources des collectivités locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence du Réseau Finances Locales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of local taxation reforms on firms’ dynamics and local performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Local Power, Local Growth: Taxes, Governance, and Business Synergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the impact of local taxation on the production of affordable housing? An assessment of the case of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lasserre-Bigorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENHR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Champs-sur-Marne (Marne-la-Vallée), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle réforme du versement-mobilité ? Une simulation de différents scénarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Richer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Rencontres Francophones Transport Mobilité (RFTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Littoral Côte d'Opale (ULCO); Lille Economics Management (LEM), Jun 2025, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05142497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel potentiel du développement des véhicules intermédiaires ? Quelles politiques d’accompagnement ? Réflexion à partir du cas de Tours Métropole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Poulhès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Rencontres Francophones Transport Mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coaches vs trains ​in the provision of regional mobility services: the case of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coulombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for Benefit-Cost Analysis 2024 Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logement abordable et fiscalité locale : acceptions, intrications, disjonctions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Llorente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Rencontre-Agora - Le foncier et la production de logements. Crises et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels potentiels de trafic régulier pour les lignes de desserte fine du territoire : une proposition de méthodologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai Thu Tu Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Theureaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Mobilités du Réseau Scientifique et Technique du ministère en charge des transports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le train léger innovant : un outil pour redynamiser le trafic le long des petites lignes de transport ferroviaire de voyageurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai Thu Tu Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mimeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Rencontres Francophones Transport Mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04688838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention à la table ronde sur « Évaluer un monde de l’aménagement en transition : jusqu’où monétariser ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de la Chaire Aménager le Grand Paris sur "L'économie de l'aménagement à l'épreuve des transitions: quelles nouvelles approches pour mesurer les valeurs des opérations d'aménagement ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derrière la relative stabilité de la carte des infrastructures, quelles évolutions du service ferroviaire de voyageurs sur les lignes de desserte fine des territoires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mimeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carrouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Rencontres Francophones Transport Mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une nouvelle renaissance des petites lignes ferroviaires : quels enjeux territoriaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hasiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mimeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Mazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Zogall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASRDLF 2023 – Les territoires périphériques et ultrapériphériques face aux crises majeures. Le retour de la distance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASRDLF 2023, Jun 2023, Le Tampon (La Réunion), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eclairer les enjeux des petites lignes ferroviaires à partir d’un référentiel géo-socio-économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hasiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Mazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Zogall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mimeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Rencontres Francophones Transport Mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle résilience des modèles de financement des systèmes de TCU en France à la crise covid ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai Thu Tu Thi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASRDLF 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Université de La Réunion, Campus Sud, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception, financement, régulation des espaces publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Rencontre CRC IDF - EUP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Champs-sur-Marne (Université Paris Est Marne-la-Vallée), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiences and perspectives of fare-free public transport in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Calnibalosky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th EUGEO Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels sont les gagnants et les perdants des réformes de la fiscalité locale ? Une évaluation de la suppression de la CVAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chtioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59e colloque de l'Association de Science Régionale de Langue Française (ASRDLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASRDLF, Jun 2023, Saint-Denis-de-la-Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crise sanitaire et ses impacts hétérogènes​ sur le financement des transports collectifs urbains en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chtioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58e colloque de l’ASRDLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04079560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise du Covid-19 et financement des transports collectifs urbains : quels effets à court, moyen et long terme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai Thu Tu Thi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Mobilités du Réseau Scientifique et Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rouen, France. pp.410681</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui gagne et qui perd à la gratuité des transports collectifs urbains ? Le cas des employeurs dans trois réseaux gratuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Rencontres Francophones Transport Mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les projets urbains autour des quartiers de gare du Grand Paris Express : quel partage de la valeur économique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Rencontres francophones Transport Mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment en est-on arrivé là ? L'évolution des services ferroviaires dans les lignes de desserte fine du territoire entre 2000 et 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mimeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Rencontres francophones Transport Mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des potentiels de trafic pour les lignes ferroviaires : une nouvelle approche méthodologique appliquée au territoire normand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mimeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai Thu Thu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Rencontres francophones Transport Mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dynamiques relationnelles entre les territoires par la circulation des revenus salariaux entre les métropoles et leurs périphéries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mimeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Terral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Proulhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires et trajectoires de développement : les dynamiques relationnelles comme clé d’analyse renouvelée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Angers (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redistribution, solidarités entre acteurs et territoires et services publics locaux : le cas de trois réseaux de transports collectifs urbains gratuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASRDLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jusqu'où la Métropole du Grand Paris transfère-t-elle ses richesses ? Une analyse à partir des navettes domicile-travail et des circulations de salaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mimeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Proulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ruault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Terral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56ème colloque de l'Association Science Régionale de Langue Française (ASRDLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Iasi, Roumanie, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions et stratégies pour optimiser l'existant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ponts formation conseil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03478808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui finance et qui paye la gratuité des transports collectifs urbains ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e rencontre francophones transport mobilité (RFTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montréal, Quebec, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels effets distributifs des politiques de transport ? Une analyse exploratoire d’une mise en place de la gratuité des transports collectifs urbains en Île-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Poulhès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e rencontre francophones transport mobilité (RFTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montréal Quebec, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transferts de salaires entre les métropoles et leur périphérie en France. De quels liens parle-t-on?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mimeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Proulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ruault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Terral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56ème colloque de l'Association Science Régionale de Langue Française (ASRDLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Iasi, Roumanie, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de &amp;quot;valorisation&amp;quot; du point de vue d’un économiste et d’un sociologue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coulondre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du GT "Production urbaine et marchés", Labex « Futurs Urbains »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01821343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet urbain à travers la chaîne de production de l&apos;aménagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Deraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20èmes rencontres internationales en urbanisme APERAU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépasser la dotation en infrastructures pour caractériser la desserte ferroviaire en France entre 2009 et 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mimeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Rencontre Francophones Transport Mobilité (RFTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Vaulx en Velin, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle production urbaine autour des nœuds de transports? Une analyse exploratoire des projets de quartiers de gare en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Deraëve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55ème colloque de l’Association de Science Régionale De Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce qu'une 'petite ligne' ferroviaire ? Une analyse à partir de la Région Nouvelle-Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Deraëve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dislaire Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerrinha Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mimeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Rencontre Francophones Transport Mobilité (RFTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Vaulx en Velin, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métropoles politiques jouent-elles vraiment leur rôle de poumon économique? Une analyse de la circulation des revenus salariaux entre les métropoles et leurs périphéries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mimeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Proulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ruault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Terral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55ème colloque de l'Association de Science Régionale De Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production urbaine en contexte ferroviaire : des formes de valorisation sous contraintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Deraëve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54ème colloque de l’ASRDLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Athènes, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navetteurs et fuites de salaires: ampleur et disparités dans les zones d'emploi en France entre 1999 et 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mimeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Proulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ruault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Terral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54ème colloque de l'ASRDLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Athènes, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création et répartition de valeur dans la production urbaine : quelle spécificité de la contrainte ferroviaire?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Deraëve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème séminaire francophone est-ouest de socio-économie des transports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que les métropoles nous cachent : un examen des disparités spatiales de croissance de l'emploi en France entre 1999 et 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mimeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Proulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ruault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Terral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54ème colloque de l’ASRDLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Athènes, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y a-t-il une unité dans les œuvres économiques de Jules Dupuit?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « 30 ans d’Histoire de la pensée économique à Lyon » (Laboratoire Triangle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Dupuit: CBA and Collective Choices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NECTAR Cluster 6 and Regional Science Academy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment évaluer ex-post le lien entre transport et développement économique à des échelles territoriales fines ? / How to evaluate ex post the link between transport and economic development for small communities?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ruault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASRDLF 2016: Territoires et frontières : le développement à l’épreuve des régions frontalières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Gatineau, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles sont les implications de la redistribution privée sur les multiplicateurs keynésiens et les bases économiques des petites économies ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ruault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASRDLF 2016: Territoires et frontières : le développement à l’épreuve des régions frontalières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Gatineau, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Price Competition and Public Subsidy in the Case of PPPs: Application to the Lyon-Turin Railway Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Koning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Antoniazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence annuelle de l’International Transportation Economics Association (ITEA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Place for Population in Jules Dupuit’s Thought?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème conférence annuelle de l’European Society for the History of Economic Thought (ESHET), “Great Controversies in Economics”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’utile est-il juste ou le juste est-il utile ? Les débats entre Jules Dupuit et les libéraux français du dix-neuvième siècle sur les droits de propriété intellectuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVe Congrès de l’AFEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice Conforms to Utility versus Utility Conforms to Justice? The Debates between Jules Dupuit and the French Liberals of the Nineteenth Century on Intellectual Property Rights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Colloque international « Philosophie Economique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CVAE, Territoires d’industrie : les contradictions de la politique de réindustrialisation à la française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04893537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N’y a-t-il vraiment aucune raison d’être inquiet ? Une analyse des dynamiques de l’emploi depuis la crise de la covid-19 dans les territoires français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La suppression de la CVAE, une mesure de relance de l’industrie française mal ciblée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réforme de la fiscalité locale sur les entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chômage : un chiffre au plus bas mais qui masque le creusement des inégalités entre les territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The conversation, https://theconversation.com/chomage-un-chiffre-au-plus-bas-mais-qui-masque-le-creusement-des-inegalites-entre-les-territoires-203065</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04079578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débat «Libé» à Montpellier : la gratuité des transports en commun, un ticket pour la ville ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La suppression de la CVAE ne relancera pas l'industrie !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animation (avec S. Guelton) de la table ronde « Les outils de redistribution : impacts et mobilisation locale » de la 2e Rencontre CRC IDF – EUP sur « Les inégalités sociales et territoriales en Ile-de-France : l’enjeu des ressources fiscales et financières »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gratuité des transports : une idée payante ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Calnibalosky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Delevoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Huré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fondation Jean Jaurès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, https://www.jean-jaures.org/publication/la-gratuite-des-transports-une-idee-payante/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gratuité des transports collectifs urbains en France : Quel coût ? Quel financement ? Quel bénéficiaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gratuité des réseaux de transports collectifs urbains : un modèle de financement particulier ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gratuité en débat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire les quartiers de gare: enjeux économiques et financiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Deraëve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tarification des services publics locaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Simonin & François Vatin (eds.), The Works of Jules Dupuit. Engineer and Economist of the French XIXth Century. Translated by Chris Hinton. Saint-Denis: EDI-GESTION, 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'année nouvelle sera &amp;quot;gratuite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'édition complète des Œuvres de Jules Dupuit l'économiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.205-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise du Covid-19 et transports collectifs urbains en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai Thu Tu Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Scientifiques du Transport / Scientific Papers in Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 83 | 2024 - Varia, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/cst.13310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521269v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiscalité locale et logement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Llorente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre du financier territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04929196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mobilités liées au travail dans l’angle mort des politiques de transition écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Passalacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Opinion Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05030053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suppression de la contribution sur la valeur ajoutée des entreprises et réindustrialisation de la France : une cohérence discutable.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 187 (3), pp.75-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les gratuités des transports collectifs : quels impacts sur les politiques de mobilité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hasiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Passalacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12vzc⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04892383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging land-value capture in contexts of urban austerity: evidence from the Grand Paris Express (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planning Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (1), pp.45-58. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09654313.2023.2240843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fare-free public transport in France: unveiling urban policy challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Huré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Passalacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Town Planning Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 96 (1), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3828/tpr.2024.40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui paye les services publics urbains ? Une analyse sectorielle et spatiale du versement mobilité dans trois réseaux de transports collectifs urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25 (1), pp.61-83. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ges.2023.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negotiated windfalls: Mapping how public actors pursue and share land-value capture in Nanterre-la-Folie, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Deraëve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Use Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 131, pp.106704. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landusepol.2023.106704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04085923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transports collectifs urbains : choisir entre deux modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Passalacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56698/metropolitiques.1862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités urbaines: quels modèles de financement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020/1 (85), pp.36-46. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/leco.085.0036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gratuité des réseaux de transports collectifs urbains : un modèle de financement particulier ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transports urbains : mobilité, réseaux, territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, N°136 (1), pp.12. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/turb.136.0012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valorisation des noeuds de transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Deraëve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020/1 (Janvier), pp.7-11. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.201.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles formes de valorisation des nœuds de transport ? Une analyse des liens entre programmation urbaine et valeur économique créée dans le cas des quartiers de gare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Deraëve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020/1, pp.39-62. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.201.0039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les petites lignes : de la nomenclature UIC à un classement par les enjeux et les potentiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Deraëve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mimeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transports urbains : mobilité, réseaux, territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.3. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/turb.133.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03478782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redistribution and indirect effects of transport policy and projects in Jules Dupuit’s thought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Jules Dupuit: Secret Origins of Modern Transportation Science, 70, pp.40-45. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tranpol.2018.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les innovations dans le secteur ferroviaire : un système d’innovation en transition entre régime à impulsion étatique et régime marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Banquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologie et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (3), </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2017.0144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Dupuit and the railroads: what is the role of the State?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the History of Economic Thought</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 38 (2), </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1053837216000080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’édition complète des Œuvres de Jules Dupuit l’économiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Economie Politique = Papers in political economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Foundations of Justice in Jules Dupuit's Thought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of the History of Economic Thought</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 17 (4), http://www.tandfonline.com/doi/abs/10.1080/09672567.2010.499472. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09672567.2010.499472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Foundations of Justice in Jules Dupuit’s Thought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of the History of Economic Thought</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suppression de la contribution sur la valeur ajoutée des entreprises et réindustrialisation de la France : une cohérence discutable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04789962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suppression de la contribution sur la valeur ajoutée des entreprises et réindustrialisation de la France : une cohérence discutable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04789982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report modal et transports collectifs urbains : quels modèles de financement à long terme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02488109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic-base theory and highly-open economies: incorporating day-to- day mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ruault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Dupuit’s Analysis of Population through the Prism of His Conception of General Welfare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les innovations dans le secteur ferroviaire : un agenda de recherche sur un système d'innovation en transition entre régime à impulsion étatique et régime marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Blanquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles sont les implications de la redistribution privée sur les multiplicateurs keynésiens et les bases économiques des petites économies ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ruault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Dupuit and the railroads: what is the role of the State?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gratuité des transports : une idée payante ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Delevoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hasiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Huré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Marine Javary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passalacqua Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bord de l'eau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 138 p., 2022, 9782356878465</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gratuité des transports collectifs : le &amp;quot;totem&amp;quot; d'une nouvelle politique de mobilité dans la Métropole de Montpellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Portraits de villes. Observatoire des villes du transport gratuit. Rapport pour l'ADEME. http://www.obs-transport-gratuit.fr/travaux-164/etudes-de-l-observatoire-175/montpellier-la-gratuite-comme-totem-d-une-nouvelle-politique-de-mobilite-billet-6658.html</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Dupuit et l'évaluation des politiques publiques : de l'analyse coûts-bénéfices aux indicateurs de bien-être de la société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">mare et martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser et construire le bonheur : regards croisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-84934-541-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Dupuit (1804–1866): Cost-Benefit Analysis and Collective Choices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Great Minds in Regional Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.73-90, 2020, Footprints of Regional Science, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-46157-7_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The infrastructure nexus: from the future of infrastructure to infrastructure of the future, In: Building the future of quality infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Buchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross Douglas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gastineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Koning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The infrastructure nexus: from the future of infrastructure to infrastructure of the future, In: Building the future of quality infrastructure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Asian Development Bank Institute, pp 12-26, 2020, 978-4-89974-221-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle valorisation économique des quartiers de gare du GPE ? Le cas de Nanterre La Folie et de la ZAC Nanterre les Groues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Deraëve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Dubois-Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gares et territoires du Grand Paris Express, analyse prospective des effets des gares sur le développement des territoires prioritaires de la politique de la ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accaparement des biens communs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Guibet Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Crétois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Rio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "L’appropriation privative du collectif et du commun. Théorie, histoire et politique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Paris, France. Presses Universitaires de Paris Nanterre, pp.184, 2018, Le social et le politique, 978-2-84016-301-5. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pupo.19335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation des quartiers de gares : des formes variables, contraintes par les spécificités ferroviaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Deraëve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innov’day Ferroviaire, IFSTTAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Champs-sur-Marne France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les huit chantiers de la chaire NAEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Deraëve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mimeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innov’day Ferroviaire, IFSTTAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Champs-sur-Marne, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId205"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536981v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llorente Marie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navarre Fran&#231;oise" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poinsot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574927v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Brunet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119298v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Levratto" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Tessier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chtioui Cepn" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069875v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Passalacqua" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fourmont" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hur&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emre Korsu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375268v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ayoun" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blayac" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079603v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Br&#233;&#232;rette" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Mascle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ourliac" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375275v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Becker" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217778v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lasserre-Bigorry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Navarre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119277v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536976v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05142497v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Richer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217698v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Blaustein" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coulombel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217618v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Poulh&#232;s" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576136v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708230v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Llorente" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671436v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai Thu Tu Thi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Theureaux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zembri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04688838v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mimeur" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708184v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137984v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708109v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136710v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bretagnolle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carrouet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373832v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hasiak" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Mazari" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Zogall" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136738v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221520v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Calnibalosky" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138022v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chtioui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079560v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981703v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375316v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gravier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375333v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent H&#233;ly" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai Thu Thu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Perrin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375218v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Guelton" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375305v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Mouton" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492626v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Terral" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Proulhac" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375225v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417038v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ruault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417033v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478808v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417035v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417036v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821343v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coulondre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808611v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Deraeve" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808617v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808616v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dera&#235;ve" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dislaire Clement" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerrinha Christophe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930314v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930312v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589190v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589216v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Proulhac" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589200v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589220v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383480v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383522v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383514v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383448v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383527v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Koning" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Antoniazzi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383525v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01115231v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01115240v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893537v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384185v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079578v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152639v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384167v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384206v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388410v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644162v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Delevoye" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708152v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628962v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969021v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122421v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930256v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498234v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715612v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644533v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521269v3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.13310" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929196v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217656v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892383v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12vzc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05030053v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214915v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2023.2240843" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791253v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/tpr.2024.40" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152624v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2023.0003" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085923v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2023.106704" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885359v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.1862" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489699v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leco.085.0036" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475175v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.201.0007" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310452v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/turb.136.0012" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475180v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.201.0039" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478782v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/turb.133.0003" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689846v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2018.01.003" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155013v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Raimbault" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Banquart" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2017.0144" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383443v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1053837216000080" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383438v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644523v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672567.2010.499472" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383433v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789962v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789982v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488109v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269336v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383471v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383494v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Blanquart" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383507v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736078v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628961v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Marine Javary" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Passalacqua Arnaud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/la-gratuite-des-transports-une-idee-payante/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221458v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240703v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236776v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link-springer-com.extranet.enpc.fr/chapter/10.1007/978-3-030-46157-7_5" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46157-7_5" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912173v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buchoud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Douglas" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gastineau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mangin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395461v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Dubois-Maury" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566373v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bertrand" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guibet Lafaye" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cr&#233;tois" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Rio" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.19335" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689860v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689867v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536981v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llorente Marie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navarre Fran&#231;oise" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poinsot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574927v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Brunet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119298v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Levratto" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Tessier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chtioui Cepn" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069875v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Passalacqua" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fourmont" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hur&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emre Korsu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375268v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ayoun" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blayac" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079603v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Br&#233;&#232;rette" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Mascle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ourliac" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375275v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Becker" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217698v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Blaustein" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coulombel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119277v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536976v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217778v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lasserre-Bigorry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Navarre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05142497v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Richer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217618v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Poulh&#232;s" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576136v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708230v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Llorente" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671436v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai Thu Tu Thi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Theureaux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zembri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04688838v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mimeur" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708184v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136710v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bretagnolle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carrouet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373832v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hasiak" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Mazari" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Zogall" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136738v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137984v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708109v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221520v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Calnibalosky" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138022v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chtioui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079560v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981703v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375218v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Guelton" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375305v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Mouton" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375316v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gravier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375333v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent H&#233;ly" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai Thu Thu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Perrin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492626v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Terral" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Proulhac" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375225v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417038v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ruault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478808v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417033v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417035v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417036v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821343v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coulondre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808611v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Deraeve" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808617v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930314v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dera&#235;ve" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808616v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dislaire Clement" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerrinha Christophe" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930312v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589190v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589216v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Proulhac" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589200v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589220v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383522v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383514v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383480v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383448v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383527v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Koning" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Antoniazzi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383525v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01115231v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01115240v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893537v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152639v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384167v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384185v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079578v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384206v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388410v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708152v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644162v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Delevoye" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628962v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969021v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122421v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930256v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498234v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715612v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644533v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521269v3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.13310" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929196v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05030053v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217656v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892383v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12vzc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214915v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2023.2240843" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791253v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/tpr.2024.40" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152624v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2023.0003" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085923v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2023.106704" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885359v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.1862" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489699v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leco.085.0036" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310452v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/turb.136.0012" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475175v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.201.0007" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475180v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.201.0039" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478782v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/turb.133.0003" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689846v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2018.01.003" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155013v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Raimbault" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Banquart" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2017.0144" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383443v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1053837216000080" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383438v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644523v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672567.2010.499472" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383433v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789962v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789982v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488109v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269336v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383507v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383494v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Blanquart" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383471v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736078v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628961v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Marine Javary" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Passalacqua Arnaud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/la-gratuite-des-transports-une-idee-payante/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221458v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240703v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236776v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link-springer-com.extranet.enpc.fr/chapter/10.1007/978-3-030-46157-7_5" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46157-7_5" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912173v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buchoud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Douglas" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gastineau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mangin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395461v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Dubois-Maury" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566373v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bertrand" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guibet Lafaye" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cr&#233;tois" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Rio" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.19335" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689867v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689860v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>