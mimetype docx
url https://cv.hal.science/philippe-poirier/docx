--- v0 (2026-03-15)
+++ v1 (2026-05-05)
@@ -315,295 +315,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05491298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Brief Case: Cutaneous ulceration associated with acalabrutinib treatment</w:t>
+                <w:t xml:space="preserve">Simultaneous Detection of Sarcocystis hominis , S. heydorni , and S. sigmoideus in Human Intestinal Sarcocystosis, France, 2021–2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Luzarraga</w:t>
+                <w:t xml:space="preserve">Maxime Moniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Nourrisson</w:t>
+                <w:t xml:space="preserve">Patricia Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Anglade</w:t>
+                <w:t xml:space="preserve">Damien Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Chevenet</w:t>
+                <w:t xml:space="preserve">Nicolas Argy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Poirier</w:t>
+                <w:t xml:space="preserve">Marie-Fleur Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 63 (3), pp.e0158324. </w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (3), pp.559-563. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/jcm.01583-24⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3201/eid3103.241640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05449036v1</w:t>
+                <w:t xml:space="preserve">hal-05449019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous Detection of Sarcocystis hominis , S. heydorni , and S. sigmoideus in Human Intestinal Sarcocystosis, France, 2021–2024</w:t>
+                <w:t xml:space="preserve">The Brief Case: Cutaneous ulceration associated with acalabrutinib treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Moniot</w:t>
+                <w:t xml:space="preserve">Victor Luzarraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Combes</w:t>
+                <w:t xml:space="preserve">Céline Nourrisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Costa</w:t>
+                <w:t xml:space="preserve">Florence Anglade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Argy</w:t>
+                <w:t xml:space="preserve">Carole Chevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Fleur Durieux</w:t>
+                <w:t xml:space="preserve">Philippe Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 31 (3), pp.559-563. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 63 (3), pp.e0158324. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3201/eid3103.241640⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/jcm.01583-24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05449019v1</w:t>
+                <w:t xml:space="preserve">hal-05449036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About two French cases of disseminated Cryptococcus neoformans infection associated with COVID-19</w:t>
               </w:r>
@@ -717,295 +717,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05449128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An imported case of Haplorchis taichui infection diagnosed with molecular genomics in France</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interlaboratory assays from the fungal PCR Initiative and the Modimucor Study Group to improve qPCR detection of Mucorales DNA in serum: one more step toward standardization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Legay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Poirier</w:t>
+                <w:t xml:space="preserve">Steffi Rocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Lewis White</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Alanio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travel Medicine and Infectious Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tmaid.2025.102888⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 63 (2), pp.e0152524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/jcm.01525-24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05543907v1</w:t>
+                <w:t xml:space="preserve">hal-04862485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interlaboratory assays from the fungal PCR Initiative and the Modimucor Study Group to improve qPCR detection of Mucorales DNA in serum: one more step toward standardization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P Lewis White</w:t>
+                <w:t xml:space="preserve">An imported case of Haplorchis taichui infection diagnosed with molecular genomics in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Luzarraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Moniot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Guitton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Alanio</w:t>
+                <w:t xml:space="preserve">Mathilde Legay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 63 (2), pp.e0152524. </w:t>
+              <w:t xml:space="preserve">Travel Medicine and Infectious Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 67, pp.102888. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/jcm.01525-24⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tmaid.2025.102888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04862485v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05543907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Middle Pleistocene to Holocene estuarine and aeolian deposits at L’Amélie (Médoc peninsula, Southwest France).</w:t>
               </w:r>
@@ -1030,51 +1030,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Filliatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Voinchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poirier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 35 (2), pp.41-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1121,51 +1121,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nissan-lez-Ensérune (Hérault) : des réseaux sur l’&amp;lt;em&amp;gt;oppidum&amp;lt;/em&amp;gt;. Méthodologie et résultats scientifiques des opérations archéologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Guilbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poirier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Le suivi archéologique des chantiers de réseaux, 174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1447,1664 +1447,1676 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04164708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new method for facilitating tree-ring measurement on charcoal form archaeological and natural contexts.</w:t>
+                <w:t xml:space="preserve">Chacé, les Rogelins : un site des débuts de La Tène en Anjou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Brossier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Nillesse Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Arthuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Vissac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03125241v1</w:t>
+                <w:t xml:space="preserve">hal-01778524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chacé, les Rogelins : un site des débuts de La Tène en Anjou</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new method for facilitating tree-ring measurement on charcoal form archaeological and natural contexts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Arthuis</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Benoît Brossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poirier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carole Vissac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19, pp.115-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2018.02.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01778524v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03125241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’agglomération fortifiée de hauteur de la fin du premier âge du Fer de Mervent (Vendée), le rempart du Chêne Tord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Nillesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Arthuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Vissac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquitania</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 33, pp.7-34. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/aquit.2017.1500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02468441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution des fouilles récentes à la connaissance de l’édifice monumental dit des “thermes” de la rue Arthur Ranc à Poitiers (Vienne)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">15 ans d’application de l’anthracologie dans le Centre-Ouest de la France : Méthodes, principaux résultats et perspectives de recherches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poirier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Fourteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquitania</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bilan scientifique de la région Poitou-Charentes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2011, pp.273-286</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04075079v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04076588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">15 ans d’application de l’anthracologie dans le Centre-Ouest de la France : Méthodes, principaux résultats et perspectives de recherches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Contribution des fouilles récentes à la connaissance de l’édifice monumental dit des “thermes” de la rue Arthur Ranc à Poitiers (Vienne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Fourteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilan scientifique de la région Poitou-Charentes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aquitania</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 27, pp.179 - 198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/aquit.2011.949⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04076588v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04075079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nécropole à incinérations du premier âge du Fer de Pouydesseaux, à Loustalet (Landes) : présentation et premiers résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maitay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Béhague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Véronique Bilbao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 28, pp.49-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02922605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subtype analysis of Blastocystis isolates from symptomatic patients in Egypt.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Souppart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanaa Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Cian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanna Sanciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasitology Research / Journal of Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 106 (2), pp.505-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00436-009-1693-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00527863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le site du Risquetout (Saint-Viance, Corrèze), témoin de la vie rurale des XIIe-XIIIe s.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alimentation végétale et systèmes de production en Limousin du Néolithique à la fin du Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Chaumeil</w:t>
+                <w:t xml:space="preserve">Anne Bouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Milor</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Michel Beausoleil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Botineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bovagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travaux d'archéologie limousine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aquitania</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25, pp.375-380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/aquit.2009.1197⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03202041v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00737861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alimentation végétale et systèmes de production en Limousin du Néolithique à la fin du Moyen Âge</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le site du Risquetout (Saint-Viance, Corrèze), témoin de la vie rurale des XIIe-XIIIe s.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Conte</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Brigitte Véquaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chaumeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Milor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquitania</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Travaux d'archéologie limousine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 29, pp.69-92</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00737861v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03202041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un atelier monétaire gaulois près de Poitiers : les Rochereaux à Migné-Auxances (Vienne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assumpció Toledo I Mur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Adamski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Benquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fluzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 65, pp.231-272. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/galia.2008.3345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01899145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un alignement de fours à pierres chauffées du premier âge du Fer : la ligne de feux d’Eyrein (Corrèze)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poirier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Documents d'archéologie méridionale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 29-30, pp.75-111. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/dam.1572⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04053444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’établissement rural gallo-romain de Laschamp à Parsac (Creuse)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Garraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poirier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquitania</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 21 (1), pp.151-187. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/aquit.2005.871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04075295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des structures d’une forge antique : approche archéologique, géophysique et anthracologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dieudonné-Glad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poirier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 26, pp.142-154. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/arsci.2002.1029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02925465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture, combustibles et environnement des thermes de Chassenon : l’apport de l’anthracologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poirier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquitania</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 16 (1), pp.179-181. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/aquit.1999.1277⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04073556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbezieux, Les Petits Clairons (Charente). Un établissement rural du premier Age du Fer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Baigl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Gomez de Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kerouanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bayen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquitania</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 16 (1), pp.31 - 91. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/aquit.1999.1272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04073553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3114,203 +3126,203 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annexe 1 : étude anthracologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poirier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Michel Beausoleil; Amaury Collet; Laure Gros. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Camp de l’Église Nord à Flaujac-Poujols (Lot). Une nécropole du milieu de l’âge du Fer en bas Quercy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Volume 1 : Présentation, études et synthèses, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions de l’Association pour le Développement de l’Archéologie en Languedoc-Roussillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.323-331, 2024, Monographies d’Archéologie Méditerranéenne 41, 978-2-912369-40-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05107138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’environnement autour de la Mothe de Pineuilh de la fin du Xe au XIVe-XVe siècles : essai de synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Digol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luc Bourgeois; Frédéric Prodéo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Seigneurs du marais. La résidence fossoyée de la Mothe de Pineuilh (Gironde, X</w:t>
@@ -3327,3220 +3339,3220 @@
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">-XII</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">e</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presse universitaire de Caen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.380-396, 2024, Publications du Centre de Recherches Archéologiques et Historiques Anciennes et Médiévales, 978-2-38185-215-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04904358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveau protocole de prélèvement et de préparation des macro‐charbons pour une généralisation des études anthraco‐chronologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vaschalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Figueiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Chabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carine Carpentier; Rose-Marie Arbogast; Philippe Kuchler. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioarchéologie : minimums méthodologiques, référentiels communs et nouvelles approches : Actes du 4e séminaire scientifique et technique de l’Inrap, 28-29 nov. 2019, Sélestat.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inrap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 14 p., 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34692/dwr6-hg62⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03085993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Datations radiocarbone et modélisation chronologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Gandelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaine Dunbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula J. Reimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabrice Pons; Muriel Gandelin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le rempart chasséen de Château-Percin à Seilh (Haute-Garonne). Une architecture monumentale de terre et de bois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 14, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNRS Editions; Inrap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.83-121, 2018, 978-2-271-12122-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01885438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les données anthracologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Paradis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Bouchette. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie du bois, alimentation végétale et structures de stockage en Limousin de l'âge du Fer à la fin du Moyen Age</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Archaeopress, pp.37-46, 2015, BAR International Series 2744, 9781407314037</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04538249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nécropole du Premier âge du Fer de Loustalet à Pouydesseaux (Landes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maitay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Béhague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poirier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Colin; Florence Verdin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’âge du Fer en Aquitaine et sur ses marges. Mobilité des personnes, migrations des idées, circulations des biens dans l’espace européen à l’âge du Fer. Actes du 35e colloque international de l’Association française pour l’étude de l’âge du Fer (Bordeaux, 2-5 juin 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Supplément Aquitania (30), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fédération Aquitania</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.277-286, 2013, 978-2-910763-34-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03972961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raspide 1 (Blagnac, Haute-Garonne) et Les Vergnasses (Gours, Gironde) : deux exemples de fermes gauloises dans le Sud-Ouest de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sireix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Benquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Convertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Vaginay; Lionel Izac-Imbert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les âges du Fer dans le Sud-Ouest de la France. Actes du XXVIIIe colloque international de l’Association française pour l’étude de l’âge du Fer (Toulouse, 20-23 mai 2004)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Supplément Aquitania (14/1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fédération Aquitania</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.293-343, 2007, 978-2-910763-07-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01762417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Europe. La voie kantienne. L’idée cosmopolitique comme idée régulatrice pour l’Union européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Overvold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Sosoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ferry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paris Les Editions Romaines. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards croisés sur la Constitution avortée de l’UE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp49-62, 2001, 978-2953573558</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01742882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (12)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montagnac (34), Les Allées de Laval - Obanis. Un chemin antique dans la vallée de l’Hérault. Rapport de fouille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Corbeel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04822710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Occitanie, Gard, Nîmes, 1bis rue de l’Abattoir. Plantations et espaces funéraires au sud de la voie longeant l’enceinte romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barberan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Beiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport final d’opération de fouille archéologique. Nîmes, Inrap Midi-Méditerranée. 2024, 757 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04793377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ZAC Regals, Canet-en-Roussillon, Pyrénées-Orientales (66), Occitanie : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Dunyach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Melmoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap midi-MED. 2021, vol. (149 p.) : 49 fig</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04247692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un habitat du Néolithique final dans les Hautes-Alpes : Provence-Alpes-Côte d'Azur, Hautes-Alpes, Gap, village automobile de Lachaup : rapport de fouilles. Nîmes : Inrap MED, 2018. 1 vol. (320 p.) : couv. ill., ill. en coul., cartes, plans ; 30 cm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Dubesset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas B. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Inrap Med. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03583580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport de fouille programmée Waziers « Le Bas Terroir ». Première année de la triennale 2017 - 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hérisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‑luc Locht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Vallin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication. 2018, pp.241</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aiffres (79) - ZAC Bâtipolis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pelletier Céline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geneviève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Landreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Ouest. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01982381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Occupations diachroniques sur le site de La Forgeais à Maillé. Volume 1.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Marembert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Camille Arqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Froquet-Uzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP Grand-Sud-Ouest. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02175348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Occupations diachroniques sur le site de La Forgeais à Maillé. Volume 2.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Marembert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Camille Arqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Froquet-Uzel Hélène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] INRAP Grand-Sud-Ouest. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02175364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabard (Deux-Sèvres), implantation rurale du 2e âge du Fer, DFS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Landreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP Grand-Sud-Ouest. 2005, 103 p. 43 fig., 18 ill</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01789399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Île-de-France, Seine-et-Marne, ville-nouvelle de Marne-la-Vallée, communes de Jossigny et Serris, Le Parc de la Motte-Les Collinières, échangeur et sud de la pénétrante ouest de l’A4. Diagnostic et fouilles archéologiques, avril à septembre 2000</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Desrayaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Boulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Institut national de recherches archéologiques préventives, INRAP. 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barzan (Charente-Maritime), Le Fâ. Fouilles programmées, Rapport de Synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Carponsin-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service Régional de l'Archéologie, Poitiers. 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01767880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barzan (Charente-Maritime), Le Fâ. Fouilles programmées, Rapport de Synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Carponsin-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service Régional de l'Archéologie, Poitiers. 1998</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01767878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Camp de l’Église Nord à Flaujac-Poujols (Lot). Une nécropole du milieu de l’âge du Fer en bas Quercy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Beausoleil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio d'Agostino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions de l’Association pour le Développement de l’Archéologie en Languedoc-Roussillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2 vol. + 1 inventaire du mobilier, 2024, Monographies d’Archéologie Méditerranéenne 41, 978-2-912369-40-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04473514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'occupation d'une terrasse en rive droite du Lot du Bronze final au XIIe siècle ap. J.-C. (Aquitaine, Lot-et-Garonne, Saint-Sylvestre-sur-Lot, Bourg Est et Bourg Nord, ZAC de La Mariniesse)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Luce Merleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ballarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cornardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dietsch-Sellami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap. , 2 vol. (405, 165 p.), 2019, Documents d’archéologie préventive 1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34692/fqcx-4675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02453956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rempart chasséen de Château-Percin à Seilh (Haute-Garonne). Une architecture monumentale de terre et de bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Pons</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Muriel Gandelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Bayliss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bruxelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNRS Éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 314 p., 2018, Recherches archéologiques 14, 978-2-271-12122-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02295698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Économie du bois, alimentation végétale et structures de stockage en Limousin de l'âge du Fer à la fin du Moyen Age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Beausoleil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Botineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Beausoleil</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Patrice Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Figueiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BAR publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 473 p., 2015, BAR International Series 2744, 9781407314037</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04538218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pierre, le métal, l’eau et le bois : économie castrale en territoire audois (XIe-XIVe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Bailly-Maître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Elise Gardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Bourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Loppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Société d’études scientifiques de l’Aude, 2007, 978-2-9531120-0-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04934876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les thermes antiques de Chassenon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aupert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poirier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hourcade, David et Aupert, Pierre et Poirier, Philippe. Geste Editions, 48 p., 2004, Collection "Itinéraires du Patrimoine"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01800830v1</w:t>
-              </w:r>
-[...1362 lines deleted...]
-                <w:t xml:space="preserve">hal-01767878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleiculture and Viticulture in southern France during the Iron Age and Roman Period: a reconstruction based on charcoal, seed, fruit and archaeological data compared to agroecosystemic modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Chabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberte Bondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Anthracology Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, João Tereso; Filipe Costa Vaz, Aug 2023, Porto, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04192312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement méthodologique et apports récents de l’anthraco-chronologie à l’étude des charbons de bois archéologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vaschalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIVe colloque international du Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie (GMPCA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04077915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques spatio-temporelles de la vigne (Vitis vinifera) au cours de l’Holocène en France d’après les enregistrements archéobotaniques (graines et fruits, charbons de bois)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6599,301 +6611,301 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14èmes Rencontres d’Archéobotanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03723026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveau protocole de prélèvement et de préparation des macro-charbons pour une généralisation des études anthraco-chronologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vaschalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Figueiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Chabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioarchéologie : minimums méthodologiques, référentiels communs et nouvelles approches [4e séminaire scientifique et technique de l’Inrap]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Carine Carpentier; Rose-Marie Arbogast; Philippe Kuchler, Nov 2019, Sélestat, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03738380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre Sud et Nord, du nouveau à l'Ouest : l'éperon de Buxerolles &amp;quot;La Grande Sablière&amp;quot; (Vienne), une occupation néolithique de longue durée : résultats préliminaires de la fouille préventive menée en 2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Luce Merleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Poissonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégor Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Farago-Szekeres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"De la tombe au territoire" et actualité de la recherche : actes des 11e Rencontres méridionales de la Préhistoire récente, Montpellier, 25-27 septembre 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Montpellier, France. pp.187-198</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01835225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6903,147 +6915,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fréquentations à vocation agricole du Néolithique final et de l'âge du Bronze à &amp;quot;El Camp del Viver&amp;quot;, à Baho (Pyrénées-Orientales)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assumpció Toledo I Mur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bruxelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Decanter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lagarrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rencontres Méridionales de Préhistoire récente, Internéo, Association pour la promotion et la recherche sur l'âge du Bronze, pp.691-696, 2018, Actes des IIe Rencontres Nord/Sud de Préhistoire récente, Dijon, 19-21 novembre 2015, 9782358420242</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02058578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7053,114 +7065,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthracologie et environnement de la période gallo-romaine à la période médiévale en Poitou-Charentes, volume 2 (annexes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poirier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Montpellier II, 1999. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04076599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId257"/>
+      <w:footerReference w:type="default" r:id="rId258"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7228,51 +7240,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2BA0F084"/>
+    <w:nsid w:val="1858F9A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7459,51 +7471,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-poirier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5357-3206" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081713835" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05491298v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Desnos-Ollivier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Alanio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Gits-Muselli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Boukris-Sitbon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bertho" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid3201.250504" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05449036v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Luzarraga" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nourrisson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Anglade" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chevenet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poirier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jcm.01583-24" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05449019v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Moniot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Combes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Costa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Argy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fleur Durieux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid3103.241640" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05449128v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Pulby" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lafolie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Belot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Dopeux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Loiseau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnaf012" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05543907v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Legay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tmaid.2025.102888" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04862485v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Rocchi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Scherer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lewis White" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Guitton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jcm.01525-24" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901365v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Filliatre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Voinchet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120ic" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05085440v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Guilbeau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04255518v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Barbier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vacher" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baudry" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04164708v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chabal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonhomme" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baly" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2023.111655" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125241v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Brossier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.02.020" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778524v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nillesse Olivier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arthuis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vissac" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02468441v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nillesse" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.2017.1500" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04075079v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Fourteau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.2011.949" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04076588v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02922605v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maitay" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B&#233;hague" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-V&#233;ronique Bilbao" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527863v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Souppart" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanaa Moussa" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cian" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Sanciu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-009-1693-5" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CXWX2JD3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03202041v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte V&#233;quaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chaumeil" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Milor" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737861v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouchette" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Beausoleil" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Botineau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bovagne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Conte" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.2009.1197" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899145v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assumpci&#243; Toledo I Mur" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pernot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Adamski" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Benquet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fluzin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2008.3345" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053444v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.1572" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04075295v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Roger" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Simon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garraud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.2005.871" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925465v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dabas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dieudonn&#233;-Glad" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arsci.2002.1029" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04073556v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.1999.1277" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04073553v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Baigl" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gomez de Soto" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kerouanton" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bayen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.1999.1272" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05107138v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.asm.cnrs.fr/editions/mam" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904358v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Leroyer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mille" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Digol" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puc-ed.fr/fr/book/?GCOI=28777100082350" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03085993v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vaschalde" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sstinrap.hypotheses.org/category/seminaire/bioarcheologie-minimums-methodologiques-referentiels-communs-nouvelles-approches" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/dwr6-hg62" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885438v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gandelin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pons" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Dunbar" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula J. Reimer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/r14-le-rempart-chasseen-de-chateau-percin-a-seilh-haute-garonne/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04538249v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Paradis" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972961v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aquitania.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762417v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sireix" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Berthet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry G&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742882v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Overvold" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Sosoe" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ferry" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04473514v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Collet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gros" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio d'Agostino" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arnoux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02453956v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Merleau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ballarin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornardeau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch-Sellami" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lagarrigue" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/fqcx-4675" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02295698v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Bayliss" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Bevilacqua" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04538218v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.barpublishing.com/economie-du-bois-alimentation-vegetale-et-structures-de-stockage-en-limousin-de-lage-du-fer-a-la-fin-du-moyen-age.html" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934876v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bailly-Ma&#238;tre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elise Gardel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bourin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Loppe" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Langlois" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800830v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hourcade" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aupert" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04822710v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jung" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Corbeel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pallier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04793377v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rochette" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Grimaud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barberan" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Beiger" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247692v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Dunyach" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Melmoux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913226v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;risson" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;luc Locht" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vallin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Masson" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583580v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dubesset" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouchet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rodet-Belarbi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175364v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Marembert" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Camille Arqu&#233;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouillon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fontaine" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Froquet-Uzel H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175348v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Froquet-Uzel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982381v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sergent" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelletier C&#233;line" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Landreau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01789399v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Champagne" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902749v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Desrayaud" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guy" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bauchet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Belarbi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767880v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carponsin-Martin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767878v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192312v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernigaud" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberte Bondeau" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bigot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077915v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ros" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723026v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03738380v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835225v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Poissonnier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Farago-Szekeres" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rouquet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058578v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Decanter" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/tel-04076599v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-poirier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5357-3206" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081713835" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05491298v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Desnos-Ollivier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Alanio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Gits-Muselli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Boukris-Sitbon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bertho" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid3201.250504" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05449019v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Moniot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Combes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Costa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Argy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fleur Durieux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid3103.241640" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05449036v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Luzarraga" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nourrisson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Anglade" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chevenet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poirier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jcm.01583-24" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05449128v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Pulby" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lafolie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Belot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Dopeux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Loiseau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnaf012" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04862485v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Rocchi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Scherer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lewis White" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Guitton" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jcm.01525-24" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05543907v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Legay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tmaid.2025.102888" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901365v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Filliatre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Voinchet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120ic" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05085440v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Guilbeau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04255518v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Barbier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vacher" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baudry" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04164708v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chabal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonhomme" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baly" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2023.111655" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778524v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nillesse Olivier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arthuis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vissac" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125241v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Brossier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.02.020" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3RC4QZ26-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02468441v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nillesse" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.2017.1500" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04076588v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04075079v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Fourteau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.2011.949" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02922605v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maitay" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B&#233;hague" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-V&#233;ronique Bilbao" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527863v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Souppart" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanaa Moussa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cian" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Sanciu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-009-1693-5" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CXWX2JD3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737861v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouchette" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Beausoleil" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Botineau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bovagne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Conte" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.2009.1197" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03202041v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte V&#233;quaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chaumeil" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Milor" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899145v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assumpci&#243; Toledo I Mur" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pernot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Adamski" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Benquet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fluzin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2008.3345" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053444v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.1572" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04075295v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Roger" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Simon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garraud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.2005.871" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925465v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dabas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dieudonn&#233;-Glad" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arsci.2002.1029" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04073556v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.1999.1277" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04073553v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Baigl" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gomez de Soto" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kerouanton" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bayen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.1999.1272" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05107138v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.asm.cnrs.fr/editions/mam" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904358v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Leroyer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mille" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Digol" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puc-ed.fr/fr/book/?GCOI=28777100082350" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03085993v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vaschalde" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sstinrap.hypotheses.org/category/seminaire/bioarcheologie-minimums-methodologiques-referentiels-communs-nouvelles-approches" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/dwr6-hg62" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885438v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gandelin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pons" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Dunbar" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula J. Reimer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/r14-le-rempart-chasseen-de-chateau-percin-a-seilh-haute-garonne/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04538249v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Paradis" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972961v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aquitania.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762417v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sireix" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Berthet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry G&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742882v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Overvold" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Sosoe" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ferry" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04822710v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jung" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Corbeel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pallier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04793377v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rochette" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Grimaud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barberan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Beiger" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247692v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Dunyach" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Melmoux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583580v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dubesset" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouchet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rodet-Belarbi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913226v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;risson" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;luc Locht" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vallin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Masson" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982381v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sergent" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelletier C&#233;line" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Landreau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175348v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Marembert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Camille Arqu&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouillon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fontaine" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Froquet-Uzel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175364v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Froquet-Uzel H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01789399v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Champagne" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902749v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Desrayaud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guy" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bauchet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Belarbi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767880v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carponsin-Martin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767878v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04473514v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Collet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gros" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio d'Agostino" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arnoux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02453956v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Merleau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ballarin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornardeau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch-Sellami" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lagarrigue" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/fqcx-4675" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02295698v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Bayliss" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Bevilacqua" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04538218v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.barpublishing.com/economie-du-bois-alimentation-vegetale-et-structures-de-stockage-en-limousin-de-lage-du-fer-a-la-fin-du-moyen-age.html" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934876v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bailly-Ma&#238;tre" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elise Gardel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bourin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Loppe" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Langlois" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800830v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hourcade" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aupert" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192312v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernigaud" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberte Bondeau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bigot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077915v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ros" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723026v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03738380v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835225v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Poissonnier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Farago-Szekeres" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rouquet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058578v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Decanter" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/tel-04076599v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>