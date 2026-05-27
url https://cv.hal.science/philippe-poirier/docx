--- v1 (2026-05-05)
+++ v2 (2026-05-27)
@@ -106,50 +106,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">081713835</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=P5vAdW0AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -173,2950 +194,2950 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clinical Manifestations of Emerging Trichosporon spp. Infections, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Desnos-Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Alanio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Gits-Muselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Boukris-Sitbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 32 (1), pp.93-102. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3201/eid3201.250504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05491298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous Detection of Sarcocystis hominis , S. heydorni , and S. sigmoideus in Human Intestinal Sarcocystosis, France, 2021–2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Moniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Argy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Fleur Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 31 (3), pp.559-563. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3201/eid3103.241640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05449019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Brief Case: Cutaneous ulceration associated with acalabrutinib treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Luzarraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nourrisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Anglade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Chevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 63 (3), pp.e0158324. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/jcm.01583-24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05449036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About two French cases of disseminated Cryptococcus neoformans infection associated with COVID-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wendy Pulby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lafolie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Belot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Dopeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 372, pp.fnaf012. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/femsle/fnaf012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05449128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interlaboratory assays from the fungal PCR Initiative and the Modimucor Study Group to improve qPCR detection of Mucorales DNA in serum: one more step toward standardization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Steffi Rocchi</w:t>
+                <w:t xml:space="preserve">An imported case of Haplorchis taichui infection diagnosed with molecular genomics in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Luzarraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Moniot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Scherer</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Alanio</w:t>
+                <w:t xml:space="preserve">Mathilde Legay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/jcm.01525-24⟩</w:t>
+              <w:t xml:space="preserve">Travel Medicine and Infectious Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 67, pp.102888. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tmaid.2025.102888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04862485v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05543907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An imported case of Haplorchis taichui infection diagnosed with molecular genomics in France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patricia Combes</w:t>
+                <w:t xml:space="preserve">Interlaboratory assays from the fungal PCR Initiative and the Modimucor Study Group to improve qPCR detection of Mucorales DNA in serum: one more step toward standardization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffi Rocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Scherer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Legay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Poirier</w:t>
+                <w:t xml:space="preserve">P Lewis White</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Alanio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travel Medicine and Infectious Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tmaid.2025.102888⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 63 (2), pp.e0152524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/jcm.01525-24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05543907v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Middle Pleistocene to Holocene estuarine and aeolian deposits at L’Amélie (Médoc peninsula, Southwest France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bertran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Filliatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Voinchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poirier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 35 (2), pp.41-61. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/120ic⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04901365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nissan-lez-Ensérune (Hérault) : des réseaux sur l’&amp;lt;em&amp;gt;oppidum&amp;lt;/em&amp;gt;. Méthodologie et résultats scientifiques des opérations archéologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Guilbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poirier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Le suivi archéologique des chantiers de réseaux, 174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05085440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouille préventive sur le plateau des Cottes Mailles - Av. Simone Veil - à Aytré (Charente-Maritime) – premiers résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Fouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bertran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'association des Archéologues de Poitou-Charentes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 50, p.93-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04255518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Holocene history of grapevine (Vitis vinifera) and viticulture in France retraced from a large-scale archaeobotanical dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Chabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Baly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janet Battentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 625, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.palaeo.2023.111655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04164708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chacé, les Rogelins : un site des débuts de La Tène en Anjou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nillesse Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Arthuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Vissac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01778524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new method for facilitating tree-ring measurement on charcoal form archaeological and natural contexts.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poirier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 19, pp.115-126. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jasrep.2018.02.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03125241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’agglomération fortifiée de hauteur de la fin du premier âge du Fer de Mervent (Vendée), le rempart du Chêne Tord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Nillesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Arthuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Vissac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquitania</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 33, pp.7-34. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/aquit.2017.1500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02468441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">15 ans d’application de l’anthracologie dans le Centre-Ouest de la France : Méthodes, principaux résultats et perspectives de recherches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poirier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan scientifique de la région Poitou-Charentes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 2011, pp.273-286</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04076588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution des fouilles récentes à la connaissance de l’édifice monumental dit des “thermes” de la rue Arthur Ranc à Poitiers (Vienne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Fourteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquitania</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 27, pp.179 - 198. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/aquit.2011.949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04075079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nécropole à incinérations du premier âge du Fer de Pouydesseaux, à Loustalet (Landes) : présentation et premiers résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maitay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Béhague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Véronique Bilbao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 28, pp.49-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02922605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subtype analysis of Blastocystis isolates from symptomatic patients in Egypt.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Souppart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanaa Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Cian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanna Sanciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasitology Research / Journal of Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 106 (2), pp.505-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00436-009-1693-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00527863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alimentation végétale et systèmes de production en Limousin du Néolithique à la fin du Moyen Âge</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le site du Risquetout (Saint-Viance, Corrèze), témoin de la vie rurale des XIIe-XIIIe s.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Beausoleil</w:t>
+                <w:t xml:space="preserve">Brigitte Véquaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Botineau</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Chaumeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bovagne</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Milor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquitania</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Travaux d'archéologie limousine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 29, pp.69-92</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00737861v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03202041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le site du Risquetout (Saint-Viance, Corrèze), témoin de la vie rurale des XIIe-XIIIe s.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alimentation végétale et systèmes de production en Limousin du Néolithique à la fin du Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bouchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Beausoleil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Véquaud</w:t>
+                <w:t xml:space="preserve">Michel Botineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Chaumeil</w:t>
+                <w:t xml:space="preserve">M. Bovagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Milor</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patrice Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travaux d'archéologie limousine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aquitania</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25, pp.375-380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/aquit.2009.1197⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03202041v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00737861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un atelier monétaire gaulois près de Poitiers : les Rochereaux à Migné-Auxances (Vienne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assumpció Toledo I Mur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Adamski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Benquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fluzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 65, pp.231-272. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/galia.2008.3345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01899145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un alignement de fours à pierres chauffées du premier âge du Fer : la ligne de feux d’Eyrein (Corrèze)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poirier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Documents d'archéologie méridionale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 29-30, pp.75-111. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/dam.1572⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04053444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’établissement rural gallo-romain de Laschamp à Parsac (Creuse)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Garraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poirier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquitania</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 21 (1), pp.151-187. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/aquit.2005.871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04075295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des structures d’une forge antique : approche archéologique, géophysique et anthracologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dieudonné-Glad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poirier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 26, pp.142-154. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/arsci.2002.1029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02925465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture, combustibles et environnement des thermes de Chassenon : l’apport de l’anthracologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poirier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquitania</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 16 (1), pp.179-181. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/aquit.1999.1277⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04073556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbezieux, Les Petits Clairons (Charente). Un établissement rural du premier Age du Fer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Baigl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Gomez de Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kerouanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bayen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquitania</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 16 (1), pp.31 - 91. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/aquit.1999.1272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04073553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3126,203 +3147,203 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annexe 1 : étude anthracologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poirier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Michel Beausoleil; Amaury Collet; Laure Gros. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Camp de l’Église Nord à Flaujac-Poujols (Lot). Une nécropole du milieu de l’âge du Fer en bas Quercy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Volume 1 : Présentation, études et synthèses, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions de l’Association pour le Développement de l’Archéologie en Languedoc-Roussillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.323-331, 2024, Monographies d’Archéologie Méditerranéenne 41, 978-2-912369-40-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05107138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’environnement autour de la Mothe de Pineuilh de la fin du Xe au XIVe-XVe siècles : essai de synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Digol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luc Bourgeois; Frédéric Prodéo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Seigneurs du marais. La résidence fossoyée de la Mothe de Pineuilh (Gironde, X</w:t>
@@ -3339,819 +3360,819 @@
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">-XII</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">e</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presse universitaire de Caen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.380-396, 2024, Publications du Centre de Recherches Archéologiques et Historiques Anciennes et Médiévales, 978-2-38185-215-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04904358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveau protocole de prélèvement et de préparation des macro‐charbons pour une généralisation des études anthraco‐chronologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vaschalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Figueiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Chabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carine Carpentier; Rose-Marie Arbogast; Philippe Kuchler. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioarchéologie : minimums méthodologiques, référentiels communs et nouvelles approches : Actes du 4e séminaire scientifique et technique de l’Inrap, 28-29 nov. 2019, Sélestat.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inrap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 14 p., 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34692/dwr6-hg62⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03085993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Datations radiocarbone et modélisation chronologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Gandelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaine Dunbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula J. Reimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabrice Pons; Muriel Gandelin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le rempart chasséen de Château-Percin à Seilh (Haute-Garonne). Une architecture monumentale de terre et de bois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 14, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNRS Editions; Inrap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.83-121, 2018, 978-2-271-12122-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01885438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les données anthracologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Paradis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Bouchette. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie du bois, alimentation végétale et structures de stockage en Limousin de l'âge du Fer à la fin du Moyen Age</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Archaeopress, pp.37-46, 2015, BAR International Series 2744, 9781407314037</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04538249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nécropole du Premier âge du Fer de Loustalet à Pouydesseaux (Landes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maitay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Béhague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poirier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Colin; Florence Verdin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’âge du Fer en Aquitaine et sur ses marges. Mobilité des personnes, migrations des idées, circulations des biens dans l’espace européen à l’âge du Fer. Actes du 35e colloque international de l’Association française pour l’étude de l’âge du Fer (Bordeaux, 2-5 juin 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Supplément Aquitania (30), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fédération Aquitania</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.277-286, 2013, 978-2-910763-34-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03972961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raspide 1 (Blagnac, Haute-Garonne) et Les Vergnasses (Gours, Gironde) : deux exemples de fermes gauloises dans le Sud-Ouest de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sireix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Benquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Convertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Vaginay; Lionel Izac-Imbert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les âges du Fer dans le Sud-Ouest de la France. Actes du XXVIIIe colloque international de l’Association française pour l’étude de l’âge du Fer (Toulouse, 20-23 mai 2004)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Supplément Aquitania (14/1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fédération Aquitania</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.293-343, 2007, 978-2-910763-07-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01762417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Europe. La voie kantienne. L’idée cosmopolitique comme idée régulatrice pour l’Union européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Overvold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Sosoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ferry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paris Les Editions Romaines. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards croisés sur la Constitution avortée de l’UE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp49-62, 2001, 978-2953573558</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01742882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4161,1361 +4182,1361 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montagnac (34), Les Allées de Laval - Obanis. Un chemin antique dans la vallée de l’Hérault. Rapport de fouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Corbeel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04822710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occitanie, Gard, Nîmes, 1bis rue de l’Abattoir. Plantations et espaces funéraires au sud de la voie longeant l’enceinte romaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barberan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Beiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport final d’opération de fouille archéologique. Nîmes, Inrap Midi-Méditerranée. 2024, 757 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04793377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ZAC Regals, Canet-en-Roussillon, Pyrénées-Orientales (66), Occitanie : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Dunyach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Melmoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap midi-MED. 2021, vol. (149 p.) : 49 fig</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04247692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un habitat du Néolithique final dans les Hautes-Alpes : Provence-Alpes-Côte d'Azur, Hautes-Alpes, Gap, village automobile de Lachaup : rapport de fouilles. Nîmes : Inrap MED, 2018. 1 vol. (320 p.) : couv. ill., ill. en coul., cartes, plans ; 30 cm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Dubesset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas B. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Inrap Med. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03583580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de fouille programmée Waziers « Le Bas Terroir ». Première année de la triennale 2017 - 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hérisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‑luc Locht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Vallin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication. 2018, pp.241</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02913226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aiffres (79) - ZAC Bâtipolis</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Occupations diachroniques sur le site de La Forgeais à Maillé. Volume 1.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Marembert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Camille Arqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Froquet-Uzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP Grand-Sud-Ouest. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Sergent</w:t>
-[...85 lines deleted...]
-                <w:t xml:space="preserve">hal-01982381v1</w:t>
+                <w:t xml:space="preserve">hal-02175348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupations diachroniques sur le site de La Forgeais à Maillé. Volume 1.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aiffres (79) - ZAC Bâtipolis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pelletier Céline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geneviève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Landreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Ouest. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Camille Arqué</w:t>
-[...72 lines deleted...]
-                <w:t xml:space="preserve">hal-02175348v1</w:t>
+                <w:t xml:space="preserve">hal-01982381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occupations diachroniques sur le site de La Forgeais à Maillé. Volume 2.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Marembert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Camille Arqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Froquet-Uzel Hélène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] INRAP Grand-Sud-Ouest. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02175364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabard (Deux-Sèvres), implantation rurale du 2e âge du Fer, DFS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Landreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP Grand-Sud-Ouest. 2005, 103 p. 43 fig., 18 ill</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01789399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Île-de-France, Seine-et-Marne, ville-nouvelle de Marne-la-Vallée, communes de Jossigny et Serris, Le Parc de la Motte-Les Collinières, échangeur et sud de la pénétrante ouest de l’A4. Diagnostic et fouilles archéologiques, avril à septembre 2000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Desrayaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Boulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Institut national de recherches archéologiques préventives, INRAP. 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02902749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barzan (Charente-Maritime), Le Fâ. Fouilles programmées, Rapport de Synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Carponsin-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service Régional de l'Archéologie, Poitiers. 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01767880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barzan (Charente-Maritime), Le Fâ. Fouilles programmées, Rapport de Synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Carponsin-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poirier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service Régional de l'Archéologie, Poitiers. 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01767878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5525,747 +5546,747 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Camp de l’Église Nord à Flaujac-Poujols (Lot). Une nécropole du milieu de l’âge du Fer en bas Quercy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Beausoleil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio d'Agostino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions de l’Association pour le Développement de l’Archéologie en Languedoc-Roussillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2 vol. + 1 inventaire du mobilier, 2024, Monographies d’Archéologie Méditerranéenne 41, 978-2-912369-40-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04473514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'occupation d'une terrasse en rive droite du Lot du Bronze final au XIIe siècle ap. J.-C. (Aquitaine, Lot-et-Garonne, Saint-Sylvestre-sur-Lot, Bourg Est et Bourg Nord, ZAC de La Mariniesse)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Luce Merleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ballarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cornardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Dietsch-Sellami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lagarrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. , 2 vol. (405, 165 p.), 2019, Documents d’archéologie préventive 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34692/fqcx-4675⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
-              <w:r>
-[...89 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02453956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rempart chasséen de Château-Percin à Seilh (Haute-Garonne). Une architecture monumentale de terre et de bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Pons</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Muriel Gandelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Bayliss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bruxelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 314 p., 2018, Recherches archéologiques 14, 978-2-271-12122-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02295698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Économie du bois, alimentation végétale et structures de stockage en Limousin de l'âge du Fer à la fin du Moyen Age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Beausoleil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Botineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Figueiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BAR publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 473 p., 2015, BAR International Series 2744, 9781407314037</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04538218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pierre, le métal, l’eau et le bois : économie castrale en territoire audois (XIe-XIVe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Bailly-Maître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Elise Gardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Bourin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Loppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Société d’études scientifiques de l’Aude, 2007, 978-2-9531120-0-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04934876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les thermes antiques de Chassenon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aupert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hourcade, David et Aupert, Pierre et Poirier, Philippe. Geste Editions, 48 p., 2004, Collection "Itinéraires du Patrimoine"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01800830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6275,637 +6296,637 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleiculture and Viticulture in southern France during the Iron Age and Roman Period: a reconstruction based on charcoal, seed, fruit and archaeological data compared to agroecosystemic modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Chabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberte Bondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Anthracology Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, João Tereso; Filipe Costa Vaz, Aug 2023, Porto, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04192312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement méthodologique et apports récents de l’anthraco-chronologie à l’étude des charbons de bois archéologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vaschalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIVe colloque international du Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie (GMPCA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04077915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques spatio-temporelles de la vigne (Vitis vinifera) au cours de l’Holocène en France d’après les enregistrements archéobotaniques (graines et fruits, charbons de bois)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Chabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Baly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janet Battentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14èmes Rencontres d’Archéobotanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03723026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveau protocole de prélèvement et de préparation des macro-charbons pour une généralisation des études anthraco-chronologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vaschalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Figueiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Chabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioarchéologie : minimums méthodologiques, référentiels communs et nouvelles approches [4e séminaire scientifique et technique de l’Inrap]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Carine Carpentier; Rose-Marie Arbogast; Philippe Kuchler, Nov 2019, Sélestat, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03738380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre Sud et Nord, du nouveau à l'Ouest : l'éperon de Buxerolles &amp;quot;La Grande Sablière&amp;quot; (Vienne), une occupation néolithique de longue durée : résultats préliminaires de la fouille préventive menée en 2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Luce Merleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Poissonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégor Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Farago-Szekeres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"De la tombe au territoire" et actualité de la recherche : actes des 11e Rencontres méridionales de la Préhistoire récente, Montpellier, 25-27 septembre 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Montpellier, France. pp.187-198</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01835225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6915,147 +6936,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fréquentations à vocation agricole du Néolithique final et de l'âge du Bronze à &amp;quot;El Camp del Viver&amp;quot;, à Baho (Pyrénées-Orientales)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assumpció Toledo I Mur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bruxelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Decanter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lagarrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rencontres Méridionales de Préhistoire récente, Internéo, Association pour la promotion et la recherche sur l'âge du Bronze, pp.691-696, 2018, Actes des IIe Rencontres Nord/Sud de Préhistoire récente, Dijon, 19-21 novembre 2015, 9782358420242</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02058578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7065,114 +7086,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthracologie et environnement de la période gallo-romaine à la période médiévale en Poitou-Charentes, volume 2 (annexes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poirier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Montpellier II, 1999. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04076599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId258"/>
+      <w:footerReference w:type="default" r:id="rId259"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7240,51 +7261,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1858F9A3"/>
+    <w:nsid w:val="EA772241"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7471,51 +7492,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-poirier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5357-3206" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081713835" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05491298v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Desnos-Ollivier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Alanio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Gits-Muselli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Boukris-Sitbon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bertho" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid3201.250504" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05449019v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Moniot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Combes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Costa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Argy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fleur Durieux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid3103.241640" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05449036v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Luzarraga" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nourrisson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Anglade" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chevenet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poirier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jcm.01583-24" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05449128v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Pulby" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lafolie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Belot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Dopeux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Loiseau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnaf012" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04862485v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Rocchi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Scherer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lewis White" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Guitton" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jcm.01525-24" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05543907v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Legay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tmaid.2025.102888" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901365v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Filliatre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Voinchet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120ic" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05085440v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Guilbeau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04255518v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Barbier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vacher" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baudry" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04164708v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chabal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonhomme" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baly" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2023.111655" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778524v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nillesse Olivier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arthuis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vissac" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125241v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Brossier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.02.020" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3RC4QZ26-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02468441v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nillesse" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.2017.1500" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04076588v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04075079v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Fourteau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.2011.949" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02922605v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maitay" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B&#233;hague" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-V&#233;ronique Bilbao" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527863v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Souppart" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanaa Moussa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cian" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Sanciu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-009-1693-5" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CXWX2JD3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737861v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouchette" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Beausoleil" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Botineau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bovagne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Conte" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.2009.1197" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03202041v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte V&#233;quaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chaumeil" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Milor" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899145v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assumpci&#243; Toledo I Mur" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pernot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Adamski" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Benquet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fluzin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2008.3345" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053444v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.1572" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04075295v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Roger" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Simon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garraud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.2005.871" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925465v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dabas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dieudonn&#233;-Glad" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arsci.2002.1029" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04073556v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.1999.1277" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04073553v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Baigl" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gomez de Soto" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kerouanton" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bayen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.1999.1272" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05107138v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.asm.cnrs.fr/editions/mam" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904358v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Leroyer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mille" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Digol" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puc-ed.fr/fr/book/?GCOI=28777100082350" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03085993v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vaschalde" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sstinrap.hypotheses.org/category/seminaire/bioarcheologie-minimums-methodologiques-referentiels-communs-nouvelles-approches" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/dwr6-hg62" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885438v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gandelin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pons" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Dunbar" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula J. Reimer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/r14-le-rempart-chasseen-de-chateau-percin-a-seilh-haute-garonne/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04538249v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Paradis" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972961v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aquitania.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762417v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sireix" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Berthet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry G&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742882v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Overvold" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Sosoe" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ferry" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04822710v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jung" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Corbeel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pallier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04793377v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rochette" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Grimaud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barberan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Beiger" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247692v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Dunyach" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Melmoux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583580v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dubesset" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouchet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rodet-Belarbi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913226v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;risson" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;luc Locht" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vallin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Masson" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982381v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sergent" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelletier C&#233;line" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Landreau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175348v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Marembert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Camille Arqu&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouillon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fontaine" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Froquet-Uzel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175364v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Froquet-Uzel H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01789399v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Champagne" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902749v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Desrayaud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guy" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bauchet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Belarbi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767880v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carponsin-Martin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767878v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04473514v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Collet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gros" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio d'Agostino" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arnoux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02453956v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Merleau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ballarin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornardeau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch-Sellami" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lagarrigue" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/fqcx-4675" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02295698v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Bayliss" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Bevilacqua" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04538218v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.barpublishing.com/economie-du-bois-alimentation-vegetale-et-structures-de-stockage-en-limousin-de-lage-du-fer-a-la-fin-du-moyen-age.html" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934876v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bailly-Ma&#238;tre" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elise Gardel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bourin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Loppe" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Langlois" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800830v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hourcade" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aupert" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192312v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernigaud" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberte Bondeau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bigot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077915v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ros" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723026v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03738380v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835225v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Poissonnier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Farago-Szekeres" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rouquet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058578v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Decanter" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/tel-04076599v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-poirier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5357-3206" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081713835" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=P5vAdW0AAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05491298v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Desnos-Ollivier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Alanio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Gits-Muselli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Boukris-Sitbon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bertho" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid3201.250504" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05449019v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Moniot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Combes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Costa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Argy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fleur Durieux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid3103.241640" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05449036v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Luzarraga" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nourrisson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Anglade" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chevenet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poirier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jcm.01583-24" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05449128v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Pulby" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lafolie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Belot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Dopeux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Loiseau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnaf012" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05543907v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Legay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tmaid.2025.102888" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04862485v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Rocchi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Scherer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lewis White" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Guitton" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jcm.01525-24" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901365v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Filliatre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Voinchet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120ic" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05085440v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Guilbeau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04255518v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Barbier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vacher" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baudry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04164708v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chabal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonhomme" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baly" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2023.111655" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778524v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nillesse Olivier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arthuis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vissac" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125241v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Brossier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.02.020" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3RC4QZ26-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02468441v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nillesse" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.2017.1500" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04076588v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04075079v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Fourteau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.2011.949" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02922605v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maitay" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B&#233;hague" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-V&#233;ronique Bilbao" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527863v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Souppart" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanaa Moussa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cian" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Sanciu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-009-1693-5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CXWX2JD3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03202041v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte V&#233;quaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chaumeil" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Milor" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737861v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouchette" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Beausoleil" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Botineau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bovagne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Conte" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.2009.1197" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899145v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assumpci&#243; Toledo I Mur" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pernot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Adamski" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Benquet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fluzin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2008.3345" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053444v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.1572" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04075295v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Roger" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Simon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garraud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.2005.871" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925465v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dabas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dieudonn&#233;-Glad" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arsci.2002.1029" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04073556v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.1999.1277" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04073553v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Baigl" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gomez de Soto" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kerouanton" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bayen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.1999.1272" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05107138v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.asm.cnrs.fr/editions/mam" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904358v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Leroyer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mille" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Digol" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puc-ed.fr/fr/book/?GCOI=28777100082350" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03085993v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vaschalde" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sstinrap.hypotheses.org/category/seminaire/bioarcheologie-minimums-methodologiques-referentiels-communs-nouvelles-approches" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/dwr6-hg62" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885438v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gandelin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pons" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Dunbar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula J. Reimer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/r14-le-rempart-chasseen-de-chateau-percin-a-seilh-haute-garonne/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04538249v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Paradis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972961v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aquitania.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762417v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sireix" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Berthet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry G&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742882v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Overvold" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Sosoe" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ferry" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04822710v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jung" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Corbeel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pallier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04793377v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rochette" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Grimaud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barberan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Beiger" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247692v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Dunyach" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Melmoux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583580v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dubesset" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouchet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rodet-Belarbi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913226v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;risson" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;luc Locht" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vallin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Masson" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175348v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Marembert" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Camille Arqu&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouillon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fontaine" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Froquet-Uzel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982381v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sergent" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelletier C&#233;line" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Landreau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175364v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Froquet-Uzel H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01789399v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Champagne" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902749v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Desrayaud" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guy" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bauchet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Belarbi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767880v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carponsin-Martin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767878v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04473514v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Collet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gros" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio d'Agostino" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arnoux" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02453956v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Merleau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ballarin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornardeau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch-Sellami" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lagarrigue" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/fqcx-4675" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02295698v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Bayliss" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Bevilacqua" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04538218v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.barpublishing.com/economie-du-bois-alimentation-vegetale-et-structures-de-stockage-en-limousin-de-lage-du-fer-a-la-fin-du-moyen-age.html" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934876v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bailly-Ma&#238;tre" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elise Gardel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bourin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Loppe" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Langlois" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800830v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hourcade" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aupert" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192312v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernigaud" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberte Bondeau" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bigot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077915v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ros" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723026v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03738380v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835225v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Poissonnier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Farago-Szekeres" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rouquet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058578v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Decanter" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/tel-04076599v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>