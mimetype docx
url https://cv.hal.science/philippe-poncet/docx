--- v1 (2026-03-26)
+++ v2 (2026-04-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Poncet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur à l'UPPA</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parcours professionel:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025-présent : Directeur du Laboratoire de Mathématiques et leurs Applications (LMAP, UMR CNRS 5142, 55 C&EC permanents)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-2025 : Vice-président délégué au numérique de l’Université de Pau et des Pays de l’Adour (UPPA),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023 : Nomination Professeur des Universités classe exceptionnelle</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018 : Nomination Professeur des Universités 1ère classe</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013 : Professeur à l’UPPA, Laboratoire de Mathématiques et leurs Applications (LMAP, UMR CNRS 5142), Fédération de Recherche IPRA (FR CNRS 2952),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2002-2013 : Maître de Conférences à l’Institut de Mathématiques de Toulouse (IMT), INSA Toulouse, équipe Mathématiques pour l’Industrie et la Physique (MIP),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1998-2002 : Thèse de Doctorat à l’Université Joseph Fourier, Grenoble I, Support MENSR Moniteur,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1997-1998 : Service National à l’Ecole des Pupilles de l’Air (Montbonnot, 38), CPGE Ecole de l’air,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1995-1997 : Master Mathématiques Appliquées, Univ. Joseph Fourier (Grenoble I, rang: 2nd).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projets portés:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-2025: MucoReaDy, Projet ANR Mucus, Cystic Fibrosys and Respiratory Dysfunctions, suite de BioFiReaDy.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-2023: MicroMineral, Projet I-Site E2S-UPPA et Institut Carnot ISIFoR sur le Stockage minéral du CO2.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014-2017: RugoRX, Projet Institut Carnot ISIFoR sur les incertitudes en imagerie par tomographie TX.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010-2015: BioFiReaDy, Projet ANR Biological Films and Respoiratory Dysfunction.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Habilitation à Diriger des Recherches : &amp;quot;Méthodes lagrangiennes pour la simulation et le contrôle des écoulements tridimensionnels&amp;quot;,</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jury : A. Ghoniem (MIT, USA, Rapporteur), J-C. Nédélec (Ecole Polytechnique, Rapporteur), R. Pasquetti (CNRS, Univ. Nice, Président du jury), O. Pironneau (Univ. Paris VI et Académie des sciences, Rapporteur), J-M. Roquejoffre (Univ. Toulouse III, Examinateur), J-P. Vila (INSA Toulouse, Examinateur).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse de Doctorat: &amp;quot;Méthodes particulaires pour la simulation des sillages tridimensionnels&amp;quot;,</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jury : G-H. Cottet (Univ. Grenoble I, Directeur de thèse), J-M. Ghidaglia (ENS Cachan, Rapporteur), P. Koumoutsakos (ETHZürich, Rapporteur), P. Gillieron (Renault, Examinateur), A. Giovannini (Univ. Toulouse III, Examinateur), V. Perrier (Univ. Grenoble I, Président du jury).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser mathématiquement la mucoviscidose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Murris-Espin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Etancelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ébullition(s) : le cahier illustré de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.59655/ne52122995494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semi-Lagrangian method for the direct numerical simulation of crystallization and precipitation at the pore scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Etancelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.1493305. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2025.1493305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692528v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-weighted Bayesian Physics-Informed Neural Networks and robust estimations for multitask inverse problems in pore-scale imaging of dissolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 28, pp.1175-1215. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10596-024-10313-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191804v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive weighting of Bayesian physics informed neural networks for multitask and multiscale forward and inverse problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suryanarayana Maddu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivo F. Sbalzarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 491, pp.112342. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2023.112342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011497v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Deviation of Computed Permeability Induced by Unresolved Morphological Features of the Pore Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Moonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport in Porous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 141, pp.151-184. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11242-021-01713-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03442180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A velocity-vorticity method for highly viscous 3D flows with application to digital rock physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Hume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 425, pp.109910. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2020.109910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of mineral dissolution at the pore scale with evolving fluid-solid interfaces: review of approaches and benchmark problem set</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergi Molins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Soulaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. I. Prasianakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Abbasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25, pp.1285-1318. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10596-019-09903-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of remeshed Lagrangian methods for the simulation of dissolution processes at pore-scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Etancelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Moonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 146, pp.103780. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2020.103780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of 3D non-linear Stokes problem coupled to transport-diffusion for shear-thinning heterogeneous microscale flows, applications to digital rock physics and mucociliary clearance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Hume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Chatelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 53 (4), pp.1083-1124. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2019013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718335v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective viscosity of a random mixture of fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Noetinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Hume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Chatelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (1), pp.014103. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.3.014103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and experimental investigation of mucociliary clearance breakdown in cystic fibrosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Chatelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Murris-Espin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 53, pp.56-63. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbiomech.2016.12.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476172v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parametric study of mucociliary transport by numerical simulations of 3D non-homogeneous mucus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Chatelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (9), pp.1772-1780. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbiomech.2016.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the penalized 3D variable viscosity stokes equations coupled to diffusion and transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Chatelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 50 (2), pp.565-591. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2015056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mucus and Ciliated Cells of Human Lung: Splitting Strategies for Particle Methods and 3D Stokes Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chatelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Murris-Espin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia IUTAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18, pp.114-122. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.piutam.2015.11.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid grid–particle methods and Penalization: A Sherman–Morrison–Woodbury approach to compute 3D viscous flows using FFT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Chatelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 269, pp.314-328. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2014.03.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Grid-Particle Method for Moving Bodies in 3D Stokes Flow with Variable Viscosity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Chatelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 35 (4), pp.B925-B949. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/120892921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mucus dynamics subject to air and wall motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Enault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lombardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thiriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 30, pp.125-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00543082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of Multiscale Hybrid Grid-Particle Vortex Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha El Ossmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiscale Modeling and Simulation: A SIAM Interdisciplinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8 (5), pp.1671-1690. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/090765006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of an immersed boundary method for three-dimensional flows in vorticity formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 228 (19), pp.7268-7288. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2009.06.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially distributed control for optimal drag reduction of the flow past a circular cylinder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Hildebrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Henri Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petros Koumoutsakos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 599, pp.111-120. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0022112008000177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00267632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Direct Three-Dimensional Parabolic Panel Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 45 (6), pp.2259-2297. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/050625849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite difference stencils based on particle strength exchange schemes for improvement of vortex methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Turbulence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7, pp.N23. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14685240600595586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Vortex Shedding in 3-D Wakes Using Belt Actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petros Koumoutsakos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Offshore and Polar Engineering (IJOPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 15 (1), pp.007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of three-dimensional wakes using evolution strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Henri Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petros Koumoutsakos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 333 (1), pp.65-77. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2004.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in direct numerical simulations of 3D wall-bounded flows by Vortex-in-Cell methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Henri Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 193 (1), pp.136-158. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2003.08.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation and control of three-dimensional wakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Henri Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 33 (5-6), pp.697-713. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2003.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological aspects of three-dimensional wakes behind rotary oscillating cylinders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 517, pp.27-53. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s0022112004000588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanishing of mode B in the wake behind a rotationally oscillating circular cylinder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 14 (6), pp.2021-2023. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1479344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle methods for direct numerical simulations of three-dimensional wakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Henri Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Turbulence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 3, pp.038:1-9. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1468-5248/3/1/038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About Successive Gauss-Seidelisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Taiwanese Journal of Mathematics, TJM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 3, pp.491 - 501. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11650/twjm/1500407162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Cystic Fibrosis and Mucociliary Clearance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Chatelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Murris-Espin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sid M. Becker. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modeling of microscale transport in biological processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press, pp.113-154, 2017, 978-0-12-804595-4. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-804595-4.00005-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes particulaires pour la simulation des sillages tridimensionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques [math]. Université Joseph-Fourier - Grenoble I, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00004699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes lagrangiennes pour le calcul et le contrôle des écoulements tridimensionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques [math]. Université Paul Sabatier - Toulouse (France), 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02010718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId102"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Poncet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur à l'UPPA</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parcours professionel:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025-présent : Directeur du Laboratoire de Mathématiques et leurs Applications (LMAP, UMR CNRS 5142, 55 C&EC permanents)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-2025 : Vice-président délégué au numérique de l’Université de Pau et des Pays de l’Adour (UPPA),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023 : Nomination Professeur des Universités classe exceptionnelle</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018 : Nomination Professeur des Universités 1ère classe</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013 : Professeur à l’UPPA, Laboratoire de Mathématiques et leurs Applications (LMAP, UMR CNRS 5142), Fédération de Recherche IPRA (FR CNRS 2952),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2002-2013 : Maître de Conférences à l’Institut de Mathématiques de Toulouse (IMT), INSA Toulouse, équipe Mathématiques pour l’Industrie et la Physique (MIP),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1998-2002 : Thèse de Doctorat à l’Université Joseph Fourier, Grenoble I, Support MENSR Moniteur,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1997-1998 : Service National à l’Ecole des Pupilles de l’Air (Montbonnot, 38), CPGE Ecole de l’air,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1995-1997 : Master Mathématiques Appliquées, Univ. Joseph Fourier (Grenoble I, rang: 2nd).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projets portés:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-2025: MucoReaDy, Projet ANR Mucus, Cystic Fibrosys and Respiratory Dysfunctions, suite de BioFiReaDy.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-2023: MicroMineral, Projet I-Site E2S-UPPA et Institut Carnot ISIFoR sur le Stockage minéral du CO2.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014-2017: RugoRX, Projet Institut Carnot ISIFoR sur les incertitudes en imagerie par tomographie TX.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010-2015: BioFiReaDy, Projet ANR Biological Films and Respoiratory Dysfunction.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Habilitation à Diriger des Recherches : &amp;quot;Méthodes lagrangiennes pour la simulation et le contrôle des écoulements tridimensionnels&amp;quot;,</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jury : A. Ghoniem (MIT, USA, Rapporteur), J-C. Nédélec (Ecole Polytechnique, Rapporteur), R. Pasquetti (CNRS, Univ. Nice, Président du jury), O. Pironneau (Univ. Paris VI et Académie des sciences, Rapporteur), J-M. Roquejoffre (Univ. Toulouse III, Examinateur), J-P. Vila (INSA Toulouse, Examinateur).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse de Doctorat: &amp;quot;Méthodes particulaires pour la simulation des sillages tridimensionnels&amp;quot;,</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jury : G-H. Cottet (Univ. Grenoble I, Directeur de thèse), J-M. Ghidaglia (ENS Cachan, Rapporteur), P. Koumoutsakos (ETHZürich, Rapporteur), P. Gillieron (Renault, Examinateur), A. Giovannini (Univ. Toulouse III, Examinateur), V. Perrier (Univ. Grenoble I, Président du jury).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser mathématiquement la mucoviscidose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Murris-Espin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Etancelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ébullition(s) : le cahier illustré de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.59655/ne52122995494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semi-Lagrangian method for the direct numerical simulation of crystallization and precipitation at the pore scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Etancelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.1493305. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2025.1493305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692528v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-weighted Bayesian Physics-Informed Neural Networks and robust estimations for multitask inverse problems in pore-scale imaging of dissolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 28, pp.1175-1215. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10596-024-10313-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191804v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive weighting of Bayesian physics informed neural networks for multitask and multiscale forward and inverse problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suryanarayana Maddu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivo F. Sbalzarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 491, pp.112342. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2023.112342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011497v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Deviation of Computed Permeability Induced by Unresolved Morphological Features of the Pore Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Moonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport in Porous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 141, pp.151-184. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11242-021-01713-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03442180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of mineral dissolution at the pore scale with evolving fluid-solid interfaces: review of approaches and benchmark problem set</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergi Molins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Soulaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. I. Prasianakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Abbasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25, pp.1285-1318. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10596-019-09903-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A velocity-vorticity method for highly viscous 3D flows with application to digital rock physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Hume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 425, pp.109910. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2020.109910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of remeshed Lagrangian methods for the simulation of dissolution processes at pore-scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Etancelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Moonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 146, pp.103780. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2020.103780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of 3D non-linear Stokes problem coupled to transport-diffusion for shear-thinning heterogeneous microscale flows, applications to digital rock physics and mucociliary clearance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Hume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Chatelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 53 (4), pp.1083-1124. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2019013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718335v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective viscosity of a random mixture of fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Noetinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Hume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Chatelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (1), pp.014103. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.3.014103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and experimental investigation of mucociliary clearance breakdown in cystic fibrosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Chatelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Murris-Espin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 53, pp.56-63. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbiomech.2016.12.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476172v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parametric study of mucociliary transport by numerical simulations of 3D non-homogeneous mucus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Chatelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (9), pp.1772-1780. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbiomech.2016.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the penalized 3D variable viscosity stokes equations coupled to diffusion and transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Chatelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 50 (2), pp.565-591. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2015056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mucus and Ciliated Cells of Human Lung: Splitting Strategies for Particle Methods and 3D Stokes Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chatelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Murris-Espin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia IUTAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18, pp.114-122. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.piutam.2015.11.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid grid–particle methods and Penalization: A Sherman–Morrison–Woodbury approach to compute 3D viscous flows using FFT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Chatelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 269, pp.314-328. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2014.03.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Grid-Particle Method for Moving Bodies in 3D Stokes Flow with Variable Viscosity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Chatelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 35 (4), pp.B925-B949. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/120892921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mucus dynamics subject to air and wall motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Enault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lombardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thiriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 30, pp.125-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00543082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of Multiscale Hybrid Grid-Particle Vortex Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha El Ossmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiscale Modeling and Simulation: A SIAM Interdisciplinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8 (5), pp.1671-1690. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/090765006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of an immersed boundary method for three-dimensional flows in vorticity formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 228 (19), pp.7268-7288. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2009.06.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially distributed control for optimal drag reduction of the flow past a circular cylinder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Hildebrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Henri Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petros Koumoutsakos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 599, pp.111-120. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0022112008000177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00267632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Direct Three-Dimensional Parabolic Panel Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 45 (6), pp.2259-2297. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/050625849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite difference stencils based on particle strength exchange schemes for improvement of vortex methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Turbulence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7, pp.N23. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14685240600595586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of three-dimensional wakes using evolution strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Henri Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petros Koumoutsakos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 333 (1), pp.65-77. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2004.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Vortex Shedding in 3-D Wakes Using Belt Actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petros Koumoutsakos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Offshore and Polar Engineering (IJOPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 15 (1), pp.007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological aspects of three-dimensional wakes behind rotary oscillating cylinders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 517, pp.27-53. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s0022112004000588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in direct numerical simulations of 3D wall-bounded flows by Vortex-in-Cell methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Henri Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 193 (1), pp.136-158. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2003.08.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation and control of three-dimensional wakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Henri Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 33 (5-6), pp.697-713. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2003.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle methods for direct numerical simulations of three-dimensional wakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Henri Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Turbulence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 3, pp.038:1-9. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1468-5248/3/1/038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanishing of mode B in the wake behind a rotationally oscillating circular cylinder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 14 (6), pp.2021-2023. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1479344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About Successive Gauss-Seidelisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Taiwanese Journal of Mathematics, TJM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 3, pp.491 - 501. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11650/twjm/1500407162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Cystic Fibrosis and Mucociliary Clearance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Chatelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Murris-Espin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sid M. Becker. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modeling of microscale transport in biological processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press, pp.113-154, 2017, 978-0-12-804595-4. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-804595-4.00005-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes particulaires pour la simulation des sillages tridimensionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques [math]. Université Joseph-Fourier - Grenoble I, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00004699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes lagrangiennes pour le calcul et le contrôle des écoulements tridimensionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques [math]. Université Paul Sabatier - Toulouse (France), 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02010718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId102"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5EC1FBD0"/>
+    <w:nsid w:val="6958F333"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="AA2E71FE"/>
+    <w:nsid w:val="E50B7B40"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368886v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poncet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Murris-Espin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu Etancelin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fayon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59655/ne52122995494" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692528v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Perez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2025.1493305" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191804v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-024-10313-x" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011497v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suryanarayana Maddu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo F. Sbalzarini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2023.112342" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442180v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Moonen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-021-01713-z" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976234v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Hume" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2020.109910" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387321v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Molins" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Soulaine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. I. Prasianakis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Abbasi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-019-09903-x" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965451v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2020.103780" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718335v3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sanchez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Chatelin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2019013" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01847035v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Noetinger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.3.014103" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01476172v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Anne-Archard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Murris-Espin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thiriet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2016.12.026" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996103v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2016.04.009" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872062v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2015056" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-R81TTLG3-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010736v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chatelin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Didier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Murris-Espin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.piutam.2015.11.012" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010640v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2014.03.023" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010645v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120892921" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543082v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Enault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lombardi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010647v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha El Ossmani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090765006" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010649v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2009.06.023" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267632v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Hildebrand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Henri Cottet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Koumoutsakos" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112008000177" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010650v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/050625849" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010666v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685240600595586" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010668v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010672v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2004.10.007" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010686v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2003.08.025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010683v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2003.01.001" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010675v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0022112004000588" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010698v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1479344" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010692v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1468-5248/3/1/038" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010704v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Robert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11650/twjm/1500407162" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01476216v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-804595-4.00005-5" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004699v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02010718v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368886v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poncet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Murris-Espin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu Etancelin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fayon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59655/ne52122995494" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692528v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Perez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2025.1493305" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191804v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-024-10313-x" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011497v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suryanarayana Maddu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo F. Sbalzarini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2023.112342" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442180v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Moonen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-021-01713-z" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387321v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Molins" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Soulaine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. I. Prasianakis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Abbasi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-019-09903-x" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976234v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Hume" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2020.109910" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965451v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2020.103780" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718335v3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sanchez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Chatelin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2019013" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01847035v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Noetinger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.3.014103" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01476172v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Anne-Archard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Murris-Espin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thiriet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2016.12.026" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996103v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2016.04.009" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872062v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2015056" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-R81TTLG3-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010736v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chatelin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Didier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Murris-Espin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.piutam.2015.11.012" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010640v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2014.03.023" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010645v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120892921" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543082v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Enault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lombardi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010647v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha El Ossmani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090765006" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010649v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2009.06.023" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267632v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Hildebrand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Henri Cottet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Koumoutsakos" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112008000177" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010650v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/050625849" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010666v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685240600595586" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010672v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2004.10.007" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010668v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010675v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0022112004000588" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010686v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2003.08.025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010683v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2003.01.001" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010692v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1468-5248/3/1/038" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010698v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1479344" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010704v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Robert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11650/twjm/1500407162" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01476216v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-804595-4.00005-5" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004699v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02010718v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>