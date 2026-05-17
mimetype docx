--- v2 (2026-04-24)
+++ v3 (2026-05-17)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Poncet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur à l'UPPA</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parcours professionel:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025-présent : Directeur du Laboratoire de Mathématiques et leurs Applications (LMAP, UMR CNRS 5142, 55 C&EC permanents)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-2025 : Vice-président délégué au numérique de l’Université de Pau et des Pays de l’Adour (UPPA),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023 : Nomination Professeur des Universités classe exceptionnelle</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018 : Nomination Professeur des Universités 1ère classe</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013 : Professeur à l’UPPA, Laboratoire de Mathématiques et leurs Applications (LMAP, UMR CNRS 5142), Fédération de Recherche IPRA (FR CNRS 2952),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2002-2013 : Maître de Conférences à l’Institut de Mathématiques de Toulouse (IMT), INSA Toulouse, équipe Mathématiques pour l’Industrie et la Physique (MIP),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1998-2002 : Thèse de Doctorat à l’Université Joseph Fourier, Grenoble I, Support MENSR Moniteur,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1997-1998 : Service National à l’Ecole des Pupilles de l’Air (Montbonnot, 38), CPGE Ecole de l’air,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1995-1997 : Master Mathématiques Appliquées, Univ. Joseph Fourier (Grenoble I, rang: 2nd).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projets portés:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-2025: MucoReaDy, Projet ANR Mucus, Cystic Fibrosys and Respiratory Dysfunctions, suite de BioFiReaDy.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-2023: MicroMineral, Projet I-Site E2S-UPPA et Institut Carnot ISIFoR sur le Stockage minéral du CO2.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014-2017: RugoRX, Projet Institut Carnot ISIFoR sur les incertitudes en imagerie par tomographie TX.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010-2015: BioFiReaDy, Projet ANR Biological Films and Respoiratory Dysfunction.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Habilitation à Diriger des Recherches : &amp;quot;Méthodes lagrangiennes pour la simulation et le contrôle des écoulements tridimensionnels&amp;quot;,</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jury : A. Ghoniem (MIT, USA, Rapporteur), J-C. Nédélec (Ecole Polytechnique, Rapporteur), R. Pasquetti (CNRS, Univ. Nice, Président du jury), O. Pironneau (Univ. Paris VI et Académie des sciences, Rapporteur), J-M. Roquejoffre (Univ. Toulouse III, Examinateur), J-P. Vila (INSA Toulouse, Examinateur).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse de Doctorat: &amp;quot;Méthodes particulaires pour la simulation des sillages tridimensionnels&amp;quot;,</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jury : G-H. Cottet (Univ. Grenoble I, Directeur de thèse), J-M. Ghidaglia (ENS Cachan, Rapporteur), P. Koumoutsakos (ETHZürich, Rapporteur), P. Gillieron (Renault, Examinateur), A. Giovannini (Univ. Toulouse III, Examinateur), V. Perrier (Univ. Grenoble I, Président du jury).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser mathématiquement la mucoviscidose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Murris-Espin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Etancelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ébullition(s) : le cahier illustré de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.59655/ne52122995494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semi-Lagrangian method for the direct numerical simulation of crystallization and precipitation at the pore scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Etancelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.1493305. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2025.1493305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692528v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-weighted Bayesian Physics-Informed Neural Networks and robust estimations for multitask inverse problems in pore-scale imaging of dissolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 28, pp.1175-1215. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10596-024-10313-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191804v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive weighting of Bayesian physics informed neural networks for multitask and multiscale forward and inverse problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suryanarayana Maddu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivo F. Sbalzarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 491, pp.112342. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2023.112342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011497v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Deviation of Computed Permeability Induced by Unresolved Morphological Features of the Pore Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Moonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport in Porous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 141, pp.151-184. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11242-021-01713-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03442180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of mineral dissolution at the pore scale with evolving fluid-solid interfaces: review of approaches and benchmark problem set</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergi Molins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Soulaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. I. Prasianakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Abbasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25, pp.1285-1318. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10596-019-09903-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A velocity-vorticity method for highly viscous 3D flows with application to digital rock physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Hume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 425, pp.109910. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2020.109910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of remeshed Lagrangian methods for the simulation of dissolution processes at pore-scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Etancelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Moonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 146, pp.103780. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2020.103780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of 3D non-linear Stokes problem coupled to transport-diffusion for shear-thinning heterogeneous microscale flows, applications to digital rock physics and mucociliary clearance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Hume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Chatelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 53 (4), pp.1083-1124. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2019013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718335v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective viscosity of a random mixture of fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Noetinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Hume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Chatelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (1), pp.014103. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.3.014103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and experimental investigation of mucociliary clearance breakdown in cystic fibrosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Chatelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Murris-Espin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 53, pp.56-63. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbiomech.2016.12.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476172v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parametric study of mucociliary transport by numerical simulations of 3D non-homogeneous mucus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Chatelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (9), pp.1772-1780. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbiomech.2016.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the penalized 3D variable viscosity stokes equations coupled to diffusion and transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Chatelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 50 (2), pp.565-591. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2015056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mucus and Ciliated Cells of Human Lung: Splitting Strategies for Particle Methods and 3D Stokes Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chatelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Murris-Espin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia IUTAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18, pp.114-122. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.piutam.2015.11.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid grid–particle methods and Penalization: A Sherman–Morrison–Woodbury approach to compute 3D viscous flows using FFT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Chatelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 269, pp.314-328. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2014.03.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Grid-Particle Method for Moving Bodies in 3D Stokes Flow with Variable Viscosity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Chatelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 35 (4), pp.B925-B949. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/120892921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mucus dynamics subject to air and wall motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Enault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lombardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thiriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 30, pp.125-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00543082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of Multiscale Hybrid Grid-Particle Vortex Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha El Ossmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiscale Modeling and Simulation: A SIAM Interdisciplinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8 (5), pp.1671-1690. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/090765006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of an immersed boundary method for three-dimensional flows in vorticity formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 228 (19), pp.7268-7288. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2009.06.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially distributed control for optimal drag reduction of the flow past a circular cylinder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Hildebrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Henri Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petros Koumoutsakos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 599, pp.111-120. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0022112008000177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00267632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Direct Three-Dimensional Parabolic Panel Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 45 (6), pp.2259-2297. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/050625849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite difference stencils based on particle strength exchange schemes for improvement of vortex methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Turbulence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7, pp.N23. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14685240600595586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of three-dimensional wakes using evolution strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Henri Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petros Koumoutsakos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 333 (1), pp.65-77. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2004.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Vortex Shedding in 3-D Wakes Using Belt Actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petros Koumoutsakos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Offshore and Polar Engineering (IJOPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 15 (1), pp.007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological aspects of three-dimensional wakes behind rotary oscillating cylinders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 517, pp.27-53. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s0022112004000588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in direct numerical simulations of 3D wall-bounded flows by Vortex-in-Cell methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Henri Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 193 (1), pp.136-158. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2003.08.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation and control of three-dimensional wakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Henri Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 33 (5-6), pp.697-713. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2003.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle methods for direct numerical simulations of three-dimensional wakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Henri Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Turbulence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 3, pp.038:1-9. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1468-5248/3/1/038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanishing of mode B in the wake behind a rotationally oscillating circular cylinder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 14 (6), pp.2021-2023. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1479344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About Successive Gauss-Seidelisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Taiwanese Journal of Mathematics, TJM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 3, pp.491 - 501. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11650/twjm/1500407162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Cystic Fibrosis and Mucociliary Clearance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Chatelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Murris-Espin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sid M. Becker. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modeling of microscale transport in biological processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press, pp.113-154, 2017, 978-0-12-804595-4. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-804595-4.00005-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes particulaires pour la simulation des sillages tridimensionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques [math]. Université Joseph-Fourier - Grenoble I, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00004699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes lagrangiennes pour le calcul et le contrôle des écoulements tridimensionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques [math]. Université Paul Sabatier - Toulouse (France), 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02010718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId102"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Poncet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur à l'UPPA</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parcours professionel:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025-présent : Directeur du Laboratoire de Mathématiques et leurs Applications (LMAP, UMR CNRS 5142, 55 C&EC permanents)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-2025 : Vice-président délégué au numérique de l’Université de Pau et des Pays de l’Adour (UPPA),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023 : Nomination Professeur des Universités classe exceptionnelle</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018 : Nomination Professeur des Universités 1ère classe</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013 : Professeur à l’UPPA, Laboratoire de Mathématiques et leurs Applications (LMAP, UMR CNRS 5142), Fédération de Recherche IPRA (FR CNRS 2952),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2002-2013 : Maître de Conférences à l’Institut de Mathématiques de Toulouse (IMT), INSA Toulouse, équipe Mathématiques pour l’Industrie et la Physique (MIP),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1998-2002 : Thèse de Doctorat à l’Université Joseph Fourier, Grenoble I, Support MENSR Moniteur,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1997-1998 : Service National à l’Ecole des Pupilles de l’Air (Montbonnot, 38), CPGE Ecole de l’air,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1995-1997 : Master Mathématiques Appliquées, Univ. Joseph Fourier (Grenoble I, rang: 2nd).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projets portés:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-2025: MucoReaDy, Projet ANR Mucus, Cystic Fibrosys and Respiratory Dysfunctions, suite de BioFiReaDy.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-2023: MicroMineral, Projet I-Site E2S-UPPA et Institut Carnot ISIFoR sur le Stockage minéral du CO2.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014-2017: RugoRX, Projet Institut Carnot ISIFoR sur les incertitudes en imagerie par tomographie TX.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010-2015: BioFiReaDy, Projet ANR Biological Films and Respoiratory Dysfunction.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Habilitation à Diriger des Recherches : &amp;quot;Méthodes lagrangiennes pour la simulation et le contrôle des écoulements tridimensionnels&amp;quot;,</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jury : A. Ghoniem (MIT, USA, Rapporteur), J-C. Nédélec (Ecole Polytechnique, Rapporteur), R. Pasquetti (CNRS, Univ. Nice, Président du jury), O. Pironneau (Univ. Paris VI et Académie des sciences, Rapporteur), J-M. Roquejoffre (Univ. Toulouse III, Examinateur), J-P. Vila (INSA Toulouse, Examinateur).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse de Doctorat: &amp;quot;Méthodes particulaires pour la simulation des sillages tridimensionnels&amp;quot;,</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jury : G-H. Cottet (Univ. Grenoble I, Directeur de thèse), J-M. Ghidaglia (ENS Cachan, Rapporteur), P. Koumoutsakos (ETHZürich, Rapporteur), P. Gillieron (Renault, Examinateur), A. Giovannini (Univ. Toulouse III, Examinateur), V. Perrier (Univ. Grenoble I, Président du jury).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser mathématiquement la mucoviscidose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Murris-Espin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Etancelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ébullition(s) : le cahier illustré de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.59655/ne52122995494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semi-Lagrangian method for the direct numerical simulation of crystallization and precipitation at the pore scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Etancelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.1493305. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2025.1493305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692528v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-weighted Bayesian Physics-Informed Neural Networks and robust estimations for multitask inverse problems in pore-scale imaging of dissolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 28, pp.1175-1215. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10596-024-10313-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191804v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive weighting of Bayesian physics informed neural networks for multitask and multiscale forward and inverse problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suryanarayana Maddu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivo F. Sbalzarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 491, pp.112342. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2023.112342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011497v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Deviation of Computed Permeability Induced by Unresolved Morphological Features of the Pore Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Moonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport in Porous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 141, pp.151-184. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11242-021-01713-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03442180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A velocity-vorticity method for highly viscous 3D flows with application to digital rock physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Hume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 425, pp.109910. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2020.109910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of mineral dissolution at the pore scale with evolving fluid-solid interfaces: review of approaches and benchmark problem set</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergi Molins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Soulaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. I. Prasianakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Abbasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25, pp.1285-1318. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10596-019-09903-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of remeshed Lagrangian methods for the simulation of dissolution processes at pore-scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Etancelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Moonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 146, pp.103780. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2020.103780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of 3D non-linear Stokes problem coupled to transport-diffusion for shear-thinning heterogeneous microscale flows, applications to digital rock physics and mucociliary clearance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Hume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Chatelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 53 (4), pp.1083-1124. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2019013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718335v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective viscosity of a random mixture of fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Noetinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Hume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Chatelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (1), pp.014103. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.3.014103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and experimental investigation of mucociliary clearance breakdown in cystic fibrosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Chatelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Murris-Espin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 53, pp.56-63. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbiomech.2016.12.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476172v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parametric study of mucociliary transport by numerical simulations of 3D non-homogeneous mucus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Chatelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (9), pp.1772-1780. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbiomech.2016.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the penalized 3D variable viscosity stokes equations coupled to diffusion and transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Chatelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 50 (2), pp.565-591. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2015056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mucus and Ciliated Cells of Human Lung: Splitting Strategies for Particle Methods and 3D Stokes Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chatelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Murris-Espin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia IUTAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18, pp.114-122. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.piutam.2015.11.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid grid–particle methods and Penalization: A Sherman–Morrison–Woodbury approach to compute 3D viscous flows using FFT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Chatelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 269, pp.314-328. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2014.03.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Grid-Particle Method for Moving Bodies in 3D Stokes Flow with Variable Viscosity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Chatelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 35 (4), pp.B925-B949. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/120892921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mucus dynamics subject to air and wall motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Enault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lombardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thiriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 30, pp.125-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00543082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of Multiscale Hybrid Grid-Particle Vortex Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha El Ossmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiscale Modeling and Simulation: A SIAM Interdisciplinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8 (5), pp.1671-1690. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/090765006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of an immersed boundary method for three-dimensional flows in vorticity formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 228 (19), pp.7268-7288. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2009.06.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially distributed control for optimal drag reduction of the flow past a circular cylinder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Hildebrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Henri Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petros Koumoutsakos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 599, pp.111-120. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0022112008000177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00267632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Direct Three-Dimensional Parabolic Panel Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 45 (6), pp.2259-2297. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/050625849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite difference stencils based on particle strength exchange schemes for improvement of vortex methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Turbulence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7, pp.N23. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14685240600595586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Vortex Shedding in 3-D Wakes Using Belt Actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petros Koumoutsakos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Offshore and Polar Engineering (IJOPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 15 (1), pp.007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of three-dimensional wakes using evolution strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Henri Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petros Koumoutsakos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 333 (1), pp.65-77. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2004.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in direct numerical simulations of 3D wall-bounded flows by Vortex-in-Cell methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Henri Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 193 (1), pp.136-158. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2003.08.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation and control of three-dimensional wakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Henri Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 33 (5-6), pp.697-713. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2003.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological aspects of three-dimensional wakes behind rotary oscillating cylinders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 517, pp.27-53. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s0022112004000588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanishing of mode B in the wake behind a rotationally oscillating circular cylinder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 14 (6), pp.2021-2023. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1479344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle methods for direct numerical simulations of three-dimensional wakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Henri Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Turbulence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 3, pp.038:1-9. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1468-5248/3/1/038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About Successive Gauss-Seidelisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Taiwanese Journal of Mathematics, TJM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 3, pp.491 - 501. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11650/twjm/1500407162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Cystic Fibrosis and Mucociliary Clearance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anne-Archard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Chatelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Murris-Espin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sid M. Becker. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modeling of microscale transport in biological processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press, pp.113-154, 2017, 978-0-12-804595-4. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-804595-4.00005-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes particulaires pour la simulation des sillages tridimensionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques [math]. Université Joseph-Fourier - Grenoble I, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00004699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes lagrangiennes pour le calcul et le contrôle des écoulements tridimensionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques [math]. Université Paul Sabatier - Toulouse (France), 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02010718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId102"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6958F333"/>
+    <w:nsid w:val="910E4664"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="E50B7B40"/>
+    <w:nsid w:val="2C095E3B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368886v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poncet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Murris-Espin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu Etancelin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fayon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59655/ne52122995494" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692528v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Perez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2025.1493305" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191804v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-024-10313-x" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011497v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suryanarayana Maddu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo F. Sbalzarini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2023.112342" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442180v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Moonen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-021-01713-z" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387321v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Molins" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Soulaine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. I. Prasianakis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Abbasi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-019-09903-x" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976234v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Hume" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2020.109910" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965451v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2020.103780" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718335v3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sanchez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Chatelin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2019013" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01847035v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Noetinger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.3.014103" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01476172v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Anne-Archard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Murris-Espin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thiriet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2016.12.026" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996103v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2016.04.009" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872062v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2015056" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-R81TTLG3-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010736v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chatelin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Didier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Murris-Espin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.piutam.2015.11.012" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010640v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2014.03.023" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010645v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120892921" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543082v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Enault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lombardi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010647v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha El Ossmani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090765006" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010649v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2009.06.023" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267632v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Hildebrand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Henri Cottet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Koumoutsakos" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112008000177" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010650v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/050625849" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010666v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685240600595586" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010672v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2004.10.007" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010668v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010675v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0022112004000588" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010686v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2003.08.025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010683v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2003.01.001" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010692v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1468-5248/3/1/038" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010698v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1479344" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010704v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Robert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11650/twjm/1500407162" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01476216v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-804595-4.00005-5" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004699v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02010718v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368886v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poncet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Murris-Espin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu Etancelin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fayon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59655/ne52122995494" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692528v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Perez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2025.1493305" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191804v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-024-10313-x" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011497v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suryanarayana Maddu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo F. Sbalzarini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2023.112342" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442180v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Moonen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-021-01713-z" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976234v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Hume" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2020.109910" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387321v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Molins" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Soulaine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. I. Prasianakis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Abbasi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-019-09903-x" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965451v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2020.103780" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718335v3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sanchez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Chatelin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2019013" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01847035v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Noetinger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.3.014103" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01476172v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Anne-Archard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Murris-Espin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thiriet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2016.12.026" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996103v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2016.04.009" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872062v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2015056" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-R81TTLG3-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010736v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chatelin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Didier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Murris-Espin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.piutam.2015.11.012" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010640v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2014.03.023" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010645v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120892921" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543082v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Enault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lombardi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010647v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha El Ossmani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090765006" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010649v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2009.06.023" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267632v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Hildebrand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Henri Cottet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Koumoutsakos" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112008000177" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010650v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/050625849" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010666v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685240600595586" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010668v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010672v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2004.10.007" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010686v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2003.08.025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010683v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2003.01.001" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010675v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0022112004000588" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010698v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1479344" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010692v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1468-5248/3/1/038" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010704v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Robert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11650/twjm/1500407162" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01476216v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-804595-4.00005-5" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004699v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02010718v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>