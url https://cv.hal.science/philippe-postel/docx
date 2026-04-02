--- v0 (2026-03-09)
+++ v1 (2026-04-02)
@@ -767,1307 +767,1307 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05226507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (11)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethique et esthétique de la simplicité. Littérature et arts, histoire des idées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mahiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Postel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05060999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romans du « réalisme magique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Postel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Hillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Atlande, pp.608, 2023, Clefs Concours - Littérature comparée, 9782350308982</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05221763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Chine dans les études comparatistes : nouvelles approches et repositionnements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Postel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Détrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lucie éditions, 2020, Poétiques comparatistes</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05222876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natura in fabula. Topiques romanesques de l’environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Trivisani-Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Postel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.340, 2019, Faux Titre, 978-9004382145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004382152⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Vaillants d’Akō. Le Mythe des Quarante-sept rônins dans le théâtre, le roman et le cinéma, au Japon et en Occident</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Postel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03822473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Quarante-sept rônin. Histoire d’un mythe en estampes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Postel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">éditions Château des ducs de Bretagne, 128 p., 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03822496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les quarante-sept Rōnin: histoire d'un mythe en estampes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Postel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les éditions Château des ducs de Bretagne, 2017, 978-2-906519-64-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03292152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Segalen, Chine. La Grande Statuaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Postel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Honoré Champion, 2011, Textes de littérature moderne et contemporaine, 9782745321336</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05223767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Segalen, Correspondance. Texte présenté par Henry Bouillier, établi par Annie Joly-Segalen, Dominique Lelong et Philippe Postel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Joly-Segalen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Bouillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Postel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lelong</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fayard, 2004, 978-2213619477</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05223796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Segalen et la statuaire de Chine : archéologie et poétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Postel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Honoré Champion, 2001, Bibliothèque de littérature générale et comparée, 9782745304940</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05223731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Segalen : le rythme et le souffle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Postel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pleins Feux, 2001, Horizons comparatistes, 9782912567345</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05226499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le retrait hors du monde, ou la tentation de la vie simple, Rousseau (Rêveries), Thoreau (Walden), Gao Xingjian (La Montagne de l'âme)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Postel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05222968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De quelques malentendus à propos du réalisme magique à la lumière du cas chinois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Postel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05222947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Le retrait hors du monde, ou la tentation de la vie simple, Rousseau (Rêveries), Thoreau (Walden), Gao Xingjian (La Montagne de l'âme)</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction - Désoccidentaliser l'Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Postel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05489936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aperçus de la poésie chinoise traduite en français au XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Postel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Aperçus de la poésie chinoise traduite en français au XVIIIe siècle</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05222579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le réalisme magique, une recette pour obtenir le prix Nobel de littérature ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Postel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le réalisme magique, une recette pour obtenir le prix Nobel de littérature ?</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05222616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traumatisme collectif et réalisme magique dans l'oeuvre de Yan Lianke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Postel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05222029v1</w:t>
-              </w:r>
-[...872 lines deleted...]
-                <w:t xml:space="preserve">hal-05226499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4464,87 +4464,87 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dessous de la terre dans quelques utopies narratives des siècles classiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Trivisani-Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Postel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natura in fabula. Topiques romanesques de l’environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.151-166, 2019, Faux Titre, 978-9004382145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/9789004382152_010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6592,366 +6592,435 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05223815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La violence érotique ou le match amoureux, dans Shakuntala, Le Songe d’une nuit d’été et Comme tu me veux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Postel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’agrégation : « Théâtres de l’amour et de la mémoire »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Claudine Le Blanc (Sorbonne Nouvelle), Jan 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05489878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Perversion et imagination : la place de la nature dans deux romans de Révéroni Saint-Cyr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bianco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Trivisani-Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Postel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natura in fabula</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Leiden, Pays-Bas. pp.135-146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02064670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparer les littératures éloignées aux périodes anciennes : le cas de la Chine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Postel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20ème congrès de l'Association internationale de littérature comparée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Paris, France. pp.375-400, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-06524-1.p.0375⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-06524-1.p.0375⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03292199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Scholar and the Beauty. First translations of Chinese Novels in England and France (18th-20th centuries)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Postel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Translation in an international perspective: cultural interaction and disciplinary transformation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Urbana-Champaign, United States. pp.319-343</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03250057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du coup de foudre au mariage arrangé, la scène de première rencontre dans le roman sentimental européen et chinois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Postel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">France-Chine: les échanges culturels et linguistiques, histoire, enjeux, perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, La Rochelle, France. pp.253-281</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03250059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6961,91 +7030,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour un élargissement de la littérature comparée aux domaines asiatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Postel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Littératures. Sorbonne Nouvelle - Paris 3, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05239989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7055,105 +7124,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cent Phrases pour éventails (Société Paul-Claudel)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Postel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05239912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId141"/>
+      <w:footerReference w:type="default" r:id="rId142"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7221,51 +7290,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A5251C7C"/>
+    <w:nsid w:val="137F50B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7452,51 +7521,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-postel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9801-669X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061591971" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459757v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Postel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Correard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Picherot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084283v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie GUERM&#200;S" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03385309v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03292151v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bei Huang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05226416v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226439v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doll&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226507v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222947v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222968v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489936v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222579v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222616v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222029v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060999v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Peyrache-Leborgne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mahiou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Pierre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221763v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Hillion" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lepage" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222876v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel D&#233;trie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266226v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trivisani-Moreau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/title/39125?lang=fr" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004382152" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822473v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822496v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03292152v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223767v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223796v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Joly-Segalen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Bouillier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lelong" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223731v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226499v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489862v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221806v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.210.0059" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221817v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quin.112.0118" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221912v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13471/j.cnki.jsysusse.2021.06.013" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03385341v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222525v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rlc.372.0077" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221931v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13471/j.cnki.jsysusse.2020.06.014" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239614v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rlc.367.0359" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03292111v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224848v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rlc.359.0351o" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987328v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224604v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideo.241" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239668v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224795v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/textu.2012.2033" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822469v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideo.210" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224852v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/etchi.2010.982" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239679v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224854v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rlc.317.0085b" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224855v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224809v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rlc.308.0415" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223861v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226092v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226102v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224865v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223899v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222635v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.caval.2023.01.0065" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222821v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222681v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222736v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183468v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224846v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.camel.2019.01.0201" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266229v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004382152_010" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222858v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004382152_007" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225496v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224869v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225460v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225569v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225580v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225546v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225643v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01425871v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Le Blanc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chevrel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Corbellari" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilla Karas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225687v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225668v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225710v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225723v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225745v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225782v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225806v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225817v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225935v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225951v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225999v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225985v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226010v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226037v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226067v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226077v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226051v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223815v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064670v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bianco" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03292199v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06524-1.p.0375" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03250057v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03250059v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05239989v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239912v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-postel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9801-669X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061591971" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459757v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Postel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Correard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Picherot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084283v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie GUERM&#200;S" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03385309v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03292151v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bei Huang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05226416v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226439v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doll&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226507v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060999v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Peyrache-Leborgne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mahiou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Pierre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221763v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Hillion" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lepage" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222876v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel D&#233;trie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266226v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trivisani-Moreau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/title/39125?lang=fr" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004382152" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822473v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822496v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03292152v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223767v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223796v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Joly-Segalen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Bouillier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lelong" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223731v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226499v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222968v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222947v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489936v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222579v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222616v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222029v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489862v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221806v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.210.0059" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221817v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quin.112.0118" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221912v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13471/j.cnki.jsysusse.2021.06.013" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03385341v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222525v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rlc.372.0077" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221931v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13471/j.cnki.jsysusse.2020.06.014" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239614v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rlc.367.0359" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03292111v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224848v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rlc.359.0351o" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987328v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224604v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideo.241" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239668v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224795v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/textu.2012.2033" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822469v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideo.210" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224852v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/etchi.2010.982" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239679v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224854v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rlc.317.0085b" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224855v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224809v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rlc.308.0415" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223861v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226092v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226102v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224865v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223899v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222635v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.caval.2023.01.0065" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222821v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222681v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222736v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183468v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224846v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.camel.2019.01.0201" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266229v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004382152_010" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222858v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004382152_007" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225496v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224869v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225460v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225569v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225580v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225546v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225643v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01425871v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Le Blanc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chevrel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Corbellari" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilla Karas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225687v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225668v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225710v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225723v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225745v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225782v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225806v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225817v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225935v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225951v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225999v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225985v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226010v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226037v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226067v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226077v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226051v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223815v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489878v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064670v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bianco" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03292199v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06524-1.p.0375" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03250057v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03250059v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05239989v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239912v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>