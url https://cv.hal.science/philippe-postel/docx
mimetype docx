--- v1 (2026-04-02)
+++ v2 (2026-05-14)
@@ -1861,151 +1861,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05489936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le réalisme magique, une recette pour obtenir le prix Nobel de littérature ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Postel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05222616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aperçus de la poésie chinoise traduite en français au XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Postel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05222579v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-05222616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traumatisme collectif et réalisme magique dans l'oeuvre de Yan Lianke</w:t>
               </w:r>
@@ -3547,174 +3547,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05224855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Stèles mystérieuses, éventails mystiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Postel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société Paul Claudel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 171, pp.13-44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05223861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La voix de l'exil ou la naissance de l'élégie moderne. Le Lisao de Qu Yuan et les Tristes d’Ovide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Postel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de littérature comparée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 308 (4), pp.415. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rlc.308.0415⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rlc.308.0415⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05224809v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05223861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Statuaire chinoise, un art de la vie et de la mort</w:t>
               </w:r>
@@ -4303,733 +4303,733 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05222736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les dessous de la terre dans quelques utopies narratives des siècles classiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Trivisani-Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Postel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Natura in fabula. Topiques romanesques de l’environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.151-166, 2019, Faux Titre, 978-9004382145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004382152_010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Littératures classiques extra-européennes (contribution pour le chinois)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Postel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Banoun; Yves Chevrel; Isabelle Poulin; Claudine Le Blanc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire des traductions en langue française, XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Verdier, pp.495-594, 2019, Critique littéraire, 978-2-86432-019-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03183468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Portraits imaginaires de Victor Segalen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Postel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Colette Camelin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Segalen 1919-2019 : « Attentif à ce qui n’a pas été dit »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermann, pp.201-235, 2019, 979-1-0370-0134-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/herm.camel.2019.01.0201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05224846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...37 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Topique du jardin dans le roman sentimental (Grèce, France, Chine)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Postel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Postel, Isabelle Trivisani-Moreau. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natura in fabula. Topiques romanesques de l’environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...20 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/9789004382152_010⟩</w:t>
+              <w:t xml:space="preserve">, BRILL, pp.83-116, 2018, Faux-titre, 978-90-04-38215-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004382152_007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">Philippe Postel, Isabelle Trivisani-Moreau. </w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05222858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Description, la comparaison et l’allégorie, trois clefs chinoises de la poétique segalénienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Postel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Béatrice Didier, Meng Hua. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natura in fabula. Topiques romanesques de l’environnement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Miroirs croisés. Chine – France (XVIIe-XXIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Honoré Champion, pp.219-254, 2014, Littératures étrangères, 9782745328212</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05225460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution pour le chinois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Postel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yves Chevrel; Annie Cointre; Yen-Maï Tran-Gervat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire des traductions en langue française, XVIIe-XVIIIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Verdier, pp.72-75, 129-134, 152-153, 492-498, 871-872, 1092-1096, 1114-1115, 2014, Critique littéraire, 978-2-86432-774-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05225496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“C’est du chinois”, ou l’imaginaire de la langue chinoise chez deux éminents savants européens au XIXe siècle : Wilhelm von Humblodt et Jean-Pierre Abel Rémusat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Postel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie Dollé, Geneviève Espagne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Idées de la Chine au XIXe siècle, entre France et Allemagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions des Indes savantes, pp.87-105, 2014, 9782846542821</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05224869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Béatrice Didier, Meng Hua. </w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudel et Segalen : histoire d’un différend</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Postel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Françoise Livinec. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Miroirs croisés. Chine – France (XVIIe-XXIe siècles)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Honoré Champion, pp.219-254, 2014, Littératures étrangères, 9782745328212</w:t>
+              <w:t xml:space="preserve">Victor Segalen. Cent ans de Stèles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, éditions Françoise Livinec, pp.41-57, 2013, 978-2-919199-12-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05225580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le roman sentimental en Europe et en Chine : histoires parallèles ou parcours croisés ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Postel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Angel Pinot; Isabelle Rabut. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Littérature chinoise hors de ses frontières. Influences et réceptions croisées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, You Feng, pp.81-109, 2013, 9782842796099</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05225569v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-05225580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution pour le chinois</w:t>
               </w:r>
@@ -6010,246 +6010,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05225951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’Usage du stéréotype dans Stèles de Victor Segalen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Postel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christian Garaud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sont-ils bons ? Sont-ils méchants ? Usages des stéréotypes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Honoré Champion, pp.211-225, 2001, 9782745303608</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05226010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pascal Quignard, à l’écoute des littératures asiatiques (chinoise, japonaise et indienne) : fascination et prédation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Postel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Muriel Détrie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">France-Asie, Un siècle d’échanges littéraires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, You Feng, pp.323-345, 2001, 9782842791179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05225999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du Rythme au souffle, dans la vision segalénienne de la statuaire chinoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Postel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Postel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Segalen : le rythme et le souffle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pleins Feux, pp.221-245, 2001, Horizons comparatistes, 9782912567345</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05225985v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-05226010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Roman historique chinois : l’histoire à l’épreuve de la fiction. Étude du Tyran de Nankin de Wu Han et de L’Impératrice de Chine de Lin Yutang</w:t>
               </w:r>
@@ -6302,173 +6302,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05226037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Victor Segalen, archéologue et critique d’art, ou les chemins d’une âme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Postel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mauricette Berne. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Victor Segalen, voyageur et visionnaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BnF, pp.193-201, 1999, 2-7177-2073-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05226077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De la Pierre au poème : la forme stèle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Postel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Mayaux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lectures d’une œuvre : Stèles et Équipée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions du Temps, pp.43-74, 1999, 978-2842740900</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05226067v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-05226077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Lyrisme en question dans Stèles</w:t>
               </w:r>
@@ -7290,51 +7290,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="137F50B4"/>
+    <w:nsid w:val="4F397374"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7521,51 +7521,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-postel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9801-669X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061591971" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459757v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Postel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Correard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Picherot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084283v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie GUERM&#200;S" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03385309v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03292151v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bei Huang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05226416v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226439v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doll&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226507v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060999v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Peyrache-Leborgne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mahiou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Pierre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221763v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Hillion" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lepage" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222876v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel D&#233;trie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266226v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trivisani-Moreau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/title/39125?lang=fr" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004382152" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822473v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822496v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03292152v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223767v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223796v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Joly-Segalen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Bouillier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lelong" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223731v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226499v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222968v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222947v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489936v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222579v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222616v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222029v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489862v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221806v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.210.0059" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221817v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quin.112.0118" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221912v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13471/j.cnki.jsysusse.2021.06.013" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03385341v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222525v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rlc.372.0077" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221931v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13471/j.cnki.jsysusse.2020.06.014" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239614v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rlc.367.0359" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03292111v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224848v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rlc.359.0351o" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987328v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224604v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideo.241" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239668v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224795v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/textu.2012.2033" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822469v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideo.210" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224852v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/etchi.2010.982" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239679v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224854v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rlc.317.0085b" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224855v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224809v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rlc.308.0415" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223861v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226092v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226102v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224865v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223899v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222635v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.caval.2023.01.0065" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222821v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222681v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222736v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183468v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224846v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.camel.2019.01.0201" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266229v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004382152_010" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222858v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004382152_007" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225496v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224869v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225460v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225569v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225580v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225546v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225643v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01425871v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Le Blanc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chevrel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Corbellari" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilla Karas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225687v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225668v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225710v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225723v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225745v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225782v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225806v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225817v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225935v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225951v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225999v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225985v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226010v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226037v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226067v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226077v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226051v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223815v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489878v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064670v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bianco" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03292199v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06524-1.p.0375" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03250057v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03250059v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05239989v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239912v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-postel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9801-669X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061591971" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459757v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Postel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Correard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Picherot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084283v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie GUERM&#200;S" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03385309v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03292151v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bei Huang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05226416v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226439v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doll&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226507v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060999v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Peyrache-Leborgne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mahiou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Pierre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221763v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Hillion" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lepage" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222876v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel D&#233;trie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266226v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trivisani-Moreau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/title/39125?lang=fr" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004382152" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822473v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822496v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03292152v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223767v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223796v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Joly-Segalen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Bouillier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lelong" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223731v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226499v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222968v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222947v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489936v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222616v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222579v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222029v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489862v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221806v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.210.0059" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221817v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quin.112.0118" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221912v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13471/j.cnki.jsysusse.2021.06.013" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03385341v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222525v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rlc.372.0077" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221931v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13471/j.cnki.jsysusse.2020.06.014" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239614v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rlc.367.0359" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03292111v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224848v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rlc.359.0351o" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987328v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224604v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideo.241" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239668v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224795v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/textu.2012.2033" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822469v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideo.210" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224852v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/etchi.2010.982" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239679v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224854v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rlc.317.0085b" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224855v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223861v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224809v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rlc.308.0415" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226092v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226102v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224865v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223899v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222635v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.caval.2023.01.0065" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222821v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222681v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222736v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266229v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004382152_010" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183468v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224846v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.camel.2019.01.0201" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222858v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004382152_007" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225460v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225496v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224869v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225580v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225569v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225546v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225643v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01425871v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Le Blanc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chevrel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Corbellari" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilla Karas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225687v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225668v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225710v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225723v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225745v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225782v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225806v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225817v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225935v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225951v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226010v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225999v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225985v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226037v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226077v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226067v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226051v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223815v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489878v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064670v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bianco" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03292199v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06524-1.p.0375" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03250057v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03250059v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05239989v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239912v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>