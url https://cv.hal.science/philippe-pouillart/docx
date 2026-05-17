--- v0 (2026-03-16)
+++ v1 (2026-05-17)
@@ -816,1343 +816,1343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04357863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Covid-19 et nutrition: de la prévention à la gestion des séquelles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pouillart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nutritions et Endocrinologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15, pp.1-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04357964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alimentation des séniors : texturer l’alimentation, oui mais attention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouillart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’autre Cuisine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9, pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04358019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Covid-19 et nutrition: de la prévention à la gestion des séquelles.</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prise en charge précoce des effets secondaires en oncologie par une alimentation dédiée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouillart</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Battu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualités Pharmaceutiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57, pp.49 - 53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actpha.2018.03.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04358038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigating the Modifications of Sugar Perception and Consumption in Cancer Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Depeint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude-Narcisse Niamba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Kathrin Illner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Buche-Foissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Branchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nutrition and Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 70 (7), pp.1060-1068. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01635581.2018.1494844⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03010339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proposition d’un référentiel national de prise en charge des modifications des capacités olfactive, gustative et/ou de la déglutition dans les cancers des voies aérodigestives supérieures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Guillemaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pouillart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Labrosse-Canat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Gautheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Buiret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 32, pp.49-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nupar.2017.10.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04358254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bifidogenic effect of a wheat arbinoxylan (MC-AX) is observed across two animal models, a stimulated human intestine model (SHIMES®) and a clinical study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Depeint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Lecerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pouillart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Beckers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafida Khorsi-Cauet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Medical Research Archives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (4), pp.1-34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04358057v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dénutrition en oncologie : la supplémentation protéino-énergétique, oui mais pas seulement.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pouillart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Techniques Hospitalières : la revue des techniciens de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 765, pp.56-58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04358259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Role of Cooking for Hospital Food Service in Cancer Care-Units: Nutrition Is a Supportive Care While Cooking Appears to Be a Prescription</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe R Pouillart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Gidoin-Dewulf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Foissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Thieulent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of cancer therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.352-361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/jct.2016.75038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04358266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La restauration dans les services de soins en oncologie : le vécu des patients.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pouillart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Buche-Foissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Gidouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Compère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sif Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques en Nutrition : santé et alimentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 46, pp.18-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04358387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cuisiner durant un cancer : ce que nous enseigne le groupe de recherche translationnelle NEODIA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe R Pouillart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sif Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Tiravy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Gidoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutritions et Endocrinologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 15, pp.1-9</w:t>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04372780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Incorporation of lutein and docosahexaenoic acid from dietary microalgae into the retina in quail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Schnebelen-Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niyazi Acar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Thabuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualités Pharmaceutiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actpha.2018.03.011⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Food Sciences and Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 66 (2), pp.222-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/09637486.2014.971227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...99 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01213151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cancer : comportement alimentaire des malades et consommation de produits laitiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pouillart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition and Cancer</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Choledoc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 146, pp.1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Dénutrition en oncologie : la supplémentation protéino-énergétique, oui mais pas seulement.</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04431376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Education culinaire de l’adulte traité pour un cancer.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouillart</w:t>
-              </w:r>
-[...504 lines deleted...]
-                <w:t xml:space="preserve">Sif Bendjaballah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques en Nutrition : santé et alimentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 46, pp.18-21</w:t>
-[...395 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2012, 8, pp.10-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04358360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -2470,50 +2470,253 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04358462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">NUTRIOSE®, a prebiotic low-digestible carbohydrate stimulates gut mucosal immunity and prevents TNBS-induced colitis in piglets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pouillart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Depeint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 16, pp.783-794</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04359405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ex-vivo LPS stimulation model coupled with quantitative PCRand its multispecies application in immunonutrition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pouillart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Depeint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Biopharmaceutical Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1, pp.31-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04359192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Comparison of five RNA extraction methods from rabbit’s blood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2535,437 +2738,234 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture and Biology Journal of North America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 4, pp.448-450</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04358480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">NUTRIOSE®, a prebiotic low-digestible carbohydrate stimulates gut mucosal immunity and prevents TNBS-induced colitis in piglets</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The health and technological implications of a better control of neoformed contaminants by the food industry.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hassan Younes</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic J. Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Lecerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Ait Ameur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 16, pp.783-794</w:t>
+              <w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 28 (3), pp.223-230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...115 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04359757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategy for the study of health impact of dietary Maillard products in clinical studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouillart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of the New York Academy of Sciences journal </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 1126, pp.173-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04359606v1</w:t>
-              </w:r>
-[...106 lines deleted...]
-                <w:t xml:space="preserve">hal-04359757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Health impact of dietary neoformed Maillard products in young healthy adults: biological impact of high v. low dietary level</w:t>
               </w:r>
@@ -3098,64 +3098,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les produits de Maillard issus de la cuisson ont-ils des effets biologiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic J. Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Lecerf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NAFAS Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 6 (4), pp.59-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3193,64 +3193,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposure to Neo-Formed Compounds (NFCs) in a standard diet and its nutritionally equivalent low-NFCs diet: The ICARE clinical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic J. Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Lecerf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Nutrition and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3959,234 +3959,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04359996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Enhancement by stable butyrate derivatives of antitumor and antiviral actions of interferon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pouillart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 51 (4), pp.596-601</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pharmacokinetic studies of N-butyric acid mono- and polyesters derived from monosaccharides.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pouillart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Pharmacological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 81 (3), pp.241-244</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Protective activity of monoacetone glucose 3-butyrate, a prodrug of n-butyric acid, against the fatal effect of encephalomyocarditis virus infection in mice.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouillart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences, Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 314 (3), pp.49-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04360025v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-04360013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Butyric monosaccharide ester-induced cell differentiation and anti-tumor activity in mice. Importance of their prolonged biological effect for clinical applications in cancer therapy</w:t>
               </w:r>
@@ -4920,51 +4920,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management of olfactory, gustatory and swallowing impairments in patients with head and neck cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Buiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Labrosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5078,372 +5078,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04360285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’alimentation : source de plaisir mais également de souffrance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pouillart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée des Soins Oncologiques de Supports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Onco Hauts de France, Nov 2016, Péronne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S’alimenter à domicile durant un cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pouillart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées du RESCLAN Champagne-Ardennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RESCLAN Champagne-Ardennes, Mar 2016, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prise en charge nutritionnelle des cancers ORL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pouillart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Journées Référentiels Réseaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CLS Nancy, Dec 2016, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Etude des troubles du goût en oncologie: l’enquête NEODIA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouillart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLAN APHP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hôpital La pItié Salpétrière, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04360586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nouvelles attentes de la restauration collective: la restauration Santé en oncologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouillart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enjeux de la restraurations santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AgroParisTech, Dec 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04360570v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">hal-04360589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Education culinaire du patient traité pour un cancer</w:t>
               </w:r>
@@ -6296,450 +6296,450 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">PREHABILITATION NUTRITIONNELLE AVANT LES TRAITEMENTS EST-ELLE CONCEVABLE CHEZ LE PATIENT A RISQUE DE DENUTRITION?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pouillart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Branchu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès annuel AFSOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ETUDE RETROSPECTIVE DES CANCERS A RISQUE DE DENUTRITION DANS LE CADRE DE L’ETUDE NEHOTEL®</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pouillart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Thomassin-Branchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Carola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Desplechin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès annuel AFSOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lille, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0148607113502674)⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NEHOTEL ® : UN SITE D’ACCUEIL PERI-HOSPITALIER POUR PREHABILITER LES PATIENTS A RISQUE DE DENUTRITION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pouillart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Branchu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès annuel AFSOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">ETP en onco-nutrition : Réinterroger les Pratiques pour répondre à l’urgence de la dénutrition.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Soula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Philidet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Motyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Nassif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des Soins Oncologiques de Supports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Péronne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04360832v1</w:t>
-              </w:r>
-[...296 lines deleted...]
-                <w:t xml:space="preserve">hal-04360700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Règlement (CE)1924/2006 sur les allégations de santé; frein ou vecteur d'innovation produit ?</w:t>
               </w:r>
@@ -6844,70 +6844,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04336242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nutrition et traitements anticancéreux : la place des nutriments spécifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pouillart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Buche-Foissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ak Illner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès annuel JFN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">AlimAccess60 - Projet participatif visant à promouvoir le bien vieillir alimentaire pour les séniors en situation de précarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Depeint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6939,152 +7034,57 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04360851v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-04360850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auton'Al 60: Programme de Prévention de la perte d'autonomie des seniors de l'Oise</w:t>
               </w:r>
@@ -7202,221 +7202,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04360876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Management of olfactory, gustatory and swallowing impairments in patients with head and neck cancer under radiotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pouillart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd World Congress and Expo on Oncology and Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, San Francisco California, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La boite à outils de l’auxiliaire de vie pour préparer le repas des malades du cancer à domicile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouillart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des Soins Oncologiques de Supports AFSOS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04360859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Management of olfactory, gustatory and swallowing impairments in patients with head and neck cancer under radiotherapy</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innovative culinary intervention to reduce treatment-induced side effects in cancer patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouillart</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...67 lines deleted...]
-            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Buche-Foissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ak Illner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence IARC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7884,437 +7884,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04360606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">qPCR A Powerful Tool For Intestinal Microbiota Monitoring – A Cross Species Study</w:t>
+                <w:t xml:space="preserve">Dietary modulation of immune response using an ex-vivo stimulation model coupled with qPCR; Clinical and preclinical data.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Depeint</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hassan Younes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">qPCR Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2009, Londre, France</w:t>
+              <w:t xml:space="preserve">, Nov 2009, Londre, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04360618v1</w:t>
+                <w:t xml:space="preserve">hal-04360613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary modulation of immune response using an ex-vivo stimulation model coupled with qPCR; Clinical and preclinical data.</w:t>
+                <w:t xml:space="preserve">Dietary modulation of immune response using an ex-vivo stimulation model coupled with real-time PCR; A cross-species study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Younes</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd International Immunonutrition Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Girona, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">qPCR A Powerful Tool For Intestinal Microbiota Monitoring – A Cross Species Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pouillart</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Depeint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Younes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">qPCR Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2009, Londre, United Kingdom</w:t>
+              <w:t xml:space="preserve">, Nov 2009, Londre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Dietary modulation of immune response using an ex-vivo stimulation model coupled with real-time PCR; A cross-species study</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La validation des allégations nutritionnelles destinées aux séniors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouillart</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hassan Younes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Immunonutrition Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Girona, Spain</w:t>
+              <w:t xml:space="preserve">5ième Journées de Nutrition Normandes « Nutrition des séniors : les enjeux de santé et le potentiel industriel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La promotion de la nutrition par les jeux: de la valeur marketing à l’outil d’éducation à la santé.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouillart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04360629v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04360627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8503,51 +8503,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Breil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narcisse Niamba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8715,83 +8715,353 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04312377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Auton'Al 60: Prevention program for the loss of autonomy of elderly in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Lavefve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Branchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Breil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Depeint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pouillart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FENS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the Nutrition Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 79 (OCE2), pp.E678, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0029665120006278⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04336040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet participatif visant à promouvoir le bien vieillir alimentaire pour les séniors en situation de précarité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pouillart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Depeint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Breil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Branchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Buche-Foissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">journée anniuelle SFNCM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 34 (1), pp.90, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Auton’Al 60: Programme de Prévention de la perte d’autonomie des seniors de l’Oise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Depeint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude-Narcisse Niamba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8817,327 +9087,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 33 (1), pp.59, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04360847v1</w:t>
-              </w:r>
-[...268 lines deleted...]
-                <w:t xml:space="preserve">hal-04336040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auton’Al 60 : Programme de Prévention de la perte d’autonomie des seniors de l’Oise</w:t>
               </w:r>
@@ -10051,275 +10051,275 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04360083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dérivés de saccharides et d’itols possédant un groupement O-n-alcanoyle et un groupement O-ortho acétylsalicyloyle. Application comme additifs alimentaires ou comme médicaments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pouillart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: PCT WO FR0400079. 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dérivés de saccharides et d’itols possédant un groupement O-n-alcanoyle et un groupement O-ortho acétylsalicyloyle. Application comme additifs alimentaires ou comme médicaments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pouillart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: FR 0209093. 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dérivés de saccharides et d’itols possédant un groupement O-alkyle ou un groupement O-alkyle et un groupement O-n-nutanoyle. Applications comme médicaments dans les pathologies prolifératives tumorales ou bénignes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pouillart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: PCT WO FR0400081. 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dérivés de saccharides et d’itols possédant un groupement O-alkyle ou un groupement O-alkyle et un groupement O-n-butanoyle. Applications comme médicaments dans les pathologies prolifératives tumorales ou bénignes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouillart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR0209092. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04360122v1</w:t>
-              </w:r>
-[...184 lines deleted...]
-                <w:t xml:space="preserve">hal-04360127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esters of D-mannose or of xylitol and their use as drugs</w:t>
               </w:r>
@@ -10487,51 +10487,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pouillart Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dépeint Flore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Soula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raynard Bruno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10652,51 +10652,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6256B276"/>
+    <w:nsid w:val="C3739C3B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10883,51 +10883,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-pouillart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8332-9837" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684538v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pouillart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacolot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Rhazi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Strum" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Druon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684541v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Depeint" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kathrin Illner" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Younes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tronchon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684536v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Danober" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Sturm" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Drouet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Debruyn-Soula" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357807v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Tachet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Buche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Buche-Foissy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Frankin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357837v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357863v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pouillart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pouillart" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358019v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357964v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358038v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Battu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2018.03.011" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03010339v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Narcisse Niamba" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Kathrin Illner" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Branchu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01635581.2018.1494844" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358259v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358254v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Guillemaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Labrosse-Canat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gautheron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Buiret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2017.10.001" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358057v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lecerf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Beckers" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Khorsi-Cauet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358266v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe R Pouillart" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gidoin-Dewulf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Foissy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Joubert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Thieulent" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jct.2016.75038" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358387v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gidouin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Comp&#232;re" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sif Bendjaballah" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372780v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laroche" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Tiravy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gidoin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431376v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213151v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Schnebelen-Berthier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niyazi Acar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Thabuis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rodriguez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/09637486.2014.971227" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358360v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358454v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358419v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dooms" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abalo Chango" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Barbour" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afif Abdelnour" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2012.07.024" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3JPT0MDX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358462v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358480v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359405v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Madec" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359192v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359606v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359757v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic J. Tessier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Ait Ameur" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359737v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Lecerf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cayzeele" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vaysse" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galinier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665100590387" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359747v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359790v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359813v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359824v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359848v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359837v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359858v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359869v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359956v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359880v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359970v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359996v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360025v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360003v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360013v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360031v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360037v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360044v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360054v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899119v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pouillart Ph." TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cerutti" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360243v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360236v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360251v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360259v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360276v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360857v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Labrosse" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Gautheron" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360285v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360586v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360570v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360575v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360583v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360589v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360598v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360596v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431112v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360600v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360603v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360622v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360634v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360637v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360640v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360647v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360661v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360654v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360832v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Soula" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Philidet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Motyl" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Nassif" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360692v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360694v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Thomassin-Branchu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marie" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Carola" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Desplechin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0148607113502674)" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360700v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Branchu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04336242v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Haizet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Perot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360851v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360850v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ak Illner" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360875v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360876v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360859v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360565v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360864v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360861v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cassuto" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04336105v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique-Ad&#232;le Cassuto" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360871v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360873v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360606v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360618v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360613v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360621v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360629v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360627v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213793v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M.T. Thiry" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Breil" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thomassin Branchu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2023.03.095" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360844v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Breil" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narcisse Niamba" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312377v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore D&#233;peint" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360847v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360838v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04336040v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lavefve" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665120006278" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04336014v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lavefve" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Branchu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2019.01.329" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358562v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360203v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363912v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363906v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358814v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360065v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360091v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04269156v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Franquin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Buche" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360083v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360122v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360114v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360107v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360127v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360158v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360162v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489228v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pouillart Philippe" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;peint Flore" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynard Bruno" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-pouillart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8332-9837" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684538v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pouillart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacolot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Rhazi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Strum" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Druon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684541v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Depeint" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kathrin Illner" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Younes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tronchon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684536v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Danober" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Sturm" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Drouet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Debruyn-Soula" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357807v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Tachet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Buche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Buche-Foissy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Frankin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357837v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357863v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pouillart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pouillart" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357964v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358019v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358038v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Battu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2018.03.011" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03010339v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Narcisse Niamba" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Kathrin Illner" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Branchu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01635581.2018.1494844" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358254v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Guillemaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Labrosse-Canat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gautheron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Buiret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2017.10.001" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358057v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lecerf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Beckers" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Khorsi-Cauet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358259v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358266v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe R Pouillart" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gidoin-Dewulf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Foissy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Joubert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Thieulent" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jct.2016.75038" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358387v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gidouin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Comp&#232;re" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sif Bendjaballah" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372780v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laroche" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Tiravy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gidoin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213151v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Schnebelen-Berthier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niyazi Acar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Thabuis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rodriguez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/09637486.2014.971227" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431376v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358360v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358454v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358419v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dooms" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abalo Chango" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Barbour" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afif Abdelnour" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2012.07.024" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3JPT0MDX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358462v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359405v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Madec" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359192v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358480v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359757v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic J. Tessier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Ait Ameur" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359606v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359737v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Lecerf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cayzeele" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vaysse" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galinier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665100590387" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359747v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359790v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359813v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359824v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359848v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359837v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359858v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359869v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359956v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359880v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359970v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359996v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360003v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360013v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360025v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360031v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360037v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360044v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360054v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899119v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pouillart Ph." TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cerutti" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360243v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360236v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360251v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360259v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360276v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360857v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Labrosse" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Gautheron" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360285v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360583v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360589v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360575v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360586v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360570v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360598v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360596v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431112v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360600v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360603v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360622v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360634v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360637v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360640v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360647v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360661v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360654v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360692v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360694v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Thomassin-Branchu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marie" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Carola" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Desplechin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0148607113502674)" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360700v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Branchu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360832v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Soula" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Philidet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Motyl" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Nassif" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04336242v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Haizet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Perot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360850v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ak Illner" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360851v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360875v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360876v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360565v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360859v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360864v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360861v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cassuto" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04336105v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique-Ad&#232;le Cassuto" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360871v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360873v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360606v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360613v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360621v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360618v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360627v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360629v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213793v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M.T. Thiry" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Breil" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thomassin Branchu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2023.03.095" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360844v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Breil" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narcisse Niamba" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312377v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore D&#233;peint" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04336040v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lavefve" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665120006278" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360838v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360847v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04336014v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lavefve" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Branchu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2019.01.329" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358562v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360203v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363912v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363906v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358814v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360065v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360091v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04269156v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Franquin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Buche" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360083v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360114v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360107v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360127v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360122v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360158v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360162v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489228v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pouillart Philippe" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;peint Flore" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynard Bruno" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>