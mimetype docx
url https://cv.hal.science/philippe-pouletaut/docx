--- v0 (2026-03-22)
+++ v1 (2026-04-16)
@@ -1641,295 +1641,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02304067v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a novel multiphysical approach for the characterization of mechanical properties of musculotendinous tissues</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First Evaluation of Zygomaticus Major Muscle Elastic Properties Using a US Elastography Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Ternifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouletaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandra Même</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dakpé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Testelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Devauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-44053-1⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biomedical Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (11), pp.459-468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/jbise.2019.1211037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02139512v1</w:t>
+                <w:t xml:space="preserve">hal-02371751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Evaluation of Zygomaticus Major Muscle Elastic Properties Using a US Elastography Technique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of a novel multiphysical approach for the characterization of mechanical properties of musculotendinous tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Kammoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Ternifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dupres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouletaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bernard Devauchelle</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Même</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biomedical Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 12 (11), pp.459-468. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4236/jbise.2019.1211037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-44053-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02371751v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IMAGE-BASED SKELETAL MUSCLE COORDINATION: CASE STUDY ON A SUBJECT SPECIFIC FACIAL MIMIC SIMULATION</w:t>
               </w:r>
@@ -1941,51 +1941,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien Tuan Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ang-Xiao Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dakpé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouletaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2062,51 +2062,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MRI-based finite element modeling of facial mimics: a case study on the paired zygomaticus major muscles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ang-Xiao Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dakpé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien Tuan Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2294,295 +2294,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02407164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of TIEG1 Deletion on the Passive Mechanical Properties of Fast and Slow Twitch Skeletal Muscles in Female Mice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Malek Kammoun</w:t>
+                <w:t xml:space="preserve">Interactive and Connected Rehabilitation Systems for E-Health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Istrate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien Tuan Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Tannous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouletaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">John R Hawse</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0164566⟩</w:t>
+              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 37 (5-6), pp.289-296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.irbm.2016.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02139902v1</w:t>
+                <w:t xml:space="preserve">hal-03553720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive and Connected Rehabilitation Systems for E-Health</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">H. Tannous</w:t>
+                <w:t xml:space="preserve">Impact of TIEG1 Deletion on the Passive Mechanical Properties of Fast and Slow Twitch Skeletal Muscles in Female Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Kammoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouletaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Gamet</w:t>
+                <w:t xml:space="preserve">Francis Canon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malayannan Subramaniam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John R Hawse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 37 (5-6), pp.289-296. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (10), pp.e0164566. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.irbm.2016.02.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0164566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03553720v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2715,243 +2715,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05163591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current challenges of magnetic resonance elastography to quantify in vivo muscle behavior</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiscale modeling of the skeletal muscle: an original approach of periodic representative volume elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Loumeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pouletaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Charleux</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chatelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universitat Pompeu Fabra Barcelona, Sep 2025, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">30th Congress of the European Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Zürich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05143103v1</w:t>
+                <w:t xml:space="preserve">hal-05163584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale modeling of the skeletal muscle: an original approach of periodic representative volume elements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aude Loumeaud</w:t>
+                <w:t xml:space="preserve">Current challenges of magnetic resonance elastography to quantify in vivo muscle behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouletaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">S. Chatelin</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Charleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th Congress of the European Society of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Zürich, Switzerland</w:t>
+              <w:t xml:space="preserve">20th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universitat Pompeu Fabra Barcelona, Sep 2025, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05163584v1</w:t>
+                <w:t xml:space="preserve">hal-05143103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medical device development to quantify lung stiffness in smokers using magnetic resonance elastography</w:t>
               </w:r>
@@ -3571,64 +3571,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Ternifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouletaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dakpé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Testelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Devauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3664,445 +3664,445 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02069884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés élastiques du muscle zygomatique en utilisant la technique d'élastographie par ultrasons</w:t>
+                <w:t xml:space="preserve">Elastic properties of the zygomatic muscle using ultrasound elastography technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Ternifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouletaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dakpé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Testelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Journée Scientifique de l'institut Faire Faces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Faire Face, Oct 2018, Amiens, France</w:t>
+              <w:t xml:space="preserve">8th World Congress of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01971397v1</w:t>
+                <w:t xml:space="preserve">hal-01982826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KLF10 regulates skeletal muscle metabolism in mice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Nelson</w:t>
+                <w:t xml:space="preserve">Propriétés élastiques du muscle zygomatique en utilisant la technique d'élastographie par ultrasons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Ternifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pouletaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dakpé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Testelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Society for Bone and Mineral Research Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Society for Bone and Mineral Research, Sep 2018, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">6ème Journée Scientifique de l'institut Faire Faces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Faire Face, Oct 2018, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01981364v1</w:t>
+                <w:t xml:space="preserve">hal-01971397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic properties of the zygomatic muscle using ultrasound elastography technique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Testelin</w:t>
+                <w:t xml:space="preserve">KLF10 regulates skeletal muscle metabolism in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Kammoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Veksler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Piquereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Bonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Nelson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th World Congress of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">American Society for Bone and Mineral Research Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Society for Bone and Mineral Research, Sep 2018, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01982826v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01981364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subject-Specific Modeling of Facial Mimics derived from MRI data using FEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ang Xiao Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dakpé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien Tuan Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4590,51 +4590,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191767v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dupres" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pouletaut" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mashhour Chakouch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Josse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R Hawse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2025.100908" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738028v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Tatarenko" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Loumeaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel George" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14541" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143113v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Charleux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine F Bensamoun" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16134" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763491v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiaran P McGee" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2024.110269" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212599v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bensamoun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chatelin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2025.112897" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621020v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40846-024-00879-3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562216v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676721v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chatelin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine F. Bensamoun" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03699076v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Baroukh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Canteleux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lef&#232;vre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dupuy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martias" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12060556" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02886044v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Charleux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Devauchelle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Constans" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ternifi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1811502" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02336584v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Ternifi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Kammoun" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malayannan Subramaniam" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2019.101735" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02304067v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Piquereau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Veksler" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Nadal-Desbarats" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra M&#234;me" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.13394" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139512v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44053-1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02371751v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dakp&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Testelin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jbise.2019.1211037" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02407187v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Tuan Dao" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang-Xiao Fan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rachik" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219519418500203" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02407182v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2017.1305363" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02407164v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ron Laz&#225;ry" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Ho Ba Tho" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40846-017-0243-3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02139902v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Canon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0164566" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553720v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Istrate" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tannous" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gamet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2016.02.003" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163591v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143103v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163584v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583213v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766445v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880223v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Li" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venus Joumaa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02150001v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Nhu Nguyen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Hawse" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02069873v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William M&#234;me" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Szeremeta" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02069884v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01971397v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Heintz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01981364v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Bonne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nelson" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01982826v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908921v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang Xiao Fan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706208v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Tuan Dao" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angxiao Fan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Ho Ba Tho" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893808v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2014.6944507" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191767v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dupres" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pouletaut" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mashhour Chakouch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Josse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R Hawse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2025.100908" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738028v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Tatarenko" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Loumeaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel George" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14541" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143113v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Charleux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine F Bensamoun" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16134" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763491v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiaran P McGee" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2024.110269" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212599v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bensamoun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chatelin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2025.112897" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621020v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40846-024-00879-3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562216v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676721v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chatelin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine F. Bensamoun" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03699076v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Baroukh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Canteleux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lef&#232;vre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dupuy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martias" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12060556" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02886044v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Charleux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Devauchelle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Constans" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ternifi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1811502" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02336584v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Ternifi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Kammoun" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malayannan Subramaniam" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2019.101735" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02304067v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Piquereau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Veksler" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Nadal-Desbarats" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra M&#234;me" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.13394" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02371751v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dakp&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Testelin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jbise.2019.1211037" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139512v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44053-1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02407187v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Tuan Dao" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang-Xiao Fan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rachik" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219519418500203" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02407182v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2017.1305363" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02407164v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ron Laz&#225;ry" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Ho Ba Tho" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40846-017-0243-3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553720v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Istrate" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tannous" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gamet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2016.02.003" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02139902v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Canon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0164566" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163591v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163584v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143103v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583213v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766445v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880223v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Li" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venus Joumaa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02150001v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Nhu Nguyen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Hawse" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02069873v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William M&#234;me" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Szeremeta" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02069884v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01982826v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Heintz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01971397v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01981364v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Bonne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nelson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908921v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang Xiao Fan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706208v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Tuan Dao" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angxiao Fan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Ho Ba Tho" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893808v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2014.6944507" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>