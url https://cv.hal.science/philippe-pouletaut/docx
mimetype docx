--- v1 (2026-04-16)
+++ v2 (2026-05-06)
@@ -997,567 +997,567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03562216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive and active mechanical tests at different scales of the skeletal muscle: a literature review</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Serum and Soleus Metabolomics Signature of Klf10 Knockout Mice to Identify Potential Biomarkers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Chatelin</w:t>
+                <w:t xml:space="preserve">Nadine Baroukh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine F. Bensamoun</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nathan Canteleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">State of the Art in Bioengineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Metabolites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (6), pp.556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/metabo12060556⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03676721v1</w:t>
+                <w:t xml:space="preserve">hal-03699076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serum and Soleus Metabolomics Signature of Klf10 Knockout Mice to Identify Potential Biomarkers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Camille Dupuy</w:t>
+                <w:t xml:space="preserve">Passive and active mechanical tests at different scales of the skeletal muscle: a literature review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Tatarenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pouletaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Martias</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Chatelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine F. Bensamoun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolites</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">State of the Art in Bioengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (1)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03699076v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03676721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of MR Elastography method to characterize the elastic property of the sterno-cleido-mastoid (SCM) muscle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultrasound image processing to estimate the structural and functional properties of mouse skeletal muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Ternifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Kammoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouletaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Constans</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Ternifi</w:t>
+                <w:t xml:space="preserve">Malayannan Subramaniam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John R Hawse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1811502⟩</w:t>
+              <w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56, pp.101735. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bspc.2019.101735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02886044v1</w:t>
+                <w:t xml:space="preserve">hal-02336584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasound image processing to estimate the structural and functional properties of mouse skeletal muscle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of MR Elastography method to characterize the elastic property of the sterno-cleido-mastoid (SCM) muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pouletaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redouane Ternifi</w:t>
+                <w:t xml:space="preserve">Bernard Devauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malek Kammoun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Pouletaut</w:t>
+                <w:t xml:space="preserve">Jean-Marc Constans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malayannan Subramaniam</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">John R Hawse</w:t>
+                <w:t xml:space="preserve">R. Ternifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 56, pp.101735. </w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (sup1), pp.S235-S237. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bspc.2019.101735⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1811502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02336584v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02886044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel Role of Tieg1 in Muscle Metabolism and Mitochondrial Oxidative Capacities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Kammoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Piquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1641,295 +1641,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02304067v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Evaluation of Zygomaticus Major Muscle Elastic Properties Using a US Elastography Technique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Development of a novel multiphysical approach for the characterization of mechanical properties of musculotendinous tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Kammoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Ternifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dupres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouletaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bernard Devauchelle</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Même</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biomedical Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4236/jbise.2019.1211037⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-44053-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02371751v1</w:t>
+                <w:t xml:space="preserve">hal-02139512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a novel multiphysical approach for the characterization of mechanical properties of musculotendinous tissues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Malek Kammoun</w:t>
+                <w:t xml:space="preserve">First Evaluation of Zygomaticus Major Muscle Elastic Properties Using a US Elastography Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Ternifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pouletaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dakpé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Testelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redouane Ternifi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sandra Même</w:t>
+                <w:t xml:space="preserve">Bernard Devauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+              <w:t xml:space="preserve">International Journal of Biomedical Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (11), pp.459-468. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-44053-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4236/jbise.2019.1211037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02139512v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02371751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IMAGE-BASED SKELETAL MUSCLE COORDINATION: CASE STUDY ON A SUBJECT SPECIFIC FACIAL MIMIC SIMULATION</w:t>
               </w:r>
@@ -1941,51 +1941,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien Tuan Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ang-Xiao Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dakpé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouletaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2062,51 +2062,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MRI-based finite element modeling of facial mimics: a case study on the paired zygomaticus major muscles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ang-Xiao Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dakpé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien Tuan Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2398,185 +2398,197 @@
               <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 37 (5-6), pp.289-296. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.irbm.2016.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03553720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of TIEG1 Deletion on the Passive Mechanical Properties of Fast and Slow Twitch Skeletal Muscles in Female Mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Kammoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouletaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malayannan Subramaniam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John R Hawse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11 (10), pp.e0164566. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0164566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02139902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2586,51 +2598,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An original approach for multiscale modeling of the skeletal muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Loumeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2652,336 +2664,336 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chatelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05163591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale modeling of the skeletal muscle: an original approach of periodic representative volume elements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aude Loumeaud</w:t>
+                <w:t xml:space="preserve">Current challenges of magnetic resonance elastography to quantify in vivo muscle behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouletaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">S. Chatelin</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Charleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th Congress of the European Society of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Zürich, Switzerland</w:t>
+              <w:t xml:space="preserve">20th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universitat Pompeu Fabra Barcelona, Sep 2025, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05163584v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05143103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current challenges of magnetic resonance elastography to quantify in vivo muscle behavior</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiscale modeling of the skeletal muscle: an original approach of periodic representative volume elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Loumeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pouletaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Charleux</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chatelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universitat Pompeu Fabra Barcelona, Sep 2025, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">30th Congress of the European Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Zürich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05143103v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05163584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medical device development to quantify lung stiffness in smokers using magnetic resonance elastography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine F. Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouletaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3009,73 +3021,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th Congress of the European Society of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society of Biomechanics, Jun 2024, Édimbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04583213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale mechanical constitutive equation of the passive properties of murine skeletal muscle: application to the influence of the Klf10 gene on the extra cellular matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mashhour Chakouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3134,975 +3146,975 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence de la Société de Biomécanique, Compiègne, France, octobre 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04766445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the passive mechanics at three different structural levels of the muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouletaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Tatarenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venus Joumaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mashhour Chakouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres du GDR MECABIO Santé 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe De Recherche (GRD) Mecabio Santé; GDR Réparer l’Humain, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03880223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Effect of the Freezing Time on Muscle Fiber Mechanical Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Kammoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouletaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tan-Nhu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malayannan Subramaniam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John R. Hawse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering in Medicine and Biology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Engineering in Medicine and Biology Society, Jul 2019, Berlin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02150001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation in vivo (IRM) et in vitro (SRM) du cervelet de la souris TIEG1 KO : analyse structurale et métabolique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Kammoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Même</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Même</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Szeremeta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4e congrès de la Société française de résonance magnétique en biologie et médecine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française de résonance magnétique en biologie et médecine, Mar 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02069873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’un nouveau protocole en élastographie IRM pour mesurer les propriétés fonctionnelles des muscles du visage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Ternifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pouletaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dakpé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Testelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Devauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème congrès de la Société française de résonance magnétique en biologie et médecine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française de résonance magnétique en biologie et médecine, Mar 2019, Strasbourg, France. pp.82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02069884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic properties of the zygomatic muscle using ultrasound elastography technique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Propriétés élastiques du muscle zygomatique en utilisant la technique d'élastographie par ultrasons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Ternifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouletaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dakpé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Testelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th World Congress of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">6ème Journée Scientifique de l'institut Faire Faces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Faire Face, Oct 2018, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01982826v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01971397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés élastiques du muscle zygomatique en utilisant la technique d'élastographie par ultrasons</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Testelin</w:t>
+                <w:t xml:space="preserve">KLF10 regulates skeletal muscle metabolism in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Kammoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Veksler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Piquereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Bonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Nelson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Journée Scientifique de l'institut Faire Faces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Faire Face, Oct 2018, Amiens, France</w:t>
+              <w:t xml:space="preserve">American Society for Bone and Mineral Research Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Society for Bone and Mineral Research, Sep 2018, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01971397v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01981364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KLF10 regulates skeletal muscle metabolism in mice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Nelson</w:t>
+                <w:t xml:space="preserve">Elastic properties of the zygomatic muscle using ultrasound elastography technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Ternifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pouletaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dakpé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Testelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Society for Bone and Mineral Research Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Society for Bone and Mineral Research, Sep 2018, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">8th World Congress of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01981364v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01982826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subject-Specific Modeling of Facial Mimics derived from MRI data using FEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ang Xiao Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dakpé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien Tuan Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4134,194 +4146,194 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01908921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite Element Simulation of Shear Wave Propagation within Human Skeletal Muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien-Tuan Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angxiao Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouletaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01706208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of shear wave propagation derived from MR elastography in 3D thigh skeletal muscle using subject specific finite element model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien Tuan Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4330,120 +4342,120 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouletaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine F Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 36th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Chicago, France. pp.4026-4029, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC.2014.6944507⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03893808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId115"/>
+      <w:footerReference w:type="default" r:id="rId116"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4590,51 +4602,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191767v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dupres" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pouletaut" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mashhour Chakouch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Josse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R Hawse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2025.100908" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738028v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Tatarenko" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Loumeaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel George" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14541" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143113v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Charleux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine F Bensamoun" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16134" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763491v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiaran P McGee" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2024.110269" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212599v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bensamoun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chatelin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2025.112897" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621020v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40846-024-00879-3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562216v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676721v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chatelin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine F. Bensamoun" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03699076v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Baroukh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Canteleux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lef&#232;vre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dupuy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martias" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12060556" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02886044v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Charleux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Devauchelle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Constans" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ternifi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1811502" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02336584v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Ternifi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Kammoun" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malayannan Subramaniam" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2019.101735" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02304067v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Piquereau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Veksler" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Nadal-Desbarats" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra M&#234;me" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.13394" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02371751v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dakp&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Testelin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jbise.2019.1211037" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139512v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44053-1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02407187v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Tuan Dao" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang-Xiao Fan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rachik" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219519418500203" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02407182v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2017.1305363" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02407164v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ron Laz&#225;ry" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Ho Ba Tho" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40846-017-0243-3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553720v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Istrate" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tannous" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gamet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2016.02.003" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02139902v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Canon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0164566" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163591v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163584v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143103v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583213v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766445v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880223v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Li" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venus Joumaa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02150001v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Nhu Nguyen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Hawse" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02069873v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William M&#234;me" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Szeremeta" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02069884v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01982826v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Heintz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01971397v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01981364v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Bonne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nelson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908921v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang Xiao Fan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706208v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Tuan Dao" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angxiao Fan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Ho Ba Tho" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893808v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2014.6944507" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191767v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dupres" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pouletaut" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mashhour Chakouch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Josse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R Hawse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2025.100908" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738028v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Tatarenko" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Loumeaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel George" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14541" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143113v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Charleux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine F Bensamoun" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16134" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763491v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiaran P McGee" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2024.110269" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212599v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bensamoun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chatelin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2025.112897" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621020v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40846-024-00879-3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562216v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03699076v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Baroukh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Canteleux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lef&#232;vre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dupuy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martias" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12060556" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676721v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chatelin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine F. Bensamoun" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02336584v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Ternifi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Kammoun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malayannan Subramaniam" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2019.101735" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02886044v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Charleux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Devauchelle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Constans" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ternifi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1811502" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02304067v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Piquereau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Veksler" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Nadal-Desbarats" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra M&#234;me" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.13394" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139512v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44053-1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02371751v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dakp&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Testelin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jbise.2019.1211037" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02407187v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Tuan Dao" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang-Xiao Fan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rachik" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219519418500203" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02407182v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2017.1305363" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02407164v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ron Laz&#225;ry" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Ho Ba Tho" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40846-017-0243-3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553720v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Istrate" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tannous" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gamet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2016.02.003" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-603SXVZ6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02139902v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Canon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0164566" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163591v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143103v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163584v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583213v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766445v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880223v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Li" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venus Joumaa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02150001v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Nhu Nguyen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Hawse" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02069873v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William M&#234;me" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Szeremeta" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02069884v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01971397v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Heintz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01981364v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Bonne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nelson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01982826v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908921v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang Xiao Fan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706208v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Tuan Dao" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angxiao Fan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Ho Ba Tho" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893808v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2014.6944507" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>