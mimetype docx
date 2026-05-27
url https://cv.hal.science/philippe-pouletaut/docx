--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -499,287 +499,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05143113v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring of Lung Stiffness for Long-COVID Patients Using Magnetic Resonance Elastography (MRE)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabine F Bensamoun</w:t>
+                <w:t xml:space="preserve">An original approach to generate periodic Representative Volume Elements with anisotropic heterogeneous microstructure: application to skeletal muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Loumeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pouletaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kiaran P McGee</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe Pouletaut</w:t>
+                <w:t xml:space="preserve">Sabine Bensamoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chatelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mri.2024.110269⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 191, pp.112897. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2025.112897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04763491v1</w:t>
+                <w:t xml:space="preserve">hal-05212599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An original approach to generate periodic Representative Volume Elements with anisotropic heterogeneous microstructure: application to skeletal muscle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aude Loumeaud</w:t>
+                <w:t xml:space="preserve">Monitoring of Lung Stiffness for Long-COVID Patients Using Magnetic Resonance Elastography (MRE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine F Bensamoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kiaran P McGee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mashhour Chakouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouletaut</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Simon Chatelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 191, pp.112897. </w:t>
+              <w:t xml:space="preserve">Magnetic Resonance Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 115, pp.110269. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2025.112897⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mri.2024.110269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05212599v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04763491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale Mechanical Modeling of Skeletal Muscle: A Systemic Review of the Literature</w:t>
               </w:r>
@@ -791,77 +791,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Loumeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouletaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chatelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medical and Biological Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 44, pp.337-356. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -934,51 +934,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouletaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">State of the Art in Bioengineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1239,325 +1239,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03676721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasound image processing to estimate the structural and functional properties of mouse skeletal muscle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of MR Elastography method to characterize the elastic property of the sterno-cleido-mastoid (SCM) muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pouletaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redouane Ternifi</w:t>
+                <w:t xml:space="preserve">F. Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malek Kammoun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Pouletaut</w:t>
+                <w:t xml:space="preserve">Bernard Devauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malayannan Subramaniam</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">John R Hawse</w:t>
+                <w:t xml:space="preserve">Jean-Marc Constans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ternifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bspc.2019.101735⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (sup1), pp.S235-S237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1811502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02336584v1</w:t>
+                <w:t xml:space="preserve">hal-02886044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of MR Elastography method to characterize the elastic property of the sterno-cleido-mastoid (SCM) muscle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultrasound image processing to estimate the structural and functional properties of mouse skeletal muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Ternifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Kammoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouletaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Ternifi</w:t>
+                <w:t xml:space="preserve">Malayannan Subramaniam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John R Hawse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 23 (sup1), pp.S235-S237. </w:t>
+              <w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56, pp.101735. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1811502⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bspc.2019.101735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02886044v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02336584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel Role of Tieg1 in Muscle Metabolism and Mitochondrial Oxidative Capacities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Kammoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Piquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1647,64 +1647,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a novel multiphysical approach for the characterization of mechanical properties of musculotendinous tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Kammoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Ternifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dupres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1781,51 +1781,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First Evaluation of Zygomaticus Major Muscle Elastic Properties Using a US Elastography Technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Ternifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouletaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1833,51 +1833,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dakpé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Testelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Devauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Biomedical Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 12 (11), pp.459-468. </w:t>
@@ -2446,90 +2446,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of TIEG1 Deletion on the Passive Mechanical Properties of Fast and Slow Twitch Skeletal Muscles in Female Mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Kammoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouletaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malayannan Subramaniam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John R Hawse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2638,51 +2638,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Loumeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouletaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2733,51 +2733,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current challenges of magnetic resonance elastography to quantify in vivo muscle behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouletaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2854,51 +2854,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Loumeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouletaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3307,90 +3307,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Effect of the Freezing Time on Muscle Fiber Mechanical Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Kammoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouletaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tan-Nhu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malayannan Subramaniam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John R. Hawse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3432,51 +3432,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation in vivo (IRM) et in vitro (SRM) du cervelet de la souris TIEG1 KO : analyse structurale et métabolique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Kammoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3557,51 +3557,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’un nouveau protocole en élastographie IRM pour mesurer les propriétés fonctionnelles des muscles du visage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Ternifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouletaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3609,51 +3609,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dakpé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Testelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Devauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème congrès de la Société française de résonance magnétique en biologie et médecine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française de résonance magnétique en biologie et médecine, Mar 2019, Strasbourg, France. pp.82</w:t>
@@ -3682,51 +3682,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés élastiques du muscle zygomatique en utilisant la technique d'élastographie par ultrasons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Ternifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouletaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3807,51 +3807,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KLF10 regulates skeletal muscle metabolism in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Kammoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Veksler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3932,51 +3932,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastic properties of the zygomatic muscle using ultrasound elastography technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Ternifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouletaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4221,51 +4221,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angxiao Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouletaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bensamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4602,51 +4602,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191767v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dupres" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pouletaut" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mashhour Chakouch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Josse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R Hawse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2025.100908" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738028v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Tatarenko" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Loumeaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel George" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14541" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143113v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Charleux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine F Bensamoun" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16134" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763491v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiaran P McGee" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2024.110269" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212599v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bensamoun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chatelin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2025.112897" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621020v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40846-024-00879-3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562216v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03699076v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Baroukh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Canteleux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lef&#232;vre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dupuy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martias" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12060556" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676721v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chatelin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine F. Bensamoun" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02336584v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Ternifi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Kammoun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malayannan Subramaniam" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2019.101735" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02886044v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Charleux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Devauchelle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Constans" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ternifi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1811502" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02304067v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Piquereau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Veksler" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Nadal-Desbarats" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra M&#234;me" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.13394" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139512v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44053-1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02371751v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dakp&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Testelin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jbise.2019.1211037" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02407187v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Tuan Dao" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang-Xiao Fan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rachik" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219519418500203" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02407182v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2017.1305363" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02407164v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ron Laz&#225;ry" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Ho Ba Tho" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40846-017-0243-3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553720v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Istrate" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tannous" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gamet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2016.02.003" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-603SXVZ6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02139902v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Canon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0164566" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163591v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143103v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163584v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583213v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766445v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880223v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Li" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venus Joumaa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02150001v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Nhu Nguyen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Hawse" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02069873v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William M&#234;me" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Szeremeta" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02069884v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01971397v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Heintz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01981364v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Bonne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nelson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01982826v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908921v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang Xiao Fan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706208v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Tuan Dao" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angxiao Fan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Ho Ba Tho" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893808v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2014.6944507" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191767v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dupres" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pouletaut" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mashhour Chakouch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Josse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R Hawse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2025.100908" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738028v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Tatarenko" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Loumeaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel George" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14541" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143113v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Charleux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine F Bensamoun" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16134" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212599v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bensamoun" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chatelin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2025.112897" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763491v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiaran P McGee" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2024.110269" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621020v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40846-024-00879-3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562216v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03699076v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Baroukh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Canteleux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lef&#232;vre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dupuy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martias" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12060556" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676721v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chatelin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine F. Bensamoun" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02886044v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Charleux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Devauchelle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Constans" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ternifi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1811502" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02336584v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Ternifi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Kammoun" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malayannan Subramaniam" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2019.101735" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02304067v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Piquereau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Veksler" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Nadal-Desbarats" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra M&#234;me" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.13394" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139512v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44053-1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02371751v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dakp&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Testelin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jbise.2019.1211037" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02407187v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Tuan Dao" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang-Xiao Fan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rachik" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219519418500203" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02407182v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2017.1305363" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02407164v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ron Laz&#225;ry" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Ho Ba Tho" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40846-017-0243-3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553720v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Istrate" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tannous" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gamet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2016.02.003" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-603SXVZ6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02139902v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Canon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0164566" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163591v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143103v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163584v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583213v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766445v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880223v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Li" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venus Joumaa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02150001v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Nhu Nguyen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Hawse" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02069873v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William M&#234;me" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Szeremeta" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02069884v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01971397v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Heintz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01981364v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Bonne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nelson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01982826v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908921v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang Xiao Fan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706208v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Tuan Dao" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angxiao Fan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Ho Ba Tho" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893808v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2014.6944507" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>