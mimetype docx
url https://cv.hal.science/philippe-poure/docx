--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe POURE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">philippe-poure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1849-4868</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">070741395</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personal information</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philippe POURE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nationality: French – Birthdate: September 9th 1968 – Married – 2 children</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Status:  Full Professor at Université de Lorraine – Faculté des Sciences et Technologies, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Research unit: Institut Jean Lamour (IJL), CNRS UMR 7198 - </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://ijl.univ-lorraine.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Google Scholar identifier : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=hKni3IIAAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2010 – French Accreditation to supervise research and PhD students - French “Habilitation Diploma” - Université Henri Poincaré – Nancy 1 (France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 1995 – PhD in Electrical Engineering, Institut National Polytechnique de Lorraine, Nancy, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 1991 – Diplôme d’études Approfondies (DEA), Procédés et Traitement de l’énergie électrique (PROTEE), Institut National Polytechnique de Lorraine, Nancy, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 1991 – Engineer Diploma – Ecole Nationale Supérieure d’Electricité et de Mécanique (ENSEM) - Institut National Polytechnique de Lorraine, Nancy, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Positions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2020 – Full Professor at the Faculty of Sciences and Technologies of the Université de Lorraine.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2004-2020 – Associate professor at the Faculty of Sciences and Technologies of the Université de Lorraine.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 1995-2004 – Associate professor at Université de Strasbourg 1.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 1992-1995 – Research and Teaching assistant at the Institut National Polytechnique de Lorraine, Nancy, France.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (75)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Energy Harvesting Optimization for Series Connected Hybrid Photovoltaic‐Thermoelectric Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kainat Fatima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mashiul Huq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slavisa Jovanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.e202500737. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ente.202500737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Experimental Verification of a Single-Switch Quadratic Boost DC–DC Converter with High Voltage Gain for Energy Harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niloufar Dizangian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slavisa Jovanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (20), pp.5447. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en18205447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical analysis of optimized energy harvesting at small-scale by thermally coupled photovoltaic-thermoelectric systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mashiul Huq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Jasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jovanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 195, pp.114331. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2024.114331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Switch Fault detection and localization for T-Type Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Jamshidpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2023.3241602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetric Wide-Input-Voltage Range Boost Z-Source DC-DC Converter with Reduced Current of Source and Active Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milad Abbasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Mardaneh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirhossein Rajaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Nabinezhad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Jamshidpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2023.3270239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoelectric Generator for Waste Energy Recovery in Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mashiul Huq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (21), pp.8006. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en15218006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03873528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Real-Time Fault-Tolerant Control Approach to Ensure the Resiliency of a Self-Healing Multilevel Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davood Arab Khaburi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (13), pp.4721. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en15134721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03873529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Tolerance Analysis of Five-Level Neutral-Point-Clamped Inverters under Clamping Diode Open-Circuit Failure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davood Arab Khaburi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (9), pp.1461. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics11091461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03873531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Remedial Control for Short-Circuit Fault in NPC/H-Bridge Inverters without Redundant Component</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davood Arab Khaburi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (19), pp.2411. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics10192411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Real-Time Fault Diagnosis for Neutral-Point-Clamped Inverters Based on Failure-Mode Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davood Arab Khaburi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (2), pp.1100-1110. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TII.2020.2991700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open-Switch and Open-Clamping Diode Fault Diagnosis for Single-phase Five-Level Neutral-Point-Clamped Inverters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davood Arab Khaburi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Emerging and Selected Topics in Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (4), pp.4676-4686. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JESTPE.2020.3017923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Implementation of a Digital Dual Orthogonal Outputs Chaotic Oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Berviller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Tisserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Rabah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (2), pp.264. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics9020264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924044v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equivalent Two Switches and Single Switch Buck/Buck-Boost Circuits for Solar Energy Harvesting Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Jamshidpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slavisa Jovanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (3), pp.583. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en13030583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation Strategy with a Minimal Number of Commutations for a Five-Level H-Bridge NPC Inverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Jamshidpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (4), pp.454. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics8040454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open-Switch Fault-Tolerant Operation of a Two-Stage Buck/Buck–Boost Converter With Redundant Synchronous Switch for PV Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saima Siouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slavisa Jovanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 66 (5), pp.3938-3947. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2018.2847653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Common Switch Fault Diagnosis for Two-Stage DC-DC Converters Used in Energy Harvesting Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Jamshidpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (3), pp.293. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics8030293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time power switch fault diagnosis and fault-tolerant operation in a DFIG-based wind energy system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Shahbazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 116, part B, pp.209-218. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2017.02.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03263604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service Continuity of PV Synchronous Buck/Buck-Boost Converter with Energy Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saima Siouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slavisa Jovanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (6), </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en11061369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study by modeling and simulation of open-switch fault diagnosis for five-level converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Jamshidpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Environment and Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2 (1), pp.27-34. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22149/teee.v2i1.76⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equivalent Electrical Circuits of Thermoelectric Generators under Different Operating Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saima Siouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slaviša Jovanović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (3), pp.386. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en10030386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully Electrical Modeling of Thermoelectric Generators with Contact Thermal Resistance Under Different Operating Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saima Siouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slaviša Jovanović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 45 (1), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11664-016-4930-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Switch failure diagnosis based on inductor current observation for boost converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Jamshidpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 103 (9), pp.1498-1509. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207217.2016.1138243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Identification Method of Thermal Resistances of Thermoelectric Modules Combining Electrical Characterization Under Constant Temperature and Heat Flow Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saima Siouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slaviša Jovanović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Environment and Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1 (4), pp.44. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22149/teee.v1i4.72⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy management and control of a stand-alone photovoltaic/ultra capacitor/battery microgrid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Jamshidpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jordan Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2 (1), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AEECT.2015.7360584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial 100-MVA EAF Voltage Flicker Mitigation Using VSC-Based STATCOM with Improved Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Morati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Delivery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (6), pp.2494-2501. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPWRD.2015.2508498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open-circuit switch fault tolerant wind energy conversion system based on six/five-leg reconfigurable converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Shahbazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammadreza Zolghadri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electric Power Systems Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 137, pp.104-112. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsr.2016.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photovoltaic Systems Reliability Improvement by Real-Time FPGA-Based Switch Failure Diagnosis and Fault-Tolerant DC-DC Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Jamshidpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 62 (11), pp.7247 - 7255. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2015.2421880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Switch DC-DC Converter With Fault-Tolerant Capability Under Open- and Short-Circuit Switch Failures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Jamshidpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eskandar Gholipour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (5), pp.2703-2712. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2014.2342878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault-Tolerant Five-Leg Converter Topology With FPGA-Based Reconfigurable Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Shahbazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Reza Zolghadri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (6), pp.2284-2294. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2012.2191754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA-Based Reconfigurable Control for Fault-Tolerant Back-to-Back Converter Without Redundancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Shahbazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Reza Zolghadri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (8), pp.3360-3371. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2012.2200214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA-Based Fast Detection With Reduced Sensor Count for a Fault-Tolerant Three-Phase Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Shahbazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Reza Zolghadri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (3), pp.1343-1350. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TII.2012.2209665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open- and Short-Circuit Switch Fault Diagnosis for Nonisolated DC-DC Converters Using Field Programmable Gate Array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Shahbazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Jamshidpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Reza Zolghadri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (9), pp.4136-4146. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2012.2224078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA-based reconfigurable control for switch fault tolerant operation of WECS with DFIG without redundancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 55, pp.35-48. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2012.11.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Active Resonance Suppression in Hybrid DC Power Systems Under Unbalanced Load Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Jamshidpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babak Nahid-Mobarakeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pierfederici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Meibody-Tabar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28 (4), pp.1833-1842. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2012.2209898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey of fault tolerant AC-DC-AC converters for wind power energy conversion systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Shahbazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammadreza Zolghadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Information Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03568344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Generation Electricity Price Forecasting in a Deregulated Electricity Market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyamak Porkar Koumleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IREE, International Review of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (5)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03568330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Five-Leg Converter Topology for Wind Energy Conversion System with Doubly-Fed Induction Generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Shahbazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Reza Zolghadri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (11), pp.3187-3194. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2011.03.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time digital simulation of power electronics systems with Neutral Point Piloted multilevel inverter using FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamianja Rakotozafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Leclere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electric Power Systems Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 81 (2), pp.687-698. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsr.2010.10.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution system planning considering integration of distributed generation and load curtailment options in a competitive electricity market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Porkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abbaspour-Tehrani-Fard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saadate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 93 (1), pp.23-32. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00202-010-0189-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Six-Leg AC-AC Fault Tolerant Converter with Reduced Extra-Sensor Number</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Shahbazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammadreza Zolghadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (1), pp.132-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03568484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel PWM control for a bi-directional full-bridge DC–DC converter with smooth conversion mode transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.R.H. Lorentz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Schwarzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. März</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ryssel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 98 (8), pp.1025-1054. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207217.2011.567035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal allocation of distributed generation using a two-stage multi-objective mixed-integer-nonlinear programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Porkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abbaspour-Tehrani-Fard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saadate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Transactions on Electrical Power</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (1), pp.1072-1087. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/etep.497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competitive distribution system planning model integration of dg, interruptible load and voltage regulator devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyamak Porkar Koumleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abbaspour-Tehrani-Fard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iranian Journal of Science and Technology, Transaction B: Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 34 (B6), pp.619-635</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03568491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lossless average inductor current sensor for CMOS integrated DC-DC converters operating at high frequencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lorentz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Berberich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. März</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ryssel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 62, pp.333-344</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00558790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de défauts des convertisseurs de puissance d’un système éolien et validation par prototypage « FPGA in the loop »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13 (2), pp.179-207. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/Geo.19.11-38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03568502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An HIL-Based Reconfigurable Platform for Design, Implementation, and Verification of Electrical System Digital Controllers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahram Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 57 (4), pp.1226-1236. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2009.2036644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive power compensation and active filtering capability of WECS with DFIG without any over-rating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wind Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13 (7), pp.603-614. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/we.381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multistage model for distribution expansion planning with distributed generation in a deregulated electricity market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyamak Porkar Koumleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abbaspour-Tehrani-Fard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iranian Journal of Science and Technology, Transaction B: Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (34), pp.275-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03568497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light-load efficiency increase in high-frequency integrated DC-DC converters by parallel dynamic width controlling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lorentz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Berberich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. März</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ryssel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 62, pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00558794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel optimal distribution system planning framework implementing distributed generation in a deregulated electricity market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Porkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abbaspour-Tehrani-Fard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saadate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electric Power Systems Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 80 (7), pp.828-837. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsr.2009.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA-based real time current sensor failure diagnosis for shunt active power filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahram Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 96 (3), pp.249-265. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207210802537486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable speed DFIG wind energy system for power generation and harmonic current mitigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Machmoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34 (6), pp.1545-1553. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2008.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current Sensor Fault-Tolerant Control for WECS With DFIG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saadate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 56 (11), pp.4660-4670. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2009.2031193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed generation planning for losses, voltage profile, line congestion and total system cost improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyamak Porkar Koumleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abbaspour-Tehrani-Fard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (3), pp. 434-440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast power switch failure detection for fault tolerant voltage source inverters using FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saadate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (4), pp.346-354. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-pel.2008.0075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault tolerant control of a three-phase three-wire shunt active filter system based on reliability analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electric Power Systems Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 79 (2), pp.325-344. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsr.2008.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New digital reference current generation for shunt active power filter under distorted voltage conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abdusalam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahram Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electric Power Systems Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 79 (5), pp.759-765. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsr.2008.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA-based fully digital controller for three-phase shunt active filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saadate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gholipour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 95 (8), pp.805-818. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207210802141925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03568533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Control Method of Hybrid Active Filter to Eliminate the 5th and 7th Harmonic Frequency Using Self-Tuning-Filter in the Feedforward Loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Muftah Abdusalam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (1), pp.65-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03568536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a fully digital controller for a shunt three-phase active filter using VHDL-AMS language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slavisa Jovanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 95 (10), pp.1055-1071. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207210802343968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA in the Loop Prototyping Methodology for Fully Digital Power Electronics System Control Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahram Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (2), pp.281-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03568520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA-based fully digital fast power switch fault detection and compensation for three-phase shunt active filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saadate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electric Power Systems Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 78 (11), pp.1933-1940. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsr.2008.03.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03568529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA-Based Real-Time Power Converter Failure Diagnosis for Wind Energy Conversion Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saadate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 55 (12), pp.4299-4308. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2008.2005244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constant Grid Power control of Wind Turbines with DFIG and Long Duration Storage Unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Boyette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Distributed Energy Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3, pp.63-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03568540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault tolerant back-to-back converter topology for wind turbine with Doubly Fed Induction Generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahram Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2 (4), pp.629-637</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03568538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetically compatible CMOS auto-balanced current sensor for highly integrated power control System-On-Chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Frick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Anstotz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Braun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. J. Electron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 94, pp. 9-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00127898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hall effect sensors integrated in standard technology and optimized with on-chip circuitry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Kammerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Frick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Braun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 36, pp. 49-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00116676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zero-sequence current control of modular active power filter for high power three-phase three-wire electrical networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Choukri Benhabib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Emerging Electric Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.1-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00160988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CMOS Microsystem for AC Current Measurement with Galvanic Isolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Frick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Anstotz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Braun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03570680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horizontal Hall Effect Sensor with High Maximum Absolute Sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Kammerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Frick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Braun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2003.820347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03570676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CMOS Microsystem Front-End for MicroTesla Resolution Magnetic Field Measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Frick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Braun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 36 (1/2), pp.165-174. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1024426420583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03568550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d'intégration de commandes numériques pour dispositifs d'électronique de puissance basée sur l'utilisation du langage VHDL-AMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Braun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 2, pp.012. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bib-j3ea:2003612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HDL-based methodology for VLSI design of AC motor controller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aubepart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.A. Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Braun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEE Proceedings Circuits Devices and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 150 (1), pp.38. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/ip-cds:20030276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03568556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macrocellule intégrée pour la mesure de courant avec isolation galvanique en technologie CMOS standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Frick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Braun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 2, pp.007. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bib-j3ea:2003607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtrage dynamique d'harmoniques d'un réseau électrique à l'aide d'une machine à double alimentation commandée par le rotor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saadate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Davat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 5 (12), pp.2087-2099. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp3:1995247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00249439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (101)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude comparative de hacheurs élévateurs à deux et trois niveaux et à phases parallèles pour application au transport lourd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merlin Limon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Electrical Connections on Maximum Power Point Tracking within Hybrid Photovoltaic-Thermoelectric Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mashiul Huq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slavisa Jovanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECT25 conference - 21st European Conference on Thermoelectrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UL; IJL; CNRS; PROPULS', Sep 2025, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault tolerant operation of a three-level boost converter with minimal input current ripple in both healthy and faulty conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merlin Limon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Environment and Electrical Engineering - EEEIC 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Platanias-Chania, Crete, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Behavior of the Series Connection in Small-scale Hybrid Photovoltaic-Thermoelectric Energy Harvesting Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mashiul Huq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slavisa Jovanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNRSE 2025 - 13th National Days on Energy Harvesting and Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Le Bourget Du Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude comparative de hacheurs élévateurs à deux et trois niveaux et à phases parallèles pour application au transport lourd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merlin Limon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Tolerant Operation of a Three-Level Boost Converter with Minimal Input Current Ripple in Both Healthy and Faulty Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merlin Limon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Conference on Environment and Electrical Engineering and 2025 IEEE Industrial and Commercial Power Systems Europe (EEEIC / I&CPS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Chania, Greece. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC/ICPSEurope64998.2025.11169238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Analysis of Quasi-MPPT Hysteresis Control for Multiple Energy Sources in Low-Power Energy Harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mashiul Huq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slavisa Jovanovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Conference on Environment and Electrical Engineering and 2024 IEEE Industrial and Commercial Power Systems Europe (EEEIC / I&CPS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Rome, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC/ICPSEurope61470.2024.10751422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A High Gain Single-Switch DC-DC Converter Based on Cascaded Boost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Gholizadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niloufar Dizangian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slavisa Jovanovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Conference on Environment and Electrical Engineering and 2024 IEEE Industrial and Commercial Power Systems Europe (EEEIC / I&CPS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Rome, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC/ICPSEurope61470.2024.10751535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable-Driven Methodology for Two-Stage Energy Management Circuits for IoT Nodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niloufar Dizangian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slavisa Jovanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st IEEE International Conference on Electronics, Circuits and Systems (ICECS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Nancy, France. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS61496.2024.10848894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Sliding Mode Control and Active Damping for LCL-filtered Voltage Source Inverter Connected to Distorted Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Rabbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Mardaneh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Jamshidpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Environment and Electrical Engineering (EEEIC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC/ICPSEurope57605.2023.10194632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modified switched-boost DC-DC converter circuit with reduced current stress and output voltage ripple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhale Hashemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Mardaneh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Jamshidpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Environment and Electrical Engineering (EEEIC2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC/ICPSEurope54979.2022.9854701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Modified Active-Switched Quasi Z-Source Inverter for Photovoltaic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milad Abbasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Mardaneh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Jamshidpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soroush Aghili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Poure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Environment and Electrical Engineering (EEEIC2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High step-up DC-DC converter for renewable energy harvesting applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vidales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Madrigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE 16th International Conference on Environment and Electrical Engineering (EEEIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Florence, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC.2016.7555767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault detection and localization for T-Type Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Jamshidpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Conference on Environment and Electrical Engineering (EEEIC2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bari, Italy. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC/ICPSEurope51590.2021.9584808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards fault tolerant two-stage DC-DC converters under open-circuit switch fault: an original circuit design approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saima Siouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slavisa Jovanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Journées Nationales sur la Récupération et le Stockage d'Energie (JNRSE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03568211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unified Switch Fault Detection for Cascaded Non-Isolated DC-DC Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Jamshidpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Environment and Electrical Engineering (EEEIC) / IEEE Industrial and Commercial Power Systems Europe (ICPS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Palermo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Fault Tolerant Cascaded Step-Up Step-Down Converter for Solar PV Modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saima Siouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slavisa Jovanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Jamshidpour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Conference on Environment and Electrical Engineering and 2018 IEEE Industrial and Commercial Power Systems Europe (EEEIC / I&amp;CPS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Palermo, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC.2018.8494570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service continuity of PV synchronous Buck/Buck-Boost converter with energy storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saima Siouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slavisa Jovanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Conference on Environment and Electrical Engineering and 2017 IEEE Industrial and Commercial Power Systems Europe (EEEIC / I&amp;CPS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Milan, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC.2017.7977831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuité de service d’un convertisseur Buck-Boost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saima Siouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slavisa Jovanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Réseau Doctoral en Micro Nano-électronique, JNRDM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03568213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stand-Alone Phovoltaic System Operation with Energy Management and Fault Tolerant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Jamshidpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eskandar Gholipour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference for Renewable Energy, Energy Saving and Energy Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, La Havane, Cuba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliable FPGA-based Solar Energy Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Jamshidpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eskandar Gholipour Shahraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Congress of Energy and Environment Engineering and Management (CIIEM7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Canary Islands, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03252838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MPPT and output voltage control of Photovoltaic systems using a Single-Switch DC-DC converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soklni-Sita Alli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slaviša Jovanović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Jamshidpour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Energy Conference (ENERGYCON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Louvain, Belgium. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ENERGYCON.2016.7514123b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuity of Service of Five-Level H-Bridge T-Type Converter Under Open-circuit Switch Failure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Jamshidpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IET International Conference on Renewable Power Generation (RPG) 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/cp.2016.0563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of thermal resistances of thermoelectric modules by electrical characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saima Siouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slavisa Jovanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EEEIC 2016 16th International Conference on Environment and Electrical Engineering </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC.2016.7555761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation électrique de modules thermoélectriques avec prise en compte des résistances thermiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saima Siouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slavisa Jovanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée nationale du GDR-GIS Thermoélectricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03568220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MPPT and Output Voltage Control for Thermoelectric Generators Systems Using a Single Switch DC-DC Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saima Siouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slavisa Jovanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Journées Nationales sur la Récupération et le Stockage d'Energie (JNRSE 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03568224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of contact thermal resistances on the Open Circuit Voltage MPPT method for Thermoelectric Generators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saima Siouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slaviša Jovanović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> ENERGYCON Energy Conference </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Louvain, Belgium. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ENERGYCON.2016.7514002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equivalent electrical circuit of thermoelectric generators under constant heat flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saima Siouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slavisa Jovanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EEEIC 2016 16th International Conference on Environment and Electrical Engineering </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC.2016.7555843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability enhancement of thermoelectric power conversion and management using geothermal energy for stand-alone applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Siouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jovanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IET International Conference on Renewable Power Generation (RPG) 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, London, France. pp.36 (6 .)-36 (6 .), </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/cp.2016.0557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A thermoelectric energy harvester with a single switch unified control for autonomous applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saima Siouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slavisa Jovanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE 16th International Conference on Environment and Electrical Engineering (EEEIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Florence, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC.2016.7555738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Five-Level H-Bridge NPC Converter Control with Minimum Commutation Losses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Jamshidpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENERGYCON Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Louvain, Belgium. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ENERGYCON.2016.7514037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential flatness-based control of a stand-alone solar-PV energy generating system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Jamshidpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babak Nahid-Mobarakeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCA 2015, IEEE Conference on Control Applications </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Sydney, Australia. pp.721-726., </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCA.2015.7320702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open-switch fault diagnosis for five-level H-bridge neutral point piloted or T-type converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Jamshidpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Environment and Electrical Engineering (EEEIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC.2016.7555826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy management and control of a stand-alone photovoltaic/ultra capacitor/battery microgrid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Jamshidpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE Jordan Conference on Applied Electrical Engineering and Computing Technologies (AEECT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Amman, Jordan. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AEECT.2015.7360584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôleurs adaptatifs de Convertisseurs Statiques par reconfiguration dynamique de FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domingo Torres Lucio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR SoC-SiP du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, ¨Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03568229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA based fault detection and fault tolerance operation in DC-DC converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Jamshidpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Shahbazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eskandar Gholipour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPEEDAM 2014, International Symposium on Power Electronics, Electrical Drives, Automation and Motion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Ischia, Italy. pp.37-42, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SPEEDAM.2014.6872062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast short circuit power switch fault detection in cascaded H-bridge multilevel converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Shahbazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Reza Zolghadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PES 2013, IEEE Power and Energy Society General Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Vancouver (BC), Canada. pp.1444-1448, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PESMG.2013.6672461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind energy conversion system based on DFIG with open switch fault tolerant six-legs AC-DC-AC converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Shahbazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Zolghadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-ICIT 2013, International Conference on Industrial Technology (ICIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Cape Town, South Africa. pp.1656-1661, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIT.2013.6505922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault tolerant operation of single-ended non-isolated DC-DC converters under open and short-circuit switch faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Jamshidpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Shahbazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eskandar Gholipour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE 2013, 15th European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lille, France. pp.4006-4012, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPE.2013.6634471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey of fault tolerant AC-DC-AC converters for wind power energy conversion systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Shahbazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Reza Zolghadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE International Conference on Power and Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Pune, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03568279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast detection of open-switch faults with reduced sensor count for a fault-tolerant three-phase converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Shahbazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammadreza Zolghadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologies Conference (PEDSTC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Tehran, Iran. pp.546-550, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PEDSTC.2011.5742479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA-based fault tolerant scheme with reduced extra-sensor number for WECS with DFIG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Shahbazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Reza Zolghadri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE 20th International Symposium on Industrial Electronics (ISIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Gdansk, Poland. pp.1595-1601, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE.2011.5984398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation and hardware in the loop verification of five-leg converter control system on a FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Shahbazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Reza Zolghadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2011 - 37th Annual Conference of IEEE Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Melbourne, Australia. pp.4015-4020, </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2011.6119966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed stabilization in DC hybrid power systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Jamshidpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babak Nahid-Mobarakeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pierfederici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Chicago, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VPPC.2011.6043126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new framework for large distribution system optimal planning in a competitive electricity market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Porkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abbaspour-Tehrani-Fard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saadate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IEEE International Energy Conference (ENERGYCON 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Manama, Bahrain. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ENERGYCON.2010.5771675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of Hybrid Active Filter Without Phase Locked Loop in the Feedback et Feedforward Loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Muftah Abdusalam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IEEE Conference on Electrical Engineering, CHLIE 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Zaragosa, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03568286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel soft-switching seven-level converter topology with self-voltage balancing ability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Porkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saadate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abbaspour-Tehrani-Far</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFRICON 2009 (AFRICON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Nairobi, Kenya. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AFRCON.2009.5308097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfigurable control and converter topology for wind energy conversion systems with switch failure fault tolerance capability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saadate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 IEEE Energy Conversion Congress and Exposition. ECCE 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, San Jose, United States. pp.390-397, </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECCE.2009.5316078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of hardware fault tolerant control architecture for Wind Energy Conversion System with DFIG based on reliability analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saadate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 IEEE International Symposium on Industrial Electronics (ISIE 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Cambridge, United Kingdom. pp.2323-2328, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE.2008.4676994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design methodology of VLSI power electronics digital controller based on Matlab-Modelsim co-simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano Katrib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahram Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 IEEE International Symposium on Industrial Electronics (ISIE 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Cambridge, United Kingdom. pp.1751-1756, </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE.2008.4676983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High performances reference current generation for shunt active filter under distorted and unbalanced conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahram Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 IEEE Power Electronics Specialists Conference - PESC 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Rhodes, Greece. pp.195-201, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PESC.2008.4591924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware implementation of a three-phase active filter system with harmonic isolation based on self-tuning-filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abdusalam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 IEEE Power Electronics Specialists Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Rhodes, United Kingdom. pp.2875-2881, </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PESC.2008.4592385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fault tolerant three-leg shunt active filter using FPGA for fast switch failure detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahram Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 IEEE Power Electronics Specialists Conference - PESC 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Rhodes, Greece. pp.3342-3347, </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PESC.2008.4592471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Hardware Fault Tolerant Control Architecture for Wind Energy Conversion System with DFIG based on Reliability Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Cambridge, United Kingdom. pp.CD Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00346991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study and experimental validation of harmonic isolation based on High Selectivity Filter for three-phase active filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abdusalam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 IEEE International Symposium on Industrial Electronics (ISIE 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Cambridge, United Kingdom. pp.166-171, </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE.2008.4676991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA-based hardware in the loop validation for fault tolerant three-phase active filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahram Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 IEEE International Symposium on Industrial Electronics (ISIE 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Cambridge, United Kingdom. pp.2189-2194, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE.2008.4676980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active filtering capability of WECS with DFIG for grid power quality improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saadate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 IEEE International Symposium on Industrial Electronics (ISIE 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Cambridge, United Kingdom. pp.2365-2370, </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE.2008.4676984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reference current generation without PLL for shunt active filter under distorted and unbalanced conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahram Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 IEEE International Symposium on Industrial Electronics (ISIE 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Cambridge, United Kingdom. pp.363-368, </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE.2008.4676985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Control Scheme of Hybrid Active Filter Using Self-Tuning-Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abdusalam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 International Conference on Power Engineering, Energy and Electrical Drives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Setubal, Portugal. pp.35-40, </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/POWERENG.2007.4380095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Design Methodology for Power Electronics Digital Control based on an FPGA in the Loop Prototyping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Berviller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saadate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 14th IEEE International Conference on Electronics, Circuits and Systems (ICECS '07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Marrakech, Morocco. pp.701-704, </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2007.4511088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault-tolerant power electronic converters: reliability analysis of active power filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Industrial Electronics (ISIE 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Vigo, Spain. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00164824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Control Method of Hybrid Active Filter Using a Feedforward Loop Tuned at 5&amp;lt;sup&amp;gt;th&amp;lt;/sup&amp;gt; and 7&amp;lt;sup&amp;gt;th&amp;lt;/sup&amp;gt; Harmonic Frequency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abdusalam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 14th IEEE International Conference on Electronics, Circuits and Systems (ICECS '07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Marrakech, Morocco. pp.1191-1194, </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2007.4511209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current sensors and power switches fault detection and compensation for shunt active power filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saadate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gholipour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 IEEE International Symposium on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Vigo, Spain. pp.3157-3161, </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE.2007.4375120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability analysis of Fault Tolerant Wind Energy Conversion System with Doubly Fed Induction Generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Workshop on Advanced Control and Diagnosis (ACD 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Grenoble, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fault tolerant converter topology for wind energy conversion system with doubly fed induction generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saadate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gholipour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Aalborg, Denmark. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPE.2007.4417601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of power electronic digital controller based on FPGA/SOC using VHDL-AMS language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slavisa Jovanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 IEEE International Symposium on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Vigo, Spain. pp.2301-2306, </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE.2007.4374966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability analysis in a fault tolerant control strategy dedicated to active power filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Advanced Control and Diagnosis, ACD'2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Nancy, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00115323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fast and reliable fault diagnosis method for fault tolerant shunt three-phase active filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Brouji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saadate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 IEEE International Symposium on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Montreal, Canada. pp.1688-1693, </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE.2006.295824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault tolerant shunt active power filter : topology reconfiguration using optimized fault detection algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. El Brouji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Renewable Energy and Power Quality 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Mallorca, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03568292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study and comparison of fault tolerant shunt three-phase active filter topologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. El Brouji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saadate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 5th International Power Electronics and Motion Control Conference (IPEMC 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Shanghai, China. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPEMC.2006.4778283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct and indirect control of a Doubly Fed Induction Generator wind turbine including a storage unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Boyette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2006 - 32nd Annual Conference on IEEE Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Paris, France. pp.2517-2522, </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2006.347300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VHDL-AMS based design methodology of very large scale integration fully digital controller for intelligent power control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Braun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IEEE European Conference on Power Electronics and Applications (EPE 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Dresden, Germany. pp.Proc. on CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor fault detection for fault tolerant vector controlled induction machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Baghli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005 IEEE 11th European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Dresden, Germany. 10 pp.-P.10, </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPE.2005.219346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current measurement dedicated mixed system-on-chip for highly integrated power control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Frick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Braun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005 IEEE 11th European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Dresden, Germany. 7 pp.-P.7, </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPE.2005.219201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current measurement dedicated mixed system-on-chip for highly integrated power control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Frick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Braun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IEEE European Conference on Power Electronics and Applications (EPE 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, DRESDEN, Germany. 6 p. in Proc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00176635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microcapteur en technologie CMOS pour la mesure sans contact de courant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Frick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Anstotz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Braun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp. 379-386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteurs à effet Hall et systèmes de conditionnement dédiés intégrés en technologie CMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Kammerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Frick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Braun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp. 157-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microcapteur en technologie CMOS pour la mesure sans contact de courant alternatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Frick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Braun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème colloque Interdisciplinaire en Instrumentation C2I 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03568235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteurs à effet Hall et systèmes de conditionnement dédiés en technologie CMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Kammerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Frick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Braun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème colloque Interdisciplinaire en Instrumentation C2I 2004, Cachan (France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03568233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d'intégration de commandes numériques pour dispositifs d'électronique de puissance basée sur l'utilisation du langage VHDL-AMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadri Rafik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Braun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Electronique-Electrotechnique du Club EEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03568245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macrocellule intégrée pour la mesure de courant avec isolation galvanique en technologie CMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Frick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Braun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Electronique-Electrotechnique du Club EEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03568242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and prototyping of a CMOS standard contactless current measurement macrocell for integrated microsystems in power control applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Frick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Anstotz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Braun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Electronics, Circuits and Systems (ICECS 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Dubrovnik, Croatia. pp.645-648, </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2002.1046251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horizontal Hall effect sensor with high maximum absolute sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Kammerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Frick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Braun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE SENSORS 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Orlando, United States. pp.785-790, </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSENS.2002.1037206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03567055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mixed-signal ASIC in CMOS technology for industrial AC current sensing with galvanic isolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Frick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Anstotz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Braun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE International Symposium on Industrial Electronics ISIE-02</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Dubrovnik, Croatia. pp.99-104 vol.1, </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE.2002.1026048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and modelling of a voltage controlled N-well resistor using the MOS tunneling diode structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Kammerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Frick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Braun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Electronics, Circuits and Systems (ICECS 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Dubrovnik, Croatia. pp.1123-1126, </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2002.1046449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CMOS microsystem for AC current measurement with galvanic isolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Frick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Anstotz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Braun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE SENSORS 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Orlando, United States. pp.1445-1450, </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSENS.2002.1037335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03567067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to system-on-chip in motion control: VLSI design of a digital controller for an induction machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aubépart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Braun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power Converter and Intelligent Motion Conference (PCIM 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Nüremberg, Germany. Proc. pp. 253-257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HDL software development and hardware prototyping of a system-on-chip for an active filter controller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aubépart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Braun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE International Conference on Electronics, Circuits and Systems (ICECS 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Saint Julians, Malta. pp. 895-898</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control integrated circuits in power electronics: Modeling, design and experimental validation of a fully digital controller for an active power filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aubépart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Braun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power Converter and Intelligent Motion Conference (PCIM 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Nüremberg, Germany. Proc. pp. 253-257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICs for real time motion control: A design methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aubépart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Braun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power Converter and Intelligent Motion Conference (PCIM 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Nüremberg, Germany. Proc. pp. 405-411</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CMOS microsystem front-end for microtesla resolution magnetic field measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Frick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Braun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICECS 2001. 8th IEEE International Conference on Electronics, Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Malta, Malta. pp.129-132, </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2001.957695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03567066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VLSI design approach of complex motor control: case of direct torque control of AC machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aubepart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Braun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICECS 2000. 7th IEEE International Conference on Electronics, Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Jounieh, Lebanon. pp.814-817, </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2000.913001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03568106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A design methodology for hardware prototyping of integrated AC drive control: application to direct torque control of an induction machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aubepart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Braun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eleventh IEEE International Workshop on Rapid System Prototyping. RSP 2000. Shortening the Path from Specification to Prototype</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Paris, France. pp.90-95, </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWRSP.2000.855202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03568117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation VHDL/Spectre-HDL et simulation mixte sous Cadence : Conception d’un ASIC de commande de moteur asynchrone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice ' Aubepart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blonde Jean-Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-André Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence GA’99 sur l’Adequation algorithme-architecture pour les applications temps réel complexes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1999, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03568251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation VHDL/SpectreHDL et simulation mixte sous CADENCE : Conception d'un ASIC de commande de moteur asynchrone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aubépart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Blondé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.A. Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Thématiques Universités/Industrie sur l'Adéquation Algorithme-Architecture pour les Applications Temps Réel Industrielles Complexes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1999, Lille, France. Proc. pp. 64-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and simulation of ASIC-based system control: Application to direct torque control of induction machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aubépart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.A. Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Braun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Industrial Electronics (ISIE'99)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1999, Bled, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASIC implementation of direct torque control for induction machine: Functional validation by power and control simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aubépart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.A. Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Braun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power Converter and Intelligent Motion Conference (PCIM 1998)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1998, Nüremberg, Germany. Proc. pp. 251-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torque dynamic correction of direct torque control for induction machine using a DSP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.A. Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Braun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power Converter and Intelligent Motion Conference (PCIM 1998)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1998, Nüremberg, Germany. Proc. pp. 241-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a double fed rotor controlled machine used as mains harmonics active filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Davat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Harmonics in Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03568162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double fed rotor controlled machine used for dynamic compensation of mains harmonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Davat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electrical Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Vigo, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03568140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtrage dynamique des harmoniques d’un réseau électrique à l’aide d’une machine synchrone commandée par les grandeurs rotoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Davat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings Conférence Perturbations Réciproques des Convertisseurs et Réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1995, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03568266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Photovoltaic-thermoelectric systems for solar energy harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léopold Boudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hanauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnen Mlayah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Dourdan, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de mesure à effet Hall de l'intensité d'un courant électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Frick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Poure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Allemagne, N° de brevet: DE10233129. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteur dual magnétique et thermique obtenu selon la technologie des semi-conducteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Frick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Kammerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Poure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: N° FR2844636. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00211839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de mesure à effet Hall de l'intensité d'un courant électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Frick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Poure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: N° FR2827962. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00211836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'étude du filtrage dynamique d'un réseau électrique à l'aide d'une machine synchrone commandée par les grandeurs rotoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Institut National Polytechnique de Lorraine, 1995. Français. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1995INPL004N⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01751671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId434"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe POURE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">philippe-poure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1849-4868</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">070741395</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=hKni3IIAAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personal information</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philippe POURE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nationality: French – Birthdate: September 9th 1968 – Married – 2 children</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Status:  Full Professor at Université de Lorraine – Faculté des Sciences et Technologies, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Research unit: Institut Jean Lamour (IJL), CNRS UMR 7198 - </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://ijl.univ-lorraine.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Google Scholar identifier : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=hKni3IIAAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2010 – French Accreditation to supervise research and PhD students - French “Habilitation Diploma” - Université Henri Poincaré – Nancy 1 (France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 1995 – PhD in Electrical Engineering, Institut National Polytechnique de Lorraine, Nancy, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 1991 – Diplôme d’études Approfondies (DEA), Procédés et Traitement de l’énergie électrique (PROTEE), Institut National Polytechnique de Lorraine, Nancy, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 1991 – Engineer Diploma – Ecole Nationale Supérieure d’Electricité et de Mécanique (ENSEM) - Institut National Polytechnique de Lorraine, Nancy, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Positions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2020 – Full Professor at the Faculty of Sciences and Technologies of the Université de Lorraine.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2004-2020 – Associate professor at the Faculty of Sciences and Technologies of the Université de Lorraine.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 1995-2004 – Associate professor at Université de Strasbourg 1.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 1992-1995 – Research and Teaching assistant at the Institut National Polytechnique de Lorraine, Nancy, France.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (75)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Energy Harvesting Optimization for Series Connected Hybrid Photovoltaic‐Thermoelectric Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kainat Fatima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mashiul Huq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slavisa Jovanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.e202500737. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ente.202500737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Experimental Verification of a Single-Switch Quadratic Boost DC–DC Converter with High Voltage Gain for Energy Harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niloufar Dizangian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slavisa Jovanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (20), pp.5447. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en18205447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical analysis of optimized energy harvesting at small-scale by thermally coupled photovoltaic-thermoelectric systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mashiul Huq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Jasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jovanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 195, pp.114331. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2024.114331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Switch Fault detection and localization for T-Type Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Jamshidpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2023.3241602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetric Wide-Input-Voltage Range Boost Z-Source DC-DC Converter with Reduced Current of Source and Active Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milad Abbasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Mardaneh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirhossein Rajaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Nabinezhad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Jamshidpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2023.3270239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoelectric Generator for Waste Energy Recovery in Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mashiul Huq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (21), pp.8006. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en15218006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03873528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Real-Time Fault-Tolerant Control Approach to Ensure the Resiliency of a Self-Healing Multilevel Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davood Arab Khaburi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (13), pp.4721. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en15134721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03873529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Tolerance Analysis of Five-Level Neutral-Point-Clamped Inverters under Clamping Diode Open-Circuit Failure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davood Arab Khaburi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (9), pp.1461. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics11091461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03873531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Remedial Control for Short-Circuit Fault in NPC/H-Bridge Inverters without Redundant Component</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davood Arab Khaburi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (19), pp.2411. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics10192411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Real-Time Fault Diagnosis for Neutral-Point-Clamped Inverters Based on Failure-Mode Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davood Arab Khaburi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (2), pp.1100-1110. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TII.2020.2991700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open-Switch and Open-Clamping Diode Fault Diagnosis for Single-phase Five-Level Neutral-Point-Clamped Inverters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davood Arab Khaburi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Emerging and Selected Topics in Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (4), pp.4676-4686. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JESTPE.2020.3017923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equivalent Two Switches and Single Switch Buck/Buck-Boost Circuits for Solar Energy Harvesting Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Jamshidpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slavisa Jovanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (3), pp.583. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en13030583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Implementation of a Digital Dual Orthogonal Outputs Chaotic Oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Berviller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Tisserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Rabah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (2), pp.264. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics9020264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924044v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation Strategy with a Minimal Number of Commutations for a Five-Level H-Bridge NPC Inverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Jamshidpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (4), pp.454. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics8040454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open-Switch Fault-Tolerant Operation of a Two-Stage Buck/Buck–Boost Converter With Redundant Synchronous Switch for PV Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saima Siouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slavisa Jovanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 66 (5), pp.3938-3947. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2018.2847653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Common Switch Fault Diagnosis for Two-Stage DC-DC Converters Used in Energy Harvesting Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Jamshidpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (3), pp.293. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics8030293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service Continuity of PV Synchronous Buck/Buck-Boost Converter with Energy Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saima Siouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slavisa Jovanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (6), </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en11061369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time power switch fault diagnosis and fault-tolerant operation in a DFIG-based wind energy system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Shahbazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 116, part B, pp.209-218. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2017.02.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03263604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study by modeling and simulation of open-switch fault diagnosis for five-level converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Jamshidpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Environment and Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2 (1), pp.27-34. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22149/teee.v2i1.76⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equivalent Electrical Circuits of Thermoelectric Generators under Different Operating Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saima Siouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slaviša Jovanović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (3), pp.386. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en10030386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Identification Method of Thermal Resistances of Thermoelectric Modules Combining Electrical Characterization Under Constant Temperature and Heat Flow Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saima Siouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slaviša Jovanović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Environment and Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1 (4), pp.44. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22149/teee.v1i4.72⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully Electrical Modeling of Thermoelectric Generators with Contact Thermal Resistance Under Different Operating Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saima Siouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slaviša Jovanović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 45 (1), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11664-016-4930-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Switch failure diagnosis based on inductor current observation for boost converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Jamshidpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 103 (9), pp.1498-1509. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207217.2016.1138243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy management and control of a stand-alone photovoltaic/ultra capacitor/battery microgrid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Jamshidpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jordan Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2 (1), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AEECT.2015.7360584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial 100-MVA EAF Voltage Flicker Mitigation Using VSC-Based STATCOM with Improved Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Morati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Delivery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (6), pp.2494-2501. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPWRD.2015.2508498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open-circuit switch fault tolerant wind energy conversion system based on six/five-leg reconfigurable converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Shahbazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammadreza Zolghadri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electric Power Systems Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 137, pp.104-112. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsr.2016.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Switch DC-DC Converter With Fault-Tolerant Capability Under Open- and Short-Circuit Switch Failures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Jamshidpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eskandar Gholipour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (5), pp.2703-2712. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2014.2342878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photovoltaic Systems Reliability Improvement by Real-Time FPGA-Based Switch Failure Diagnosis and Fault-Tolerant DC-DC Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Jamshidpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 62 (11), pp.7247 - 7255. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2015.2421880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA-Based Fast Detection With Reduced Sensor Count for a Fault-Tolerant Three-Phase Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Shahbazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Reza Zolghadri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (3), pp.1343-1350. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TII.2012.2209665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault-Tolerant Five-Leg Converter Topology With FPGA-Based Reconfigurable Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Shahbazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Reza Zolghadri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (6), pp.2284-2294. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2012.2191754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA-Based Reconfigurable Control for Fault-Tolerant Back-to-Back Converter Without Redundancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Shahbazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Reza Zolghadri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (8), pp.3360-3371. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2012.2200214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open- and Short-Circuit Switch Fault Diagnosis for Nonisolated DC-DC Converters Using Field Programmable Gate Array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Shahbazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Jamshidpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Reza Zolghadri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (9), pp.4136-4146. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2012.2224078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA-based reconfigurable control for switch fault tolerant operation of WECS with DFIG without redundancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 55, pp.35-48. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2012.11.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Active Resonance Suppression in Hybrid DC Power Systems Under Unbalanced Load Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Jamshidpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babak Nahid-Mobarakeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pierfederici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Meibody-Tabar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28 (4), pp.1833-1842. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2012.2209898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey of fault tolerant AC-DC-AC converters for wind power energy conversion systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Shahbazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammadreza Zolghadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Information Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03568344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Generation Electricity Price Forecasting in a Deregulated Electricity Market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyamak Porkar Koumleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IREE, International Review of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (5)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03568330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Five-Leg Converter Topology for Wind Energy Conversion System with Doubly-Fed Induction Generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Shahbazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Reza Zolghadri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (11), pp.3187-3194. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2011.03.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time digital simulation of power electronics systems with Neutral Point Piloted multilevel inverter using FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamianja Rakotozafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Leclere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electric Power Systems Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 81 (2), pp.687-698. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsr.2010.10.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution system planning considering integration of distributed generation and load curtailment options in a competitive electricity market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Porkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abbaspour-Tehrani-Fard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saadate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 93 (1), pp.23-32. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00202-010-0189-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Six-Leg AC-AC Fault Tolerant Converter with Reduced Extra-Sensor Number</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Shahbazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammadreza Zolghadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (1), pp.132-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03568484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel PWM control for a bi-directional full-bridge DC–DC converter with smooth conversion mode transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.R.H. Lorentz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Schwarzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. März</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ryssel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 98 (8), pp.1025-1054. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207217.2011.567035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal allocation of distributed generation using a two-stage multi-objective mixed-integer-nonlinear programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Porkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abbaspour-Tehrani-Fard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saadate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Transactions on Electrical Power</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (1), pp.1072-1087. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/etep.497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light-load efficiency increase in high-frequency integrated DC-DC converters by parallel dynamic width controlling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lorentz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Berberich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. März</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ryssel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 62, pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00558794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de défauts des convertisseurs de puissance d’un système éolien et validation par prototypage « FPGA in the loop »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13 (2), pp.179-207. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/Geo.19.11-38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03568502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An HIL-Based Reconfigurable Platform for Design, Implementation, and Verification of Electrical System Digital Controllers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahram Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 57 (4), pp.1226-1236. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2009.2036644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive power compensation and active filtering capability of WECS with DFIG without any over-rating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wind Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13 (7), pp.603-614. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/we.381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multistage model for distribution expansion planning with distributed generation in a deregulated electricity market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyamak Porkar Koumleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abbaspour-Tehrani-Fard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iranian Journal of Science and Technology, Transaction B: Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (34), pp.275-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03568497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competitive distribution system planning model integration of dg, interruptible load and voltage regulator devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyamak Porkar Koumleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abbaspour-Tehrani-Fard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iranian Journal of Science and Technology, Transaction B: Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 34 (B6), pp.619-635</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03568491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lossless average inductor current sensor for CMOS integrated DC-DC converters operating at high frequencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lorentz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Berberich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. März</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ryssel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 62, pp.333-344</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00558790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel optimal distribution system planning framework implementing distributed generation in a deregulated electricity market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Porkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abbaspour-Tehrani-Fard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saadate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electric Power Systems Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 80 (7), pp.828-837. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsr.2009.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current Sensor Fault-Tolerant Control for WECS With DFIG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saadate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 56 (11), pp.4660-4670. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2009.2031193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA-based real time current sensor failure diagnosis for shunt active power filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahram Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 96 (3), pp.249-265. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207210802537486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable speed DFIG wind energy system for power generation and harmonic current mitigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Machmoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34 (6), pp.1545-1553. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2008.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed generation planning for losses, voltage profile, line congestion and total system cost improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyamak Porkar Koumleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abbaspour-Tehrani-Fard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (3), pp. 434-440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast power switch failure detection for fault tolerant voltage source inverters using FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saadate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (4), pp.346-354. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-pel.2008.0075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault tolerant control of a three-phase three-wire shunt active filter system based on reliability analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electric Power Systems Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 79 (2), pp.325-344. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsr.2008.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New digital reference current generation for shunt active power filter under distorted voltage conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abdusalam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahram Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electric Power Systems Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 79 (5), pp.759-765. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsr.2008.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a fully digital controller for a shunt three-phase active filter using VHDL-AMS language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slavisa Jovanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 95 (10), pp.1055-1071. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207210802343968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA in the Loop Prototyping Methodology for Fully Digital Power Electronics System Control Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahram Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (2), pp.281-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03568520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA-based fully digital controller for three-phase shunt active filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saadate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gholipour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 95 (8), pp.805-818. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207210802141925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03568533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Control Method of Hybrid Active Filter to Eliminate the 5th and 7th Harmonic Frequency Using Self-Tuning-Filter in the Feedforward Loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Muftah Abdusalam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (1), pp.65-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03568536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA-based fully digital fast power switch fault detection and compensation for three-phase shunt active filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saadate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electric Power Systems Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 78 (11), pp.1933-1940. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsr.2008.03.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03568529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA-Based Real-Time Power Converter Failure Diagnosis for Wind Energy Conversion Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saadate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 55 (12), pp.4299-4308. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2008.2005244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constant Grid Power control of Wind Turbines with DFIG and Long Duration Storage Unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Boyette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Distributed Energy Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3, pp.63-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03568540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault tolerant back-to-back converter topology for wind turbine with Doubly Fed Induction Generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahram Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2 (4), pp.629-637</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03568538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetically compatible CMOS auto-balanced current sensor for highly integrated power control System-On-Chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Frick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Anstotz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Braun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. J. Electron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 94, pp. 9-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00127898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hall effect sensors integrated in standard technology and optimized with on-chip circuitry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Kammerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Frick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Braun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 36, pp. 49-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00116676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zero-sequence current control of modular active power filter for high power three-phase three-wire electrical networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Choukri Benhabib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Emerging Electric Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.1-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00160988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HDL-based methodology for VLSI design of AC motor controller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aubepart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.A. Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Braun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEE Proceedings Circuits Devices and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 150 (1), pp.38. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/ip-cds:20030276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03568556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d'intégration de commandes numériques pour dispositifs d'électronique de puissance basée sur l'utilisation du langage VHDL-AMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Braun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 2, pp.012. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bib-j3ea:2003612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CMOS Microsystem for AC Current Measurement with Galvanic Isolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Frick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Anstotz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Braun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03570680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horizontal Hall Effect Sensor with High Maximum Absolute Sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Kammerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Frick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Braun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2003.820347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03570676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CMOS Microsystem Front-End for MicroTesla Resolution Magnetic Field Measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Frick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Braun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 36 (1/2), pp.165-174. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1024426420583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03568550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macrocellule intégrée pour la mesure de courant avec isolation galvanique en technologie CMOS standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Frick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Braun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 2, pp.007. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bib-j3ea:2003607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtrage dynamique d'harmoniques d'un réseau électrique à l'aide d'une machine à double alimentation commandée par le rotor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saadate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Davat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 5 (12), pp.2087-2099. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp3:1995247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00249439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (102)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Behavior of the Series Connection in Small-scale Hybrid Photovoltaic-Thermoelectric Energy Harvesting Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mashiul Huq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slavisa Jovanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNRSE 2025 - 13th National Days on Energy Harvesting and Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Le Bourget Du Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Electrical Connections on Maximum Power Point Tracking within Hybrid Photovoltaic-Thermoelectric Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mashiul Huq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slavisa Jovanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECT25 conference - 21st European Conference on Thermoelectrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UL; IJL; CNRS; PROPULS', Sep 2025, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault tolerant operation of a three-level boost converter with minimal input current ripple in both healthy and faulty conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merlin Limon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Environment and Electrical Engineering - EEEIC 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Platanias-Chania, Crete, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Electrical Connections on Maximum Power Point Tracking within Hybrid Photovoltaic-Thermoelectric Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mashiul Huq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slavisa Jovanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECT25 conference - 21st European Conference on Thermoelectrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude comparative de hacheurs élévateurs à deux et trois niveaux et à phases parallèles pour application au transport lourd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merlin Limon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude comparative de hacheurs élévateurs à deux et trois niveaux et à phases parallèles pour application au transport lourd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merlin Limon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Tolerant Operation of a Three-Level Boost Converter with Minimal Input Current Ripple in Both Healthy and Faulty Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merlin Limon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Conference on Environment and Electrical Engineering and 2025 IEEE Industrial and Commercial Power Systems Europe (EEEIC / I&CPS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Chania, Greece. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC/ICPSEurope64998.2025.11169238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Analysis of Quasi-MPPT Hysteresis Control for Multiple Energy Sources in Low-Power Energy Harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mashiul Huq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slavisa Jovanovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Conference on Environment and Electrical Engineering and 2024 IEEE Industrial and Commercial Power Systems Europe (EEEIC / I&CPS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Rome, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC/ICPSEurope61470.2024.10751422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A High Gain Single-Switch DC-DC Converter Based on Cascaded Boost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Gholizadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niloufar Dizangian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slavisa Jovanovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Conference on Environment and Electrical Engineering and 2024 IEEE Industrial and Commercial Power Systems Europe (EEEIC / I&CPS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Rome, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC/ICPSEurope61470.2024.10751535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable-Driven Methodology for Two-Stage Energy Management Circuits for IoT Nodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niloufar Dizangian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slavisa Jovanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st IEEE International Conference on Electronics, Circuits and Systems (ICECS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Nancy, France. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS61496.2024.10848894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Sliding Mode Control and Active Damping for LCL-filtered Voltage Source Inverter Connected to Distorted Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Rabbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Mardaneh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Jamshidpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Environment and Electrical Engineering (EEEIC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC/ICPSEurope57605.2023.10194632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modified switched-boost DC-DC converter circuit with reduced current stress and output voltage ripple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhale Hashemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Mardaneh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Jamshidpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Environment and Electrical Engineering (EEEIC2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC/ICPSEurope54979.2022.9854701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Modified Active-Switched Quasi Z-Source Inverter for Photovoltaic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milad Abbasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Mardaneh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Jamshidpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soroush Aghili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Poure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Environment and Electrical Engineering (EEEIC2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High step-up DC-DC converter for renewable energy harvesting applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vidales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Madrigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE 16th International Conference on Environment and Electrical Engineering (EEEIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Florence, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC.2016.7555767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault detection and localization for T-Type Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Jamshidpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Conference on Environment and Electrical Engineering (EEEIC2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bari, Italy. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC/ICPSEurope51590.2021.9584808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards fault tolerant two-stage DC-DC converters under open-circuit switch fault: an original circuit design approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saima Siouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slavisa Jovanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Journées Nationales sur la Récupération et le Stockage d'Energie (JNRSE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03568211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unified Switch Fault Detection for Cascaded Non-Isolated DC-DC Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Jamshidpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Environment and Electrical Engineering (EEEIC) / IEEE Industrial and Commercial Power Systems Europe (ICPS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Palermo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Fault Tolerant Cascaded Step-Up Step-Down Converter for Solar PV Modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saima Siouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slavisa Jovanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Jamshidpour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Conference on Environment and Electrical Engineering and 2018 IEEE Industrial and Commercial Power Systems Europe (EEEIC / I&amp;CPS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Palermo, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC.2018.8494570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service continuity of PV synchronous Buck/Buck-Boost converter with energy storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saima Siouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slavisa Jovanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Conference on Environment and Electrical Engineering and 2017 IEEE Industrial and Commercial Power Systems Europe (EEEIC / I&amp;CPS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Milan, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC.2017.7977831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuité de service d’un convertisseur Buck-Boost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saima Siouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slavisa Jovanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Réseau Doctoral en Micro Nano-électronique, JNRDM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03568213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stand-Alone Phovoltaic System Operation with Energy Management and Fault Tolerant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Jamshidpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eskandar Gholipour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference for Renewable Energy, Energy Saving and Energy Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, La Havane, Cuba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliable FPGA-based Solar Energy Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Jamshidpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eskandar Gholipour Shahraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Congress of Energy and Environment Engineering and Management (CIIEM7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Canary Islands, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03252838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equivalent electrical circuit of thermoelectric generators under constant heat flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saima Siouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slavisa Jovanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EEEIC 2016 16th International Conference on Environment and Electrical Engineering </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC.2016.7555843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of contact thermal resistances on the Open Circuit Voltage MPPT method for Thermoelectric Generators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saima Siouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slaviša Jovanović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> ENERGYCON Energy Conference </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Louvain, Belgium. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ENERGYCON.2016.7514002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MPPT and Output Voltage Control for Thermoelectric Generators Systems Using a Single Switch DC-DC Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saima Siouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slavisa Jovanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Journées Nationales sur la Récupération et le Stockage d'Energie (JNRSE 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03568224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of thermal resistances of thermoelectric modules by electrical characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saima Siouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slavisa Jovanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EEEIC 2016 16th International Conference on Environment and Electrical Engineering </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC.2016.7555761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation électrique de modules thermoélectriques avec prise en compte des résistances thermiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saima Siouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slavisa Jovanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée nationale du GDR-GIS Thermoélectricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03568220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MPPT and output voltage control of Photovoltaic systems using a Single-Switch DC-DC converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soklni-Sita Alli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slaviša Jovanović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Jamshidpour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Energy Conference (ENERGYCON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Louvain, Belgium. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ENERGYCON.2016.7514123b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuity of Service of Five-Level H-Bridge T-Type Converter Under Open-circuit Switch Failure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Jamshidpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IET International Conference on Renewable Power Generation (RPG) 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/cp.2016.0563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability enhancement of thermoelectric power conversion and management using geothermal energy for stand-alone applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Siouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jovanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IET International Conference on Renewable Power Generation (RPG) 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, London, France. pp.36 (6 .)-36 (6 .), </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/cp.2016.0557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A thermoelectric energy harvester with a single switch unified control for autonomous applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saima Siouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slavisa Jovanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE 16th International Conference on Environment and Electrical Engineering (EEEIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Florence, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC.2016.7555738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Five-Level H-Bridge NPC Converter Control with Minimum Commutation Losses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Jamshidpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENERGYCON Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Louvain, Belgium. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ENERGYCON.2016.7514037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential flatness-based control of a stand-alone solar-PV energy generating system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Jamshidpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babak Nahid-Mobarakeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCA 2015, IEEE Conference on Control Applications </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Sydney, Australia. pp.721-726., </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCA.2015.7320702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open-switch fault diagnosis for five-level H-bridge neutral point piloted or T-type converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Jamshidpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Environment and Electrical Engineering (EEEIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC.2016.7555826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy management and control of a stand-alone photovoltaic/ultra capacitor/battery microgrid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Jamshidpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE Jordan Conference on Applied Electrical Engineering and Computing Technologies (AEECT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Amman, Jordan. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AEECT.2015.7360584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA based fault detection and fault tolerance operation in DC-DC converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Jamshidpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Shahbazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eskandar Gholipour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPEEDAM 2014, International Symposium on Power Electronics, Electrical Drives, Automation and Motion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Ischia, Italy. pp.37-42, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SPEEDAM.2014.6872062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôleurs adaptatifs de Convertisseurs Statiques par reconfiguration dynamique de FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domingo Torres Lucio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR SoC-SiP du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, ¨Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03568229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast short circuit power switch fault detection in cascaded H-bridge multilevel converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Shahbazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Reza Zolghadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PES 2013, IEEE Power and Energy Society General Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Vancouver (BC), Canada. pp.1444-1448, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PESMG.2013.6672461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind energy conversion system based on DFIG with open switch fault tolerant six-legs AC-DC-AC converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Shahbazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Zolghadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-ICIT 2013, International Conference on Industrial Technology (ICIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Cape Town, South Africa. pp.1656-1661, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIT.2013.6505922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault tolerant operation of single-ended non-isolated DC-DC converters under open and short-circuit switch faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Jamshidpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Shahbazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eskandar Gholipour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE 2013, 15th European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lille, France. pp.4006-4012, </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPE.2013.6634471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey of fault tolerant AC-DC-AC converters for wind power energy conversion systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Shahbazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Reza Zolghadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE International Conference on Power and Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Pune, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03568279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA-based fault tolerant scheme with reduced extra-sensor number for WECS with DFIG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Shahbazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Reza Zolghadri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE 20th International Symposium on Industrial Electronics (ISIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Gdansk, Poland. pp.1595-1601, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE.2011.5984398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation and hardware in the loop verification of five-leg converter control system on a FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Shahbazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Reza Zolghadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2011 - 37th Annual Conference of IEEE Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Melbourne, Australia. pp.4015-4020, </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2011.6119966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast detection of open-switch faults with reduced sensor count for a fault-tolerant three-phase converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Shahbazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammadreza Zolghadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologies Conference (PEDSTC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Tehran, Iran. pp.546-550, </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PEDSTC.2011.5742479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed stabilization in DC hybrid power systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Jamshidpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babak Nahid-Mobarakeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pierfederici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Chicago, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VPPC.2011.6043126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new framework for large distribution system optimal planning in a competitive electricity market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Porkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abbaspour-Tehrani-Fard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saadate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IEEE International Energy Conference (ENERGYCON 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Manama, Bahrain. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ENERGYCON.2010.5771675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of Hybrid Active Filter Without Phase Locked Loop in the Feedback et Feedforward Loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Muftah Abdusalam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IEEE Conference on Electrical Engineering, CHLIE 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Zaragosa, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03568286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel soft-switching seven-level converter topology with self-voltage balancing ability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Porkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saadate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abbaspour-Tehrani-Far</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFRICON 2009 (AFRICON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Nairobi, Kenya. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AFRCON.2009.5308097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfigurable control and converter topology for wind energy conversion systems with switch failure fault tolerance capability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saadate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 IEEE Energy Conversion Congress and Exposition. ECCE 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, San Jose, United States. pp.390-397, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECCE.2009.5316078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fault tolerant three-leg shunt active filter using FPGA for fast switch failure detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahram Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 IEEE Power Electronics Specialists Conference - PESC 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Rhodes, Greece. pp.3342-3347, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PESC.2008.4592471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware implementation of a three-phase active filter system with harmonic isolation based on self-tuning-filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abdusalam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 IEEE Power Electronics Specialists Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Rhodes, United Kingdom. pp.2875-2881, </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PESC.2008.4592385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of hardware fault tolerant control architecture for Wind Energy Conversion System with DFIG based on reliability analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saadate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 IEEE International Symposium on Industrial Electronics (ISIE 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Cambridge, United Kingdom. pp.2323-2328, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE.2008.4676994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design methodology of VLSI power electronics digital controller based on Matlab-Modelsim co-simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano Katrib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahram Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 IEEE International Symposium on Industrial Electronics (ISIE 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Cambridge, United Kingdom. pp.1751-1756, </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE.2008.4676983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High performances reference current generation for shunt active filter under distorted and unbalanced conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahram Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 IEEE Power Electronics Specialists Conference - PESC 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Rhodes, Greece. pp.195-201, </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PESC.2008.4591924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Hardware Fault Tolerant Control Architecture for Wind Energy Conversion System with DFIG based on Reliability Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Cambridge, United Kingdom. pp.CD Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00346991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study and experimental validation of harmonic isolation based on High Selectivity Filter for three-phase active filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abdusalam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 IEEE International Symposium on Industrial Electronics (ISIE 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Cambridge, United Kingdom. pp.166-171, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE.2008.4676991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA-based hardware in the loop validation for fault tolerant three-phase active filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahram Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 IEEE International Symposium on Industrial Electronics (ISIE 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Cambridge, United Kingdom. pp.2189-2194, </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE.2008.4676980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active filtering capability of WECS with DFIG for grid power quality improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saadate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 IEEE International Symposium on Industrial Electronics (ISIE 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Cambridge, United Kingdom. pp.2365-2370, </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE.2008.4676984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reference current generation without PLL for shunt active filter under distorted and unbalanced conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahram Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 IEEE International Symposium on Industrial Electronics (ISIE 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Cambridge, United Kingdom. pp.363-368, </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE.2008.4676985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability analysis of Fault Tolerant Wind Energy Conversion System with Doubly Fed Induction Generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Workshop on Advanced Control and Diagnosis (ACD 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Grenoble, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Control Scheme of Hybrid Active Filter Using Self-Tuning-Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abdusalam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 International Conference on Power Engineering, Energy and Electrical Drives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Setubal, Portugal. pp.35-40, </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/POWERENG.2007.4380095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Design Methodology for Power Electronics Digital Control based on an FPGA in the Loop Prototyping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Berviller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saadate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 14th IEEE International Conference on Electronics, Circuits and Systems (ICECS '07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Marrakech, Morocco. pp.701-704, </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2007.4511088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault-tolerant power electronic converters: reliability analysis of active power filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Industrial Electronics (ISIE 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Vigo, Spain. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00164824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Control Method of Hybrid Active Filter Using a Feedforward Loop Tuned at 5&amp;lt;sup&amp;gt;th&amp;lt;/sup&amp;gt; and 7&amp;lt;sup&amp;gt;th&amp;lt;/sup&amp;gt; Harmonic Frequency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abdusalam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 14th IEEE International Conference on Electronics, Circuits and Systems (ICECS '07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Marrakech, Morocco. pp.1191-1194, </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2007.4511209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current sensors and power switches fault detection and compensation for shunt active power filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saadate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gholipour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 IEEE International Symposium on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Vigo, Spain. pp.3157-3161, </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE.2007.4375120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fault tolerant converter topology for wind energy conversion system with doubly fed induction generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saadate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gholipour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Aalborg, Denmark. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPE.2007.4417601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of power electronic digital controller based on FPGA/SOC using VHDL-AMS language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slavisa Jovanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 IEEE International Symposium on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Vigo, Spain. pp.2301-2306, </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE.2007.4374966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fast and reliable fault diagnosis method for fault tolerant shunt three-phase active filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Brouji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saadate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 IEEE International Symposium on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Montreal, Canada. pp.1688-1693, </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE.2006.295824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability analysis in a fault tolerant control strategy dedicated to active power filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Advanced Control and Diagnosis, ACD'2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Nancy, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00115323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study and comparison of fault tolerant shunt three-phase active filter topologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. El Brouji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saadate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 5th International Power Electronics and Motion Control Conference (IPEMC 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Shanghai, China. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPEMC.2006.4778283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault tolerant shunt active power filter : topology reconfiguration using optimized fault detection algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. El Brouji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Renewable Energy and Power Quality 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Mallorca, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03568292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct and indirect control of a Doubly Fed Induction Generator wind turbine including a storage unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Boyette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2006 - 32nd Annual Conference on IEEE Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Paris, France. pp.2517-2522, </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2006.347300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current measurement dedicated mixed system-on-chip for highly integrated power control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Frick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Braun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IEEE European Conference on Power Electronics and Applications (EPE 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, DRESDEN, Germany. 6 p. in Proc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00176635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current measurement dedicated mixed system-on-chip for highly integrated power control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Frick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Braun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005 IEEE 11th European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Dresden, Germany. 7 pp.-P.7, </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPE.2005.219201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VHDL-AMS based design methodology of very large scale integration fully digital controller for intelligent power control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Braun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IEEE European Conference on Power Electronics and Applications (EPE 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Dresden, Germany. pp.Proc. on CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor fault detection for fault tolerant vector controlled induction machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Baghli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005 IEEE 11th European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Dresden, Germany. 10 pp.-P.10, </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPE.2005.219346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microcapteur en technologie CMOS pour la mesure sans contact de courant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Frick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Anstotz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Braun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp. 379-386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteurs à effet Hall et systèmes de conditionnement dédiés intégrés en technologie CMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Kammerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Frick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Braun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp. 157-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microcapteur en technologie CMOS pour la mesure sans contact de courant alternatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Frick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Braun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème colloque Interdisciplinaire en Instrumentation C2I 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03568235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteurs à effet Hall et systèmes de conditionnement dédiés en technologie CMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Kammerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Frick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Braun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème colloque Interdisciplinaire en Instrumentation C2I 2004, Cachan (France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03568233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d'intégration de commandes numériques pour dispositifs d'électronique de puissance basée sur l'utilisation du langage VHDL-AMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadri Rafik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Braun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Electronique-Electrotechnique du Club EEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03568245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macrocellule intégrée pour la mesure de courant avec isolation galvanique en technologie CMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Frick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Braun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Electronique-Electrotechnique du Club EEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03568242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mixed-signal ASIC in CMOS technology for industrial AC current sensing with galvanic isolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Frick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Anstotz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Braun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE International Symposium on Industrial Electronics ISIE-02</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Dubrovnik, Croatia. pp.99-104 vol.1, </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE.2002.1026048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and prototyping of a CMOS standard contactless current measurement macrocell for integrated microsystems in power control applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Frick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Anstotz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Braun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Electronics, Circuits and Systems (ICECS 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Dubrovnik, Croatia. pp.645-648, </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2002.1046251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horizontal Hall effect sensor with high maximum absolute sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Kammerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Frick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Braun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE SENSORS 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Orlando, United States. pp.785-790, </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSENS.2002.1037206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03567055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and modelling of a voltage controlled N-well resistor using the MOS tunneling diode structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Kammerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Frick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Braun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Electronics, Circuits and Systems (ICECS 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Dubrovnik, Croatia. pp.1123-1126, </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2002.1046449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CMOS microsystem for AC current measurement with galvanic isolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Frick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Anstotz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Braun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE SENSORS 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Orlando, United States. pp.1445-1450, </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSENS.2002.1037335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03567067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to system-on-chip in motion control: VLSI design of a digital controller for an induction machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aubépart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Braun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power Converter and Intelligent Motion Conference (PCIM 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Nüremberg, Germany. Proc. pp. 253-257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HDL software development and hardware prototyping of a system-on-chip for an active filter controller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aubépart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Braun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE International Conference on Electronics, Circuits and Systems (ICECS 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Saint Julians, Malta. pp. 895-898</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control integrated circuits in power electronics: Modeling, design and experimental validation of a fully digital controller for an active power filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aubépart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Braun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power Converter and Intelligent Motion Conference (PCIM 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Nüremberg, Germany. Proc. pp. 253-257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICs for real time motion control: A design methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aubépart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Braun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power Converter and Intelligent Motion Conference (PCIM 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Nüremberg, Germany. Proc. pp. 405-411</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CMOS microsystem front-end for microtesla resolution magnetic field measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Frick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Braun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICECS 2001. 8th IEEE International Conference on Electronics, Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Malta, Malta. pp.129-132, </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2001.957695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03567066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A design methodology for hardware prototyping of integrated AC drive control: application to direct torque control of an induction machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aubepart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Braun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eleventh IEEE International Workshop on Rapid System Prototyping. RSP 2000. Shortening the Path from Specification to Prototype</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Paris, France. pp.90-95, </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWRSP.2000.855202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03568117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VLSI design approach of complex motor control: case of direct torque control of AC machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aubepart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Braun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICECS 2000. 7th IEEE International Conference on Electronics, Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Jounieh, Lebanon. pp.814-817, </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2000.913001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03568106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation VHDL/SpectreHDL et simulation mixte sous CADENCE : Conception d'un ASIC de commande de moteur asynchrone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aubépart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Blondé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.A. Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Thématiques Universités/Industrie sur l'Adéquation Algorithme-Architecture pour les Applications Temps Réel Industrielles Complexes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1999, Lille, France. Proc. pp. 64-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation VHDL/Spectre-HDL et simulation mixte sous Cadence : Conception d’un ASIC de commande de moteur asynchrone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice ' Aubepart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blonde Jean-Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-André Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence GA’99 sur l’Adequation algorithme-architecture pour les applications temps réel complexes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1999, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03568251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and simulation of ASIC-based system control: Application to direct torque control of induction machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aubépart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.A. Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Braun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Industrial Electronics (ISIE'99)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1999, Bled, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASIC implementation of direct torque control for induction machine: Functional validation by power and control simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aubépart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.A. Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Braun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power Converter and Intelligent Motion Conference (PCIM 1998)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1998, Nüremberg, Germany. Proc. pp. 251-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torque dynamic correction of direct torque control for induction machine using a DSP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.A. Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Braun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power Converter and Intelligent Motion Conference (PCIM 1998)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1998, Nüremberg, Germany. Proc. pp. 241-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a double fed rotor controlled machine used as mains harmonics active filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Davat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Harmonics in Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03568162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double fed rotor controlled machine used for dynamic compensation of mains harmonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Davat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electrical Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Vigo, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03568140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtrage dynamique des harmoniques d’un réseau électrique à l’aide d’une machine synchrone commandée par les grandeurs rotoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Davat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings Conférence Perturbations Réciproques des Convertisseurs et Réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1995, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03568266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Photovoltaic-thermoelectric systems for solar energy harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Almuneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léopold Boudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hanauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnen Mlayah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Dourdan, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de mesure à effet Hall de l'intensité d'un courant électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Frick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Poure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Allemagne, N° de brevet: DE10233129. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteur dual magnétique et thermique obtenu selon la technologie des semi-conducteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Frick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Kammerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Poure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: N° FR2844636. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00211839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de mesure à effet Hall de l'intensité d'un courant électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Frick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Poure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: N° FR2827962. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00211836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'étude du filtrage dynamique d'un réseau électrique à l'aide d'une machine synchrone commandée par les grandeurs rotoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Institut National Polytechnique de Lorraine, 1995. Français. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1995INPL004N⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01751671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId436"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="354D829C"/>
+    <w:nsid w:val="968C637C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-poure" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1849-4868" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070741395" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ijl.univ-lorraine.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=hKni3IIAAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412256v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kainat Fatima" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mashiul Huq" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavisa Jovanovic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poure" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ente.202500737" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318301v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niloufar Dizangian" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en18205447" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04481508v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Jasi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poure" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jovanovic" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Revol" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2024.114331" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971138v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Becker" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Jamshidpour" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahrokh Saadate" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2023.3241602" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04082476v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Abbasi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mardaneh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirhossein Rajaei" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Nabinezhad" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2023.3270239" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873528v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15218006" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873529v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajjad Ahmadi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davood Arab Khaburi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15134721" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873531v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11091461" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03562059v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10192411" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03228182v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2020.2991700" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03228179v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JESTPE.2020.3017923" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924044v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Berviller" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Tisserand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Rabah" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics9020264" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03225271v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13030583" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03225280v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics8040454" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987916v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saima Siouane" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2018.2847653" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03225275v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics8030293" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03263604v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Shahbazi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2017.02.066" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03248610v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en11061369" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03225290v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22149/teee.v2i1.76" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03562102v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavi&#353;a Jovanovi&#263;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en10030386" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01397366v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-016-4930-6" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01384196v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207217.2016.1138243" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03562243v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22149/teee.v1i4.72" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01384199v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AEECT.2015.7360584" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01384172v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Morati" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRD.2015.2508498" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03247140v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadreza Zolghadri" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2016.04.004" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01383952v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2015.2421880" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01383785v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eskandar Gholipour" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2014.2342878" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293488v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Zolghadri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2012.2191754" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293496v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2012.2200214" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293495v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2012.2209665" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293494v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2012.2224078" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293491v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gaillard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2012.11.027" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293489v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Nahid-Mobarakeh" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pierfederici" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Meibody-Tabar" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2012.2209898" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03568344v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03568330v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyamak Porkar Koumleh" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03562208v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2011.03.014" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03562327v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamianja Rakotozafy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bordas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Leclere" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2010.10.034" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V3XGX9VK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03562324v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Porkar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abbaspour-Tehrani-Fard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saadate" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00202-010-0189-8" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P6B2DD5D-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03568484v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03562319v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.R.H. Lorentz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Schwarzmann" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#228;rz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Bauer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ryssel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207217.2011.567035" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03562330v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etep.497" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C7MQMHBW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03568491v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558790v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lorentz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berberich" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03568502v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/Geo.19.11-38" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03562336v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahram Karimi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2009.2036644" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03562333v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/we.381" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BC9BB5A312A230D967141DFDD8D00128CF5347E9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03568497v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558794v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03562332v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2009.12.008" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03562388v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207210802537486" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03562385v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Machmoum" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2008.11.002" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C2NQX4R5-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03562383v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Karimi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gaillard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2009.2031193" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03565026v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03562384v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-pel.2008.0075" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347005v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Weber" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Theilliol" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2008.07.003" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03562387v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdusalam" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2008.10.009" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03568533v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gholipour" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207210802141925" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03568536v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Muftah Abdusalam" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337964v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Weber" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207210802343968" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03568520v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03568529v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2008.03.023" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NVW4FKNC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03562390v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2008.2005244" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03568540v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Boyette" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03568538v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127898v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Frick" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H&#233;brard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Anstotz" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Braun" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116676v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Kammerer" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160988v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Choukri Benhabib" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570680v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Frick" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Hebrard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Anstotz" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Braun" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570676v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Kammerer" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2003.820347" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03568550v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hebrard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1024426420583" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z48X62VJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565529v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kadri" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bib-j3ea:2003612" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568556v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aubepart" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.A. Chapuis" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Girerd" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-cds:20030276" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565531v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bib-j3ea:2003607" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249439v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Davat" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1995247" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1E83A36F19FD96BD5A55960D232FF3D04EAC7F3C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175021v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin Limon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05456445v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175545v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05448792v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495810v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05293235v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC/ICPSEurope64998.2025.11169238" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04808949v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC/ICPSEurope61470.2024.10751422" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04808932v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Gholizadeh" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC/ICPSEurope61470.2024.10751535" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955247v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS61496.2024.10848894" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04137327v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Rabbani" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC/ICPSEurope57605.2023.10194632" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03714849v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhale Hashemi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC/ICPSEurope54979.2022.9854701" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03714847v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soroush Aghili" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938759v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vidales" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Madrigal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Torres" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC.2016.7555767" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03277771v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC/ICPSEurope51590.2021.9584808" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03568211v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03247152v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03225282v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC.2018.8494570" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03565574v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC.2017.7977831" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03568213v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03248770v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03252838v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eskandar Gholipour Shahraki" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01397940v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soklni-Sita Alli" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ENERGYCON.2016.7514123b" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03225292v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2016.0563" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01397988v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC.2016.7555761" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03568220v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03568224v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01397989v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ENERGYCON.2016.7514002" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01397986v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC.2016.7555843" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03565580v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Siouane" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2016.0557" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03565710v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC.2016.7555738" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01410849v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ENERGYCON.2016.7514037" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01387342v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2015.7320702" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01412415v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC.2016.7555826" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03565716v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03568229v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingo Torres Lucio" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01386394v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Shahbazi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPEEDAM.2014.6872062" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01384507v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PESMG.2013.6672461" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384231v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shahbazi" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Zolghadri" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2013.6505922" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01384536v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2013.6634471" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03568279v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03565742v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PEDSTC.2011.5742479" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03565737v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2011.5984398" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03565727v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2011.6119966" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03565734v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2011.6043126" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03565754v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ENERGYCON.2010.5771675" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03568286v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03565756v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abbaspour-Tehrani-Far" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AFRCON.2009.5308097" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03565043v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE.2009.5316078" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03565779v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Weber" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Theilliol" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2008.4676994" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03565776v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliano Katrib" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2008.4676983" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03565799v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PESC.2008.4591924" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03565795v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PESC.2008.4592385" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03565812v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PESC.2008.4592471" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346991v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03565771v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2008.4676991" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03565790v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2008.4676980" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03565781v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2008.4676984" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03565792v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2008.4676985" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03565842v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/POWERENG.2007.4380095" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03565818v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Berviller" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2007.4511088" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164824v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03565823v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2007.4511209" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03565837v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2007.4375120" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194995v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ponsart" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03565829v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2007.4417601" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03565834v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2007.4374966" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115323v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03565876v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Brouji" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2006.295824" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03568292v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. El Brouji" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03565871v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPEMC.2006.4778283" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03565845v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2006.347300" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596822v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03565893v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Baghli" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rezzoug" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2005.219346" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03565929v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2005.219201" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176635v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133368v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133422v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03568235v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03568233v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03568245v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadri Rafik" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03568242v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03565949v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2002.1046251" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03567055v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Kammerer" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2002.1037206" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03565980v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2002.1026048" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03565956v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2002.1046449" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03567067v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2002.1037335" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596962v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Labbe" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aub&#233;part" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596969v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596963v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596965v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03567066v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2001.957695" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03568106v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2000.913001" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03568117v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWRSP.2000.855202" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03568251v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Girerd" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice ' Aubepart" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blonde Jean-Philippe" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Andr&#233; Chapuis" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597050v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Blond&#233;" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597052v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596972v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596976v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03568162v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davat" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03568140v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03568266v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04251298v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Almuneau" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Boudier" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Doucet" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hanauer" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnen Mlayah" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531359v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211839v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211836v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01751671v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1995INPL004N" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-poure" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1849-4868" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070741395" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=hKni3IIAAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ijl.univ-lorraine.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=hKni3IIAAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412256v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kainat Fatima" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mashiul Huq" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavisa Jovanovic" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poure" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ente.202500737" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318301v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niloufar Dizangian" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en18205447" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04481508v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Jasi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poure" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jovanovic" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Revol" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2024.114331" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971138v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Becker" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Jamshidpour" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahrokh Saadate" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2023.3241602" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04082476v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Abbasi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mardaneh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirhossein Rajaei" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Nabinezhad" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2023.3270239" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873528v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15218006" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873529v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajjad Ahmadi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davood Arab Khaburi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15134721" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873531v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11091461" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03562059v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10192411" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03228182v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2020.2991700" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03228179v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JESTPE.2020.3017923" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03225271v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13030583" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924044v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Berviller" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Tisserand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Rabah" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics9020264" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03225280v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics8040454" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987916v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saima Siouane" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2018.2847653" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03225275v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics8030293" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03248610v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en11061369" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03263604v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Shahbazi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2017.02.066" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03225290v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22149/teee.v2i1.76" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03562102v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavi&#353;a Jovanovi&#263;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en10030386" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03562243v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22149/teee.v1i4.72" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01397366v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-016-4930-6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01384196v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207217.2016.1138243" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01384199v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AEECT.2015.7360584" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01384172v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Morati" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRD.2015.2508498" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03247140v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadreza Zolghadri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2016.04.004" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01383785v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eskandar Gholipour" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2014.2342878" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01383952v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2015.2421880" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293495v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Zolghadri" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2012.2209665" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293488v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2012.2191754" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293496v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2012.2200214" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293494v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2012.2224078" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293491v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gaillard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2012.11.027" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293489v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Nahid-Mobarakeh" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pierfederici" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Meibody-Tabar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2012.2209898" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03568344v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03568330v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyamak Porkar Koumleh" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03562208v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2011.03.014" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03562327v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamianja Rakotozafy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bordas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Leclere" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2010.10.034" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V3XGX9VK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03562324v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Porkar" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abbaspour-Tehrani-Fard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saadate" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00202-010-0189-8" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P6B2DD5D-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03568484v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03562319v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.R.H. Lorentz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Schwarzmann" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#228;rz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Bauer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ryssel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207217.2011.567035" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03562330v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etep.497" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C7MQMHBW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558794v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lorentz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berberich" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03568502v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/Geo.19.11-38" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03562336v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahram Karimi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2009.2036644" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03562333v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/we.381" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BC9BB5A312A230D967141DFDD8D00128CF5347E9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03568497v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03568491v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558790v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03562332v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2009.12.008" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03562383v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Karimi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gaillard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2009.2031193" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03562388v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207210802537486" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03562385v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Machmoum" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2008.11.002" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C2NQX4R5-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03565026v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03562384v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-pel.2008.0075" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347005v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Weber" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Theilliol" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2008.07.003" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03562387v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdusalam" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2008.10.009" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337964v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Weber" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207210802343968" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03568520v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03568533v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gholipour" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207210802141925" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03568536v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Muftah Abdusalam" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03568529v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2008.03.023" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NVW4FKNC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03562390v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2008.2005244" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03568540v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Boyette" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03568538v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127898v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Frick" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H&#233;brard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Anstotz" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Braun" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116676v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Kammerer" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160988v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Choukri Benhabib" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568556v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aubepart" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.A. Chapuis" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Girerd" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-cds:20030276" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565529v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kadri" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bib-j3ea:2003612" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570680v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Frick" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Hebrard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Anstotz" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Braun" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570676v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Kammerer" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2003.820347" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03568550v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hebrard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1024426420583" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z48X62VJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565531v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bib-j3ea:2003607" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249439v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Davat" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1995247" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1E83A36F19FD96BD5A55960D232FF3D04EAC7F3C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05448792v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05456445v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175545v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin Limon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05448770v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175021v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495810v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05293235v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC/ICPSEurope64998.2025.11169238" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04808949v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC/ICPSEurope61470.2024.10751422" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04808932v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Gholizadeh" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC/ICPSEurope61470.2024.10751535" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955247v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS61496.2024.10848894" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04137327v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Rabbani" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC/ICPSEurope57605.2023.10194632" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03714849v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhale Hashemi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC/ICPSEurope54979.2022.9854701" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03714847v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soroush Aghili" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938759v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vidales" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Madrigal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Torres" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC.2016.7555767" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03277771v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC/ICPSEurope51590.2021.9584808" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03568211v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03247152v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03225282v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC.2018.8494570" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03565574v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC.2017.7977831" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03568213v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03248770v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03252838v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eskandar Gholipour Shahraki" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01397986v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC.2016.7555843" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01397989v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ENERGYCON.2016.7514002" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03568224v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01397988v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC.2016.7555761" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03568220v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01397940v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soklni-Sita Alli" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ENERGYCON.2016.7514123b" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03225292v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2016.0563" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03565580v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Siouane" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2016.0557" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03565710v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC.2016.7555738" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01410849v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ENERGYCON.2016.7514037" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01387342v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2015.7320702" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01412415v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC.2016.7555826" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03565716v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01386394v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Shahbazi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPEEDAM.2014.6872062" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03568229v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingo Torres Lucio" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01384507v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PESMG.2013.6672461" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384231v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shahbazi" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Zolghadri" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2013.6505922" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01384536v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2013.6634471" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03568279v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03565737v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2011.5984398" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03565727v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2011.6119966" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03565742v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PEDSTC.2011.5742479" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03565734v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2011.6043126" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03565754v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ENERGYCON.2010.5771675" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03568286v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03565756v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abbaspour-Tehrani-Far" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AFRCON.2009.5308097" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03565043v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE.2009.5316078" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03565812v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PESC.2008.4592471" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03565795v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PESC.2008.4592385" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03565779v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Weber" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Theilliol" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2008.4676994" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03565776v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliano Katrib" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2008.4676983" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03565799v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PESC.2008.4591924" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346991v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03565771v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2008.4676991" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03565790v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2008.4676980" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03565781v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2008.4676984" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03565792v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2008.4676985" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194995v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ponsart" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03565842v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/POWERENG.2007.4380095" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03565818v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Berviller" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2007.4511088" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164824v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03565823v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2007.4511209" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03565837v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2007.4375120" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03565829v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2007.4417601" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03565834v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2007.4374966" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03565876v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Brouji" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2006.295824" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115323v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03565871v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. El Brouji" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPEMC.2006.4778283" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03568292v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03565845v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2006.347300" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176635v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03565929v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2005.219201" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596822v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03565893v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Baghli" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rezzoug" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2005.219346" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133368v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133422v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03568235v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03568233v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03568245v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadri Rafik" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03568242v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03565980v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2002.1026048" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03565949v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2002.1046251" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03567055v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Kammerer" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2002.1037206" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03565956v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2002.1046449" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03567067v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2002.1037335" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596962v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Labbe" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aub&#233;part" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596969v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596963v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596965v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03567066v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2001.957695" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03568117v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWRSP.2000.855202" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03568106v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2000.913001" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597050v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Blond&#233;" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03568251v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Girerd" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice ' Aubepart" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blonde Jean-Philippe" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Andr&#233; Chapuis" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597052v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596972v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596976v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03568162v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davat" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03568140v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03568266v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04251298v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Almuneau" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Boudier" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Doucet" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hanauer" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnen Mlayah" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531359v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211839v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211836v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01751671v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1995INPL004N" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>